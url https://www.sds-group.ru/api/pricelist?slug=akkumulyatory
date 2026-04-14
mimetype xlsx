--- v3 (2026-02-27)
+++ v4 (2026-04-14)
@@ -57,234 +57,234 @@
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Аккумуляторы</t>
   </si>
   <si>
     <t>1.1 Литий-ионные (Li-ion)</t>
   </si>
   <si>
     <t>30-2000-01</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 2000мАч, без платы защиты, плоский контакт, 1 шт, бопп пакет PROconnect</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
+    <t>30-2085</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18350, 3,7В, 900мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2037</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion (литий-ион) 18650, 3,7В, 3000мАч, без платы защиты, 2 шт, пластиковая упаковка REXANT</t>
+  </si>
+  <si>
+    <t>30-2034</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion (литий-ион) 18650, 3,7В, 2400мАч, с платой защиты, 2 шт, пластиковая упаковка REXANT</t>
+  </si>
+  <si>
+    <t>30-2030-05</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2800мАч, с платой защиты, высокий контакт, 1 шт, блистер REXANT</t>
+  </si>
+  <si>
     <t>30-2000</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 2000мАч, без платы защиты, плоский контакт, 10 шт, коробка PROconnect</t>
   </si>
   <si>
-    <t>30-2085</t>
-[...22 lines deleted...]
-  <si>
     <t>30-2010</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 2400мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
   </si>
   <si>
     <t>30-2020</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 2600мАч, без платы защиты, высокий контакт, 10 шт, коробка REXANT</t>
   </si>
   <si>
     <t>30-2030</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 2800мАч, с платой защиты, высокий контакт, 10 шт, коробка REXANT</t>
   </si>
   <si>
+    <t>30-2040</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 16340, 3,7В, 700мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2050</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 14500, 3,7В, 750мАч, без платы защиты, высокий контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2060</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18500, 3,7В, 1400мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
     <t>30-2080</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 26650, 3,7В, 4800мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
   </si>
   <si>
-    <t>30-2040</t>
-[...14 lines deleted...]
-    <t>Аккумулятор Li-ion 18500, 3,7В, 1400мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+    <t>30-2065</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 10440, 3,7В, 320мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2035</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 3000мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
   </si>
   <si>
     <t>30-2010-05</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 2400мАч, без платы защиты, плоский контакт, 2 шт, блистер REXANT</t>
   </si>
   <si>
     <t>30-2035-05</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 3000мАч, без платы защиты, плоский контакт, 2 шт, блистер REXANT</t>
   </si>
   <si>
-    <t>30-2035</t>
-[...4 lines deleted...]
-  <si>
     <t>30-2036</t>
   </si>
   <si>
     <t xml:space="preserve">Аккумулятор Li-ion (литий-ион) 16340, 3,7В, 700мАч, без платы защиты, 4 шт, пластиковая упаковка REXANT </t>
   </si>
   <si>
-    <t>30-2065</t>
-[...4 lines deleted...]
-  <si>
     <t>1.2 Никель-металлогидридные (Ni-Mh)</t>
   </si>
   <si>
+    <t>30-1409</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 900мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1428</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 2800мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1406</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 600мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1411</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 1100мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1419</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 1900мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
     <t>30-1423</t>
   </si>
   <si>
     <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 2300мАч, 2 шт, блистер REXANT</t>
   </si>
   <si>
-    <t>30-1406</t>
-[...28 lines deleted...]
-  <si>
     <t>1.3 Свинцово-кислотные (AGM)</t>
   </si>
   <si>
+    <t>30-6045-4</t>
+  </si>
+  <si>
+    <t>Батарея аккумуляторная 6В, 4,5Ач, 1 штука</t>
+  </si>
+  <si>
+    <t>30-2012-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 12012, 12В, 1,2Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2045-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 12045, 12В, 4,5Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2070-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 1207, 12В, 7Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2120-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 1212, 12В, 12Ач, срок службы 3 года</t>
+  </si>
+  <si>
     <t>30-2170-4</t>
   </si>
   <si>
     <t>Аккумулятор свинцово-кислотный BT 1218, 12В, 18Ач, срок службы 3 года</t>
   </si>
   <si>
-    <t>30-2120-4</t>
-[...22 lines deleted...]
-  <si>
     <t>30-2090-4</t>
   </si>
   <si>
     <t>Батарея аккумуляторная 12В, 9Ач, 1 штука</t>
-  </si>
-[...4 lines deleted...]
-    <t>Батарея аккумуляторная 6В, 4,5Ач, 1 штука</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -669,51 +669,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zashchity-ploskiy-kontakt-1-sht-bopp-paket-proconnect" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zashchity-ploskiy-kontakt-10-sht-korobka-proconnect" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18350-3-7v-900mach-bez-platy-zashchity-ploskiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zashchity-vysokiy-kontakt-1-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-2400mach-s-platoy-zaschity-2-sht-plastikovaya-upakovka-rexa" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-3000mach-bez-platy-zaschity-2-sht-plastikovaya-upakovka-rex" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zashchity-ploskiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2600mach-bez-platy-zashchity-vysokiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zashchity-vysokiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-26650-3-7v-4800mach-bez-platy-zashchity-ploskiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-16340-3-7v-700mach-bez-platy-zashchity-ploskiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-14500-3-7v-750mach-bez-platy-zashchity-vysokiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18500-3-7v-1400mach-bez-platy-zashchity-ploskiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zashchity-ploskiy-kontakt-2-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zashchity-ploskiy-kontakt-2-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zashchity-ploskiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-16340-3-7v-700mach-bez-platy-zaschity-4-sht-plastikovaya-upakovka-rexa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-10440-3-7v-320mach-bez-platy-zashchity-ploskiy-kontakt-10-sht-korobka-rexant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aahr6-1-2v-2300mach-2-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaahr03-1-2v-600mach-2-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaahr03-1-2v-900mach-2-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaahr03-1-2v-1100mach-2-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aahr6-1-2v-1900mach-2-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aahr6-1-2v-2800mach-2-sht-blister-rexant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1218-12v-18ach-srok-sluzhby-3-goda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1212-12v-12ach-srok-sluzhby-3-goda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1207-12v-7ach-srok-sluzhby-3-goda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12012-12v-1-2ach-srok-sluzhby-3-goda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12045-12v-4-5ach-srok-sluzhby-3-goda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-12v-9ach-1-shtuka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-6v-4-5ach-1-shtuka" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-1-sht-bopp-pake30-2000-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18350-3-7v-900mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rexa30-2085" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-3000mach-bez-platy-zaschity-2-sht-plastikovaya-upako30-2037" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-2400mach-s-platoy-zaschity-2-sht-plastikovaya-upakov30-2034" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-1-sht-blister-re30-2030-05" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-pro30-2000" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex30-2010" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2600mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-rex30-2020" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-10-sht-korobka-rexa30-2030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-16340-3-7v-700mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rexa30-2040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-14500-3-7v-750mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-rexa30-2050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18500-3-7v-1400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex30-2060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-26650-3-7v-4800mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex30-2080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-10440-3-7v-320mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rexa30-2065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex30-2035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister-r30-2010-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister-r30-2035-05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-16340-3-7v-700mach-bez-platy-zaschity-4-sht-plastikovaya-upakov30-2036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-900mach-2-sht-blister-rexant30-1409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2800mach-2-sht-blister-rexant30-1428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-600mach-2-sht-blister-rexant30-1406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-1100mach-2-sht-blister-rexant30-1411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-1900mach-2-sht-blister-rexant30-1419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2300mach-2-sht-blister-rexant30-1423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-6v-4-5ach-1-shtuka30-6045-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12012-12v-1-2ach-srok-sluzhby-3-goda30-2012-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12045-12v-4-5ach-srok-sluzhby-3-goda30-2045-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1207-12v-7ach-srok-sluzhby-3-goda30-2070-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1212-12v-12ach-srok-sluzhby-3-goda30-2120-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1218-12v-18ach-srok-sluzhby-3-goda30-2170-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-12v-9ach-1-shtuka30-2090-4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I36"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -750,962 +750,962 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>254.45</v>
+        <v>178.12</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>9264</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>200</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>243.39</v>
+        <v>284.76</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>12110</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>10</v>
       </c>
       <c r="H5" s="3">
         <v>200</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>355.95</v>
+        <v>575.29</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>547</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H6" s="3">
         <v>200</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>575.28</v>
+        <v>342.53</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>901</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H7" s="3">
-        <v>80</v>
+        <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>428.16</v>
+        <v>460.22</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>870</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="3">
-        <v>719.11</v>
+        <v>206.88</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>1090</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>200</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="3">
-        <v>351.88</v>
+        <v>281.5</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>4760</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="3">
-        <v>371.21</v>
+        <v>296.97</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>4140</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>200</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="3">
-        <v>553.14</v>
+        <v>442.51</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>4790</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
         <v>200</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="3">
-        <v>825.8</v>
+        <v>177.22</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>1396</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="3">
-        <v>208.49</v>
+        <v>333.58</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>6960</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
         <v>200</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="3">
-        <v>416.97</v>
+        <v>317.3</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>1720</v>
+        <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
         <v>200</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="3">
-        <v>396.63</v>
+        <v>660.64</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>1430</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="3">
-        <v>406.8</v>
+        <v>242.05</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>2310</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="3">
-        <v>655.96</v>
+        <v>480.02</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>1716</v>
+        <v>0</v>
       </c>
       <c r="G18" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="3">
-        <v>600.03</v>
+        <v>325.44</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>540</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H19" s="3">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="3">
-        <v>265.44</v>
+        <v>524.77</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>1004</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H20" s="3">
-        <v>500</v>
+        <v>160</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="3">
-        <v>284.76</v>
+        <v>212.35</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>580</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H21" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="3">
-        <v>309.17</v>
+        <v>112.38</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
-        <v>1352</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>2</v>
       </c>
       <c r="H23" s="3">
-        <v>480</v>
+        <v>672</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="3">
-        <v>109.84</v>
+        <v>339.52</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
-        <v>2236</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>2</v>
       </c>
       <c r="H24" s="3">
-        <v>672</v>
+        <v>480</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="3">
-        <v>132.21</v>
+        <v>93.36</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
-        <v>1730</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>2</v>
       </c>
       <c r="H25" s="3">
         <v>672</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="3">
-        <v>172.89</v>
+        <v>146.96</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="3">
-        <v>5423</v>
+        <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>2</v>
       </c>
       <c r="H26" s="3">
         <v>672</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="3">
-        <v>267.26</v>
+        <v>227.17</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="3">
-        <v>1114</v>
+        <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>2</v>
       </c>
       <c r="H27" s="3">
         <v>480</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="3">
-        <v>399.44</v>
+        <v>262.79</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
-        <v>4543</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>2</v>
       </c>
       <c r="H28" s="3">
         <v>480</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="3">
-        <v>8278.38</v>
+        <v>1470.28</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="3">
-        <v>5832.5</v>
+        <v>1020.36</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>1</v>
       </c>
       <c r="H31" s="3">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="3">
-        <v>2153.88</v>
+        <v>1683.64</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>1</v>
       </c>
       <c r="H32" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="3">
-        <v>1291.59</v>
+        <v>1658.49</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>1</v>
       </c>
       <c r="H33" s="3">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="3">
-        <v>2186.55</v>
+        <v>4257.73</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="3">
-        <v>5884.34</v>
+        <v>6043.22</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
+        <v>0</v>
+      </c>
+      <c r="G35" s="3">
+        <v>1</v>
+      </c>
+      <c r="H35" s="3">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C36" s="3">
-        <v>1861.11</v>
+        <v>4295.57</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="3">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>1</v>
       </c>
       <c r="H36" s="3">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="A29:I29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D8" r:id="rId5"/>
     <hyperlink ref="D9" r:id="rId6"/>
     <hyperlink ref="D10" r:id="rId7"/>
     <hyperlink ref="D11" r:id="rId8"/>
     <hyperlink ref="D12" r:id="rId9"/>
     <hyperlink ref="D13" r:id="rId10"/>
     <hyperlink ref="D14" r:id="rId11"/>
     <hyperlink ref="D15" r:id="rId12"/>