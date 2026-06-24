--- v4 (2026-04-14)
+++ v5 (2026-06-24)
@@ -45,246 +45,246 @@
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Аккумуляторы</t>
   </si>
   <si>
     <t>1.1 Литий-ионные (Li-ion)</t>
   </si>
   <si>
+    <t>30-2010-05</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2400мАч, без платы защиты, плоский контакт, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>30-2035-05</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 3000мАч, без платы защиты, плоский контакт, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-2037</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion (литий-ион) 18650, 3,7В, 3000мАч, без платы защиты, 2 шт, пластиковая упаковка REXANT</t>
+  </si>
+  <si>
+    <t>30-2030-05</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2800мАч, с платой защиты, высокий контакт, 1 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-2035</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 3000мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2034</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion (литий-ион) 18650, 3,7В, 2400мАч, с платой защиты, 2 шт, пластиковая упаковка REXANT</t>
+  </si>
+  <si>
+    <t>30-2000</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2000мАч, без платы защиты, плоский контакт, 10 шт, коробка PROconnect</t>
+  </si>
+  <si>
+    <t>30-2010</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2400мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2030</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2800мАч, с платой защиты, высокий контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2040</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 16340, 3,7В, 700мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2050</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 14500, 3,7В, 750мАч, без платы защиты, высокий контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2065</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 10440, 3,7В, 320мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2085</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18350, 3,7В, 900мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аккумулятор Li-ion (литий-ион) 16340, 3,7В, 700мАч, без платы защиты, 4 шт, пластиковая упаковка REXANT </t>
+  </si>
+  <si>
+    <t>30-2020</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2600мАч, без платы защиты, высокий контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
     <t>30-2000-01</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 2000мАч, без платы защиты, плоский контакт, 1 шт, бопп пакет PROconnect</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...64 lines deleted...]
-  <si>
     <t>30-2060</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18500, 3,7В, 1400мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
   </si>
   <si>
     <t>30-2080</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 26650, 3,7В, 4800мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
   </si>
   <si>
-    <t>30-2065</t>
-[...28 lines deleted...]
-  <si>
     <t>1.2 Никель-металлогидридные (Ni-Mh)</t>
   </si>
   <si>
+    <t>30-1423</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 2300мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
     <t>30-1409</t>
   </si>
   <si>
     <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 900мАч, 2 шт, блистер REXANT</t>
   </si>
   <si>
+    <t>30-1411</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 1100мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1419</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 1900мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
     <t>30-1428</t>
   </si>
   <si>
     <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 2800мАч, 2 шт, блистер REXANT</t>
   </si>
   <si>
     <t>30-1406</t>
   </si>
   <si>
     <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 600мАч, 2 шт, блистер REXANT</t>
   </si>
   <si>
-    <t>30-1411</t>
-[...16 lines deleted...]
-  <si>
     <t>1.3 Свинцово-кислотные (AGM)</t>
   </si>
   <si>
+    <t>30-2170-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 1218, 12В, 18Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2045-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 12045, 12В, 4,5Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2090-4</t>
+  </si>
+  <si>
+    <t>Батарея аккумуляторная 12В, 9Ач, 1 штука</t>
+  </si>
+  <si>
+    <t>30-2070-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 1207, 12В, 7Ач, срок службы 3 года</t>
+  </si>
+  <si>
     <t>30-6045-4</t>
   </si>
   <si>
     <t>Батарея аккумуляторная 6В, 4,5Ач, 1 штука</t>
   </si>
   <si>
     <t>30-2012-4</t>
   </si>
   <si>
     <t>Аккумулятор свинцово-кислотный BT 12012, 12В, 1,2Ач, срок службы 3 года</t>
   </si>
   <si>
-    <t>30-2045-4</t>
-[...10 lines deleted...]
-  <si>
     <t>30-2120-4</t>
   </si>
   <si>
     <t>Аккумулятор свинцово-кислотный BT 1212, 12В, 12Ач, срок службы 3 года</t>
-  </si>
-[...10 lines deleted...]
-    <t>Батарея аккумуляторная 12В, 9Ач, 1 штука</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -669,51 +669,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-1-sht-bopp-pake30-2000-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18350-3-7v-900mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rexa30-2085" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-3000mach-bez-platy-zaschity-2-sht-plastikovaya-upako30-2037" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-2400mach-s-platoy-zaschity-2-sht-plastikovaya-upakov30-2034" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-1-sht-blister-re30-2030-05" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-pro30-2000" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex30-2010" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2600mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-rex30-2020" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-10-sht-korobka-rexa30-2030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-16340-3-7v-700mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rexa30-2040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-14500-3-7v-750mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-rexa30-2050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18500-3-7v-1400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex30-2060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-26650-3-7v-4800mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex30-2080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-10440-3-7v-320mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rexa30-2065" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex30-2035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister-r30-2010-05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister-r30-2035-05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-16340-3-7v-700mach-bez-platy-zaschity-4-sht-plastikovaya-upakov30-2036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-900mach-2-sht-blister-rexant30-1409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2800mach-2-sht-blister-rexant30-1428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-600mach-2-sht-blister-rexant30-1406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-1100mach-2-sht-blister-rexant30-1411" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-1900mach-2-sht-blister-rexant30-1419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2300mach-2-sht-blister-rexant30-1423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-6v-4-5ach-1-shtuka30-6045-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12012-12v-1-2ach-srok-sluzhby-3-goda30-2012-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12045-12v-4-5ach-srok-sluzhby-3-goda30-2045-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1207-12v-7ach-srok-sluzhby-3-goda30-2070-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1212-12v-12ach-srok-sluzhby-3-goda30-2120-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1218-12v-18ach-srok-sluzhby-3-goda30-2170-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-12v-9ach-1-shtuka30-2090-4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister--30-2010-05" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister--30-2035-05" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-3000mach-bez-platy-zaschity-2-sht-plastikovaya-upak-30-2037" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-1-sht-blister-r-30-2030-05" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2035" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-2400mach-s-platoy-zaschity-2-sht-plastikovaya-upako-30-2034" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-pr-30-2000" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-10-sht-korobka-rex-30-2030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-16340-3-7v-700mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-14500-3-7v-750mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-rex-30-2050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-10440-3-7v-320mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18350-3-7v-900mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-16340-3-7v-700mach-bez-platy-zaschity-4-sht-plastikovaya-upako-30-2036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2600mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-re-30-2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-1-sht-bopp-pak-30-2000-01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18500-3-7v-1400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-26650-3-7v-4800mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2300mach-2-sht-blister-rexant-30-1423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-900mach-2-sht-blister-rexant-30-1409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-1100mach-2-sht-blister-rexant-30-1411" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-1900mach-2-sht-blister-rexant-30-1419" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2800mach-2-sht-blister-rexant-30-1428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-600mach-2-sht-blister-rexant-30-1406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1218-12v-18ach-srok-sluzhby-3-goda-30-2170-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12045-12v-4-5ach-srok-sluzhby-3-goda-30-2045-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-12v-9ach-1-shtuka-30-2090-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1207-12v-7ach-srok-sluzhby-3-goda-30-2070-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-6v-4-5ach-1-shtuka-30-6045-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12012-12v-1-2ach-srok-sluzhby-3-goda-30-2012-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1212-12v-12ach-srok-sluzhby-3-goda-30-2120-4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I36"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -750,254 +750,254 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>178.12</v>
+        <v>325.44</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H4" s="3">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>284.76</v>
+        <v>524.77</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H5" s="3">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
         <v>575.29</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>2</v>
       </c>
       <c r="H6" s="3">
         <v>200</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>342.53</v>
+        <v>460.22</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>460.22</v>
+        <v>480.02</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H8" s="3">
-        <v>80</v>
+        <v>200</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="3">
-        <v>206.88</v>
+        <v>342.53</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H9" s="3">
         <v>200</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="3">
-        <v>281.5</v>
+        <v>206.88</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="3">
-        <v>296.97</v>
+        <v>281.5</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>200</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3" t="s">
@@ -1069,643 +1069,643 @@
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
         <v>200</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="3">
-        <v>317.3</v>
+        <v>242.05</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
         <v>200</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="3">
-        <v>660.64</v>
+        <v>284.76</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="3">
-        <v>242.05</v>
+        <v>212.35</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H17" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="3">
-        <v>480.02</v>
+        <v>296.97</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
         <v>200</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="3">
-        <v>325.44</v>
+        <v>178.12</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="3">
-        <v>524.77</v>
+        <v>317.3</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="3">
-        <v>212.35</v>
+        <v>660.64</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="3">
-        <v>112.38</v>
+        <v>262.79</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>2</v>
       </c>
       <c r="H23" s="3">
-        <v>672</v>
+        <v>480</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="3">
-        <v>339.52</v>
+        <v>112.38</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>2</v>
       </c>
       <c r="H24" s="3">
-        <v>480</v>
+        <v>672</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="3">
-        <v>93.36</v>
+        <v>146.96</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>2</v>
       </c>
       <c r="H25" s="3">
         <v>672</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="3">
-        <v>146.96</v>
+        <v>227.17</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>2</v>
       </c>
       <c r="H26" s="3">
-        <v>672</v>
+        <v>480</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="3">
-        <v>227.17</v>
+        <v>339.52</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>2</v>
       </c>
       <c r="H27" s="3">
         <v>480</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="3">
-        <v>262.79</v>
+        <v>93.36</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>2</v>
       </c>
       <c r="H28" s="3">
-        <v>480</v>
+        <v>672</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="3">
-        <v>1470.28</v>
+        <v>6043.22</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="3">
-        <v>1020.36</v>
+        <v>1683.64</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>1</v>
       </c>
       <c r="H31" s="3">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="3">
-        <v>1683.64</v>
+        <v>4295.57</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>1</v>
       </c>
       <c r="H32" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="3">
         <v>1658.49</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>5</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="3">
-        <v>4257.73</v>
+        <v>1470.28</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="3">
-        <v>6043.22</v>
+        <v>1020.36</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>1</v>
       </c>
       <c r="H35" s="3">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C36" s="3">
-        <v>4295.57</v>
+        <v>4257.73</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>1</v>
       </c>
       <c r="H36" s="3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="A29:I29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D8" r:id="rId5"/>
     <hyperlink ref="D9" r:id="rId6"/>
     <hyperlink ref="D10" r:id="rId7"/>
     <hyperlink ref="D11" r:id="rId8"/>
     <hyperlink ref="D12" r:id="rId9"/>
     <hyperlink ref="D13" r:id="rId10"/>
     <hyperlink ref="D14" r:id="rId11"/>
     <hyperlink ref="D15" r:id="rId12"/>