--- v5 (2026-06-24)
+++ v6 (2026-08-24)
@@ -45,246 +45,246 @@
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Аккумуляторы</t>
   </si>
   <si>
     <t>1.1 Литий-ионные (Li-ion)</t>
   </si>
   <si>
+    <t>30-2036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аккумулятор Li-ion (литий-ион) 16340, 3,7В, 700мАч, без платы защиты, 4 шт, пластиковая упаковка REXANT </t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>30-2034</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion (литий-ион) 18650, 3,7В, 2400мАч, с платой защиты, 2 шт, пластиковая упаковка REXANT</t>
+  </si>
+  <si>
+    <t>30-2065</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 10440, 3,7В, 320мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2000</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2000мАч, без платы защиты, плоский контакт, 10 шт, коробка PROconnect</t>
+  </si>
+  <si>
+    <t>30-2030-05</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2800мАч, с платой защиты, высокий контакт, 1 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-2000-01</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2000мАч, без платы защиты, плоский контакт, 1 шт, бопп пакет PROconnect</t>
+  </si>
+  <si>
+    <t>30-2010</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2400мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2035</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 3000мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2080</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 26650, 3,7В, 4800мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2037</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion (литий-ион) 18650, 3,7В, 3000мАч, без платы защиты, 2 шт, пластиковая упаковка REXANT</t>
+  </si>
+  <si>
+    <t>30-2030</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2800мАч, с платой защиты, высокий контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2050</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 14500, 3,7В, 750мАч, без платы защиты, высокий контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2060</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18500, 3,7В, 1400мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2035-05</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 3000мАч, без платы защиты, плоский контакт, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-2040</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 16340, 3,7В, 700мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2020</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18650, 3,7В, 2600мАч, без платы защиты, высокий контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
+    <t>30-2085</t>
+  </si>
+  <si>
+    <t>Аккумулятор Li-ion 18350, 3,7В, 900мАч, без платы защиты, плоский контакт, 10 шт, коробка REXANT</t>
+  </si>
+  <si>
     <t>30-2010-05</t>
   </si>
   <si>
     <t>Аккумулятор Li-ion 18650, 3,7В, 2400мАч, без платы защиты, плоский контакт, 2 шт, блистер REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...107 lines deleted...]
-    <t>1.2 Никель-металлогидридные (Ni-Mh)</t>
+    <t>1.2 Свинцово-кислотные (AGM)</t>
+  </si>
+  <si>
+    <t>30-2012-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 12012, 12В, 1,2Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2090-4</t>
+  </si>
+  <si>
+    <t>Батарея аккумуляторная 12В, 9Ач, 1 штука</t>
+  </si>
+  <si>
+    <t>30-6045-4</t>
+  </si>
+  <si>
+    <t>Батарея аккумуляторная 6В, 4,5Ач, 1 штука</t>
+  </si>
+  <si>
+    <t>30-2045-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 12045, 12В, 4,5Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2070-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 1207, 12В, 7Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2120-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 1212, 12В, 12Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>30-2170-4</t>
+  </si>
+  <si>
+    <t>Аккумулятор свинцово-кислотный BT 1218, 12В, 18Ач, срок службы 3 года</t>
+  </si>
+  <si>
+    <t>1.3 Никель-металлогидридные (Ni-Mh)</t>
+  </si>
+  <si>
+    <t>30-1411</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 1100мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1419</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 1900мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1428</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 2800мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1406</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 600мАч, 2 шт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>30-1409</t>
+  </si>
+  <si>
+    <t>Аккумулятор Ni-MH AАA/HR03, 1,2В, 900мАч, 2 шт, блистер REXANT</t>
   </si>
   <si>
     <t>30-1423</t>
   </si>
   <si>
     <t>Аккумулятор Ni-MH AA/HR6, 1,2В, 2300мАч, 2 шт, блистер REXANT</t>
-  </si>
-[...73 lines deleted...]
-    <t>Аккумулятор свинцово-кислотный BT 1212, 12В, 12Ач, срок службы 3 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -669,51 +669,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister--30-2010-05" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister--30-2035-05" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-3000mach-bez-platy-zaschity-2-sht-plastikovaya-upak-30-2037" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-1-sht-blister-r-30-2030-05" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2035" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-2400mach-s-platoy-zaschity-2-sht-plastikovaya-upako-30-2034" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-pr-30-2000" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-10-sht-korobka-rex-30-2030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-16340-3-7v-700mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-14500-3-7v-750mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-rex-30-2050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-10440-3-7v-320mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18350-3-7v-900mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-16340-3-7v-700mach-bez-platy-zaschity-4-sht-plastikovaya-upako-30-2036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2600mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-re-30-2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-1-sht-bopp-pak-30-2000-01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18500-3-7v-1400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-26650-3-7v-4800mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2300mach-2-sht-blister-rexant-30-1423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-900mach-2-sht-blister-rexant-30-1409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-1100mach-2-sht-blister-rexant-30-1411" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-1900mach-2-sht-blister-rexant-30-1419" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2800mach-2-sht-blister-rexant-30-1428" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-600mach-2-sht-blister-rexant-30-1406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1218-12v-18ach-srok-sluzhby-3-goda-30-2170-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12045-12v-4-5ach-srok-sluzhby-3-goda-30-2045-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-12v-9ach-1-shtuka-30-2090-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1207-12v-7ach-srok-sluzhby-3-goda-30-2070-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-6v-4-5ach-1-shtuka-30-6045-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12012-12v-1-2ach-srok-sluzhby-3-goda-30-2012-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1212-12v-12ach-srok-sluzhby-3-goda-30-2120-4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-16340-3-7v-700mach-bez-platy-zaschity-4-sht-plastikovaya-upako-30-2036" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-2400mach-s-platoy-zaschity-2-sht-plastikovaya-upako-30-2034" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-10440-3-7v-320mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2065" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-pr-30-2000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-1-sht-blister-r-30-2030-05" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2000mach-bez-platy-zaschity-ploskiy-kontakt-1-sht-bopp-pak-30-2000-01" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2010" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2035" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-26650-3-7v-4800mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-litiy-ion-18650-3-7v-3000mach-bez-platy-zaschity-2-sht-plastikovaya-upak-30-2037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2800mach-s-platoy-zaschity-vysokiy-kontakt-10-sht-korobka-rex-30-2030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-14500-3-7v-750mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-rex-30-2050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18500-3-7v-1400mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-re-30-2060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-3000mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister--30-2035-05" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-16340-3-7v-700mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2600mach-bez-platy-zaschity-vysokiy-kontakt-10-sht-korobka-re-30-2020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18350-3-7v-900mach-bez-platy-zaschity-ploskiy-kontakt-10-sht-korobka-rex-30-2085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-li-ion-18650-3-7v-2400mach-bez-platy-zaschity-ploskiy-kontakt-2-sht-blister--30-2010-05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12012-12v-1-2ach-srok-sluzhby-3-goda-30-2012-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-12v-9ach-1-shtuka-30-2090-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/batareya-akkumulyatornaya-6v-4-5ach-1-shtuka-30-6045-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-12045-12v-4-5ach-srok-sluzhby-3-goda-30-2045-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1207-12v-7ach-srok-sluzhby-3-goda-30-2070-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1212-12v-12ach-srok-sluzhby-3-goda-30-2120-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-svintsovo-kislotnyy-bt-1218-12v-18ach-srok-sluzhby-3-goda-30-2170-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-1100mach-2-sht-blister-rexant-30-1411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-1900mach-2-sht-blister-rexant-30-1419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2800mach-2-sht-blister-rexant-30-1428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-600mach-2-sht-blister-rexant-30-1406" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aaa-hr03-1-2v-900mach-2-sht-blister-rexant-30-1409" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/akkumulyator-ni-mh-aa-hr6-1-2v-2300mach-2-sht-blister-rexant-30-1423" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I36"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -750,1000 +750,1000 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>325.44</v>
+        <v>252.17</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H4" s="3">
-        <v>160</v>
+        <v>500</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>524.77</v>
+        <v>428.16</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="G5" s="3">
         <v>2</v>
       </c>
       <c r="H5" s="3">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>575.29</v>
+        <v>284.76</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H6" s="3">
         <v>200</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>460.22</v>
+        <v>243.39</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>6890</v>
       </c>
       <c r="G7" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>80</v>
+        <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>480.02</v>
+        <v>575.28</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>2381</v>
       </c>
       <c r="G8" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>200</v>
+        <v>80</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="3">
-        <v>342.53</v>
+        <v>254.45</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>13305</v>
       </c>
       <c r="G9" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>200</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="3">
-        <v>206.88</v>
+        <v>351.88</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>1900</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="3">
-        <v>281.5</v>
+        <v>600.03</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>1770</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>200</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="3">
-        <v>442.51</v>
+        <v>825.8</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>520</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="3">
-        <v>177.22</v>
+        <v>719.11</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>382</v>
       </c>
       <c r="G13" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H13" s="3">
         <v>200</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="3">
-        <v>333.58</v>
+        <v>553.14</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>2530</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
         <v>200</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="3">
-        <v>242.05</v>
+        <v>416.97</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>980</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
         <v>200</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="3">
-        <v>284.76</v>
+        <v>396.63</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
         <v>200</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="3">
-        <v>212.35</v>
+        <v>655.96</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>5380</v>
       </c>
       <c r="G17" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H17" s="3">
-        <v>500</v>
+        <v>160</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="3">
-        <v>296.97</v>
+        <v>208.49</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>0</v>
+        <v>5710</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
         <v>200</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="3">
-        <v>178.12</v>
+        <v>371.21</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>5472</v>
       </c>
       <c r="G19" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H19" s="3">
         <v>200</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="3">
-        <v>317.3</v>
+        <v>355.95</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
         <v>200</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="3">
-        <v>660.64</v>
+        <v>406.8</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>1986</v>
       </c>
       <c r="G21" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H21" s="3">
-        <v>300</v>
+        <v>160</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="3">
-        <v>262.79</v>
+        <v>1291.59</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>480</v>
+        <v>20</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="3">
-        <v>112.38</v>
+        <v>5884.34</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H24" s="3">
-        <v>672</v>
+        <v>5</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="3">
-        <v>146.96</v>
+        <v>1861.11</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H25" s="3">
-        <v>672</v>
+        <v>20</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="3">
-        <v>227.17</v>
+        <v>2186.55</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H26" s="3">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="3">
-        <v>339.52</v>
+        <v>2153.88</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="3">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="G27" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H27" s="3">
-        <v>480</v>
+        <v>5</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="3">
-        <v>93.36</v>
+        <v>5832.5</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
+        <v>8</v>
+      </c>
+      <c r="G28" s="3">
+        <v>1</v>
+      </c>
+      <c r="H28" s="3">
+        <v>4</v>
+      </c>
+      <c r="I28" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="3">
+        <v>8278.38</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="3">
         <v>0</v>
       </c>
-      <c r="G28" s="3">
-[...20 lines deleted...]
-      <c r="I29" s="2"/>
+      <c r="G29" s="3">
+        <v>1</v>
+      </c>
+      <c r="H29" s="3">
+        <v>4</v>
+      </c>
+      <c r="I29" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="3" t="s">
+      <c r="A30" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="C30" s="3">
-[...19 lines deleted...]
-      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="3">
-        <v>1683.64</v>
+        <v>172.89</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
-        <v>0</v>
+        <v>2088</v>
       </c>
       <c r="G31" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H31" s="3">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="3">
-        <v>4295.57</v>
+        <v>267.26</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="3">
-        <v>0</v>
+        <v>920</v>
       </c>
       <c r="G32" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H32" s="3">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="3">
-        <v>1658.49</v>
+        <v>399.44</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
-        <v>0</v>
+        <v>2666</v>
       </c>
       <c r="G33" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H33" s="3">
-        <v>5</v>
+        <v>480</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="3">
-        <v>1470.28</v>
+        <v>109.84</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
-        <v>0</v>
+        <v>5756</v>
       </c>
       <c r="G34" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H34" s="3">
-        <v>20</v>
+        <v>672</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C35" s="3">
-        <v>1020.36</v>
+        <v>132.21</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H35" s="3">
-        <v>20</v>
+        <v>672</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C36" s="3">
-        <v>4257.73</v>
+        <v>309.17</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="3">
-        <v>0</v>
+        <v>2372</v>
       </c>
       <c r="G36" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H36" s="3">
-        <v>4</v>
+        <v>480</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A22:I22"/>
-    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A30:I30"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D8" r:id="rId5"/>
     <hyperlink ref="D9" r:id="rId6"/>
     <hyperlink ref="D10" r:id="rId7"/>
     <hyperlink ref="D11" r:id="rId8"/>
     <hyperlink ref="D12" r:id="rId9"/>
     <hyperlink ref="D13" r:id="rId10"/>
     <hyperlink ref="D14" r:id="rId11"/>
     <hyperlink ref="D15" r:id="rId12"/>
     <hyperlink ref="D16" r:id="rId13"/>
     <hyperlink ref="D17" r:id="rId14"/>
     <hyperlink ref="D18" r:id="rId15"/>
     <hyperlink ref="D19" r:id="rId16"/>
     <hyperlink ref="D20" r:id="rId17"/>
     <hyperlink ref="D21" r:id="rId18"/>
     <hyperlink ref="D23" r:id="rId19"/>
     <hyperlink ref="D24" r:id="rId20"/>
     <hyperlink ref="D25" r:id="rId21"/>
     <hyperlink ref="D26" r:id="rId22"/>
     <hyperlink ref="D27" r:id="rId23"/>
     <hyperlink ref="D28" r:id="rId24"/>
-    <hyperlink ref="D30" r:id="rId25"/>
+    <hyperlink ref="D29" r:id="rId25"/>
     <hyperlink ref="D31" r:id="rId26"/>
     <hyperlink ref="D32" r:id="rId27"/>
     <hyperlink ref="D33" r:id="rId28"/>
     <hyperlink ref="D34" r:id="rId29"/>
     <hyperlink ref="D35" r:id="rId30"/>
     <hyperlink ref="D36" r:id="rId31"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>