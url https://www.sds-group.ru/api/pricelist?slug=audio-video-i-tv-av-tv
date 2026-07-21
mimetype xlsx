--- v4 (2026-05-31)
+++ v5 (2026-07-21)
@@ -8,4003 +8,1687 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2557" uniqueCount="1317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1031" uniqueCount="545">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
-    <t>1. Аудио, видео и ТВ (AV/TV)</t>
-[...11 lines deleted...]
-    <t>Кабель коаксиальный магистральный RG-11U, 75Ом, CCS/Al/Al, 83%, 305м, OUTDOOR, черный REXANT</t>
+    <t>1 Аудио, видео и ТВ (AV/TV)</t>
+  </si>
+  <si>
+    <t>1.1 Антенны</t>
+  </si>
+  <si>
+    <t>1.1.1 Антенны уличные для ТВ, DVB-T, DVB-T2</t>
+  </si>
+  <si>
+    <t>34-0410-1</t>
+  </si>
+  <si>
+    <t>ТB антенна наружная для цифрового телевидения DVB-T2, RX-410-1 REXANT</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>34-0412-1</t>
+  </si>
+  <si>
+    <t>ТB антенна наружная для цифрового телевидения DVB-T2, RX-412-1 REXANT</t>
+  </si>
+  <si>
+    <t>34-0423</t>
+  </si>
+  <si>
+    <t>ТB антенна наружная для цифрового телевидения DVB-T2, RX-423 REXANT</t>
+  </si>
+  <si>
+    <t>34-0775</t>
+  </si>
+  <si>
+    <t>ТВ антенна наружная для цифрового телевидения DVB-T2, RX-416 REXANT</t>
+  </si>
+  <si>
+    <t>34-0410</t>
+  </si>
+  <si>
+    <t>ТB антенна наружная для цифрового телевидения DVB-T2, RX-410 REXANT</t>
+  </si>
+  <si>
+    <t>34-0414-1</t>
+  </si>
+  <si>
+    <t>ТB антенна наружная для цифрового телевидения DVB-T2, RX-414-1 REXANT</t>
+  </si>
+  <si>
+    <t>34-0415-1</t>
+  </si>
+  <si>
+    <t>ТВ антенна наружная «Активная» для цифрового ТВ DVB-T2, RX-415-1 REXANT</t>
+  </si>
+  <si>
+    <t>34-0413-1</t>
+  </si>
+  <si>
+    <t>ТВ антенна наружная «Активная» для цифрового ТВ DVB-T2, RX-413-1 REXANT</t>
+  </si>
+  <si>
+    <t>34-0412</t>
+  </si>
+  <si>
+    <t>ТB антенна наружная для цифрового телевидения DVB-T2, RX-412 REXANT</t>
+  </si>
+  <si>
+    <t>34-0413</t>
+  </si>
+  <si>
+    <t>ТВ антенна наружная «Активная» для цифрового ТВ DVB-T2, RX-413 REXANT</t>
+  </si>
+  <si>
+    <t>34-0777</t>
+  </si>
+  <si>
+    <t>ТВ антенна наружная «Активная» для цифрового ТВ DVB-T2, RX-417 REXANT</t>
+  </si>
+  <si>
+    <t>34-0414</t>
+  </si>
+  <si>
+    <t>ТB антенна наружная для цифрового телевидения DVB-T2, RX-414 REXANT</t>
+  </si>
+  <si>
+    <t>34-0402</t>
+  </si>
+  <si>
+    <t>ТB антенна наружная для цифрового телевидения DVB-T2, RX-402 REXANT</t>
+  </si>
+  <si>
+    <t>1.1.2 Усилители ТВ сигнала</t>
+  </si>
+  <si>
+    <t>34-0772</t>
+  </si>
+  <si>
+    <t>Антенный усилитель ТВ сигнала на 2 выхода, RX-200 REXANT</t>
+  </si>
+  <si>
+    <t>1.1.3 Антенны комнатные для ТВ, DVB-T, DVB-T2</t>
+  </si>
+  <si>
+    <t>34-0713</t>
+  </si>
+  <si>
+    <t>Антенна комнатная «Активная» для цифрового телевидения DVB-T2, Ag-713 REXANT</t>
+  </si>
+  <si>
+    <t>34-0269</t>
+  </si>
+  <si>
+    <t>Антенна комнатная «Активная», питание через разъем USB, для цифрового телевидения DVB-T2, RX-269 REXANT</t>
+  </si>
+  <si>
+    <t>34-0252</t>
+  </si>
+  <si>
+    <t>Антенна комнатная для цифрового телевидения DVB-T2, RX-252 REXANT</t>
+  </si>
+  <si>
+    <t>34-0701</t>
+  </si>
+  <si>
+    <t>Антенна комнатная «Активная» для цифрового телевидения DVB-T2, Ag-701 REXANT</t>
+  </si>
+  <si>
+    <t>34-0705</t>
+  </si>
+  <si>
+    <t>Антенна комнатная «Активная» для цифрового телевидения DVB-T2, Ag-705 REXANT</t>
+  </si>
+  <si>
+    <t>34-0717</t>
+  </si>
+  <si>
+    <t>Антенна комнатная «Активная» для цифрового телевидения DVB-T2, Ag-717 REXANT</t>
+  </si>
+  <si>
+    <t>34-0719</t>
+  </si>
+  <si>
+    <t>Антенна комнатная «Активная», питание через разъем USB, для цифрового телевидения DVB-T2, Ag-719 REXANT</t>
+  </si>
+  <si>
+    <t>34-0721</t>
+  </si>
+  <si>
+    <t>Антенна комнатная «Активная» для цифрового телевидения DVB-T2, Ring-50 REXANT</t>
+  </si>
+  <si>
+    <t>34-0265</t>
+  </si>
+  <si>
+    <t>Антенна комнатная для цифрового телевидения DVB-T2, RX-265 REXANT</t>
+  </si>
+  <si>
+    <t>34-0255</t>
+  </si>
+  <si>
+    <t>Антенна комнатная для цифрового телевидения DVB-T2 на присоске, RX-255 REXANT</t>
+  </si>
+  <si>
+    <t>34-0257</t>
+  </si>
+  <si>
+    <t>Антенна комнатная «Активная» для цифрового телевидения DVB-T2 на присоске, RX-257 REXANT</t>
+  </si>
+  <si>
+    <t>1.1.4 Кронштейны и мачты для антенн</t>
+  </si>
+  <si>
+    <t>34-0592</t>
+  </si>
+  <si>
+    <t>Кронштейн для мачт КРЫМ телескопический, 40-70см REXANT</t>
+  </si>
+  <si>
+    <t>34-0579</t>
+  </si>
+  <si>
+    <t>Мачта для антенн телескопическая, 1000см REXANT</t>
+  </si>
+  <si>
+    <t>34-0862</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн эфирный СОЮЗ-1, 14,5х14,5см REXANT </t>
+  </si>
+  <si>
+    <t>34-0488</t>
+  </si>
+  <si>
+    <t>Кольцо под растяжку для мачт REXANT</t>
+  </si>
+  <si>
+    <t>34-0598</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн поворотный Севастополь-2, 100см REXANT </t>
+  </si>
+  <si>
+    <t>34-0602</t>
+  </si>
+  <si>
+    <t>Кронштейн эфирный 20см, треугольная площадка REXANT</t>
+  </si>
+  <si>
+    <t>34-0615</t>
+  </si>
+  <si>
+    <t>Кронштейн 22см Г-образный (для эфирных, WiFi и GSM антенн) REXANT</t>
+  </si>
+  <si>
+    <t>34-0578</t>
+  </si>
+  <si>
+    <t>Мачта для антенн телескопическая, 800см REXANT</t>
+  </si>
+  <si>
+    <t>34-0597</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн поворотный Севастополь-1, 50см REXANT </t>
+  </si>
+  <si>
+    <t>34-0485-1</t>
+  </si>
+  <si>
+    <t>Мачта для антенн алюминиевая, 300см REXANT</t>
+  </si>
+  <si>
+    <t>34-0487-1</t>
+  </si>
+  <si>
+    <t>Мачта для антенн алюминиевая, 450см REXANT</t>
+  </si>
+  <si>
+    <t>34-0566</t>
+  </si>
+  <si>
+    <t>Мачта для антенн алюминиевая, 600см, 3 секции REXANT</t>
+  </si>
+  <si>
+    <t>34-0860</t>
+  </si>
+  <si>
+    <t>Кронштейн для спутниковой антенны Г-образный (55-60см), 32см REXANT</t>
+  </si>
+  <si>
+    <t>34-0606</t>
+  </si>
+  <si>
+    <t>Кронштейн Г-образный, 50-90см телескопический REXANT</t>
+  </si>
+  <si>
+    <t>34-0861</t>
+  </si>
+  <si>
+    <t>Кронштейн для спутниковой антенны Г-образный (60см), 34см REXANT</t>
+  </si>
+  <si>
+    <t>34-0865</t>
+  </si>
+  <si>
+    <t>Кронштейн для спутниковой антенны Г-образный, усиленный (75см), 50см REXANT</t>
+  </si>
+  <si>
+    <t>34-0483</t>
+  </si>
+  <si>
+    <t>Мачта для антенн КРЫМ-1, 150см REXANT</t>
+  </si>
+  <si>
+    <t>34-0485</t>
+  </si>
+  <si>
+    <t>Мачта для антенн КРЫМ-3 телескопическая, 300см REXANT</t>
+  </si>
+  <si>
+    <t>34-0591</t>
+  </si>
+  <si>
+    <t>Кронштейн для мачт КРЫМ телескопический, 30-50см REXANT</t>
+  </si>
+  <si>
+    <t>34-0565</t>
+  </si>
+  <si>
+    <t>Мачта для антенн телескопическая, алюминиевая, 450см REXANT</t>
+  </si>
+  <si>
+    <t>34-0577</t>
+  </si>
+  <si>
+    <t>Мачта для антенн телескопическая, 600см REXANT</t>
+  </si>
+  <si>
+    <t>34-0863</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн эфирный СОЮЗ-2, 30х14,5см REXANT </t>
+  </si>
+  <si>
+    <t>34-0864</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кронштейн эфирный СОЮЗ-3, 30х14,5см REXANT </t>
+  </si>
+  <si>
+    <t>34-0482</t>
+  </si>
+  <si>
+    <t>Кронштейн для мачты КРЫМ-1 REXANT</t>
+  </si>
+  <si>
+    <t>34-0487</t>
+  </si>
+  <si>
+    <t>Мачта для антенн КРЫМ-5 телескопическая, 450см REXANT</t>
+  </si>
+  <si>
+    <t>34-0595</t>
+  </si>
+  <si>
+    <t>Кронштейн для мачт плоский П-образный, 20см REXANT</t>
+  </si>
+  <si>
+    <t>34-0601</t>
+  </si>
+  <si>
+    <t>Кронштейн эфирный 20смх14,5см REXANT</t>
+  </si>
+  <si>
+    <t>34-0604</t>
+  </si>
+  <si>
+    <t>Кронштейн эфирный 70-130см телескопический REXANT</t>
+  </si>
+  <si>
+    <t>34-0605</t>
+  </si>
+  <si>
+    <t>Кронштейн Г-образный, 30-50см телескопический REXANT</t>
+  </si>
+  <si>
+    <t>34-0607</t>
+  </si>
+  <si>
+    <t>Кронштейн для мачт телескопический, 20-30см REXANT</t>
+  </si>
+  <si>
+    <t>34-0608</t>
+  </si>
+  <si>
+    <t>Кронштейн для мачт телескопический, 50-90см REXANT</t>
+  </si>
+  <si>
+    <t>34-0609</t>
+  </si>
+  <si>
+    <t>Мачта для антенн телескопическая, облегченная, 300см, 2 колена REXANT</t>
+  </si>
+  <si>
+    <t>34-0610</t>
+  </si>
+  <si>
+    <t>Мачта для антенн телескопическая, облегченная, 450см, 3 колена REXANT</t>
+  </si>
+  <si>
+    <t>34-0611</t>
+  </si>
+  <si>
+    <t>Мачта для антенн телескопическая, облегченная, 600см, 4 колена REXANT</t>
+  </si>
+  <si>
+    <t>34-0613</t>
+  </si>
+  <si>
+    <t>Мачта для антенн телескопическая, 600см, 3 колена REXANT</t>
+  </si>
+  <si>
+    <t>34-0614</t>
+  </si>
+  <si>
+    <t>Кронштейн 28см Гнутый (для эфирных, WiFi и GSM антенн) REXANT</t>
+  </si>
+  <si>
+    <t>1.1.5 Антенны 4G</t>
+  </si>
+  <si>
+    <t>34-0905</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комплект для развертывания сети Wi-Fi с кронштейном REXANT </t>
+  </si>
+  <si>
+    <t>34-0906</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комплект для развертывания сети Wi-Fi REXANT </t>
+  </si>
+  <si>
+    <t>34-0904</t>
+  </si>
+  <si>
+    <t>Антенна 4G MIMO Андромеда REXANT</t>
+  </si>
+  <si>
+    <t>34-0901</t>
+  </si>
+  <si>
+    <t>Антенна 4G MIMO Альтаир REXANT</t>
+  </si>
+  <si>
+    <t>34-0431</t>
+  </si>
+  <si>
+    <t>Антенна комнатная для усиления интернет-сигнала 4G (LTE)  REXANT</t>
+  </si>
+  <si>
+    <t>1.2 Кронштейны</t>
+  </si>
+  <si>
+    <t>1.2.1 Кронштейны для ТВ</t>
+  </si>
+  <si>
+    <t>38-0330</t>
+  </si>
+  <si>
+    <t>Кронштейн наклонный для телевизора и монитора 26"-55" REXANT</t>
+  </si>
+  <si>
+    <t>38-0314</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-50", фиксированный, с дополнительной полкой для медиа-оборудования REXANT</t>
+  </si>
+  <si>
+    <t>38-0401-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для крепления Саундбара макс. 10 кг REXANT</t>
+  </si>
+  <si>
+    <t>38-0062</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 19"-42", наклонно-поворотный REXANT</t>
+  </si>
+  <si>
+    <t>38-0309</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 13"-43", потолочный подвесной REXANT</t>
+  </si>
+  <si>
+    <t>38-0081</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-65", наклонно-поворотный, 2 колена REXANT</t>
+  </si>
+  <si>
+    <t>38-0310-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 17"-43", фиксированный с быстрой фиксацией, REXANT</t>
+  </si>
+  <si>
+    <t>38-0372</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 37"-75", фиксированный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0344-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-85", наклонный REXANT</t>
+  </si>
+  <si>
+    <t>38-0312</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"- 65", наклонный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0334-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-70", наклонно-поворотный, двойное колено REXANT</t>
+  </si>
+  <si>
+    <t>38-0384-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 37"-90", наклонно-поворотный, двойное колено REXANT</t>
+  </si>
+  <si>
+    <t>38-0309-1</t>
+  </si>
+  <si>
+    <t>38-0324</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-85", потолочный подвесной REXANT</t>
+  </si>
+  <si>
+    <t>38-0371</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 37"-70", наклонно-поворотный, два двойных колена раздельно REXANT</t>
+  </si>
+  <si>
+    <t>38-0342</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 42"-100" фиксированный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0384</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 37"-85", наклонно-поворотный, двойное колено REXANT</t>
+  </si>
+  <si>
+    <t>38-0096</t>
+  </si>
+  <si>
+    <t>38-0370</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-75", наклонно-поворотный, двойное колено REXANT</t>
+  </si>
+  <si>
+    <t>38-0350</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-80", наклонно-поворотный, двойное колено REXANT</t>
+  </si>
+  <si>
+    <t>38-0351</t>
+  </si>
+  <si>
+    <t>38-0063</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 26"-55", наклонно-поворотный REXANT</t>
+  </si>
+  <si>
+    <t>38-0319</t>
+  </si>
+  <si>
+    <t>Напольная стойка с кронштейном для телевизора 19"-42", на колесах REXANT</t>
+  </si>
+  <si>
+    <t>38-0344</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 37"-80", наклонный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0318</t>
+  </si>
+  <si>
+    <t>Напольная стойка с кронштейном для телевизора 37"-70", с дополнительной полкой для медиаоборудования REXANT</t>
+  </si>
+  <si>
+    <t>38-0317</t>
+  </si>
+  <si>
+    <t>Напольная стойка с кронштейном для телевизора 32"-55", с дополнительной полкой для медиаоборудования REXANT</t>
+  </si>
+  <si>
+    <t>38-0348</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 60"-100", наклонно-поворотный, двойное колено REXANT</t>
+  </si>
+  <si>
+    <t>38-0349</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 60"-100", наклонный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0374</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 37"-70", наклонно-поворотный, 2 колена REXANT</t>
+  </si>
+  <si>
+    <t>38-0330-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-55", наклонный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0070-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 23"-43", наклонно-поворотный REXANT</t>
+  </si>
+  <si>
+    <t>38-0385</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-75", моторизированный REXANT</t>
+  </si>
+  <si>
+    <t>38-0339-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-65", наклонный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0341-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 40"-75", наклонный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0337-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-70", фиксированный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0338-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 40"-80", фиксированный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>38-0090-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-75", наклонный REXANT</t>
+  </si>
+  <si>
+    <t>38-0336-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-70", наклонный REXANT</t>
+  </si>
+  <si>
+    <t>38-0346-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 40"-100", наклонный REXANT</t>
+  </si>
+  <si>
+    <t>38-0352</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 55"-120", наклонный REXANT</t>
+  </si>
+  <si>
+    <t>38-0311-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-65", потолочный подвесной REXANT</t>
+  </si>
+  <si>
+    <t>38-0081-1</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-70", наклонно-поворотный, 2 колена REXANT</t>
+  </si>
+  <si>
+    <t>38-0335</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 32"-65", фиксированный REXANT</t>
+  </si>
+  <si>
+    <t>38-0313</t>
+  </si>
+  <si>
+    <t>Кронштейн для телевизора 37"- 75", наклонный с быстрой фиксацией REXANT</t>
+  </si>
+  <si>
+    <t>1.2.2 Кронштейны для Мониторов</t>
+  </si>
+  <si>
+    <t>38-0360</t>
+  </si>
+  <si>
+    <t>Кронштейн для POS-терминала REXANT</t>
+  </si>
+  <si>
+    <t>38-0361</t>
+  </si>
+  <si>
+    <t>Кронштейн для кассового оборудования REXANT</t>
+  </si>
+  <si>
+    <t>38-0307</t>
+  </si>
+  <si>
+    <t>Кронштейн для монитора 13"-32", настольный с газлифтом REXANT</t>
+  </si>
+  <si>
+    <t>38-0356</t>
+  </si>
+  <si>
+    <t>Кронштейн для двух мониторов 13"-32", одно колено настольный REXANT</t>
+  </si>
+  <si>
+    <t>38-0357</t>
+  </si>
+  <si>
+    <t>Кронштейн для двух мониторов 13"-32", настольный с газлифтом REXANT</t>
+  </si>
+  <si>
+    <t>1.2.3 Кронштейны для Проекторов</t>
+  </si>
+  <si>
+    <t>38-0304</t>
+  </si>
+  <si>
+    <t>Кронштейн для проектора потолочный REXANT</t>
+  </si>
+  <si>
+    <t>38-0322</t>
+  </si>
+  <si>
+    <t>Кронштейн для проектора настенно-потолочный с регулировкой расстояния (350-650мм) макс. 20 кг серия ПРОФИ REXANT</t>
+  </si>
+  <si>
+    <t>38-0302</t>
+  </si>
+  <si>
+    <t>Кронштейн для проектора потолочный с регулировкой расстояния (428-683мм) REXANT</t>
+  </si>
+  <si>
+    <t>38-0321</t>
+  </si>
+  <si>
+    <t>Кронштейн для проектора потолочный с регулировкой расстояния (380-580 мм) макс. 13,5 кг серия ПРОФИ REXANT</t>
+  </si>
+  <si>
+    <t>38-0323</t>
+  </si>
+  <si>
+    <t>Кронштейн для проектора потолочный с регулировкой расстояния (430-650 мм) макс. 15кг, белый REXANT</t>
+  </si>
+  <si>
+    <t>1.3 Пульты управления</t>
+  </si>
+  <si>
+    <t>1.3.1 Пульты управления для ТВ</t>
+  </si>
+  <si>
+    <t>38-0104</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизора Haier REXANT</t>
+  </si>
+  <si>
+    <t>38-0007</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизора Sony REXANT</t>
+  </si>
+  <si>
+    <t>38-0013</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизоров TELEFUNKEN/VESTEL/BEKO REXANT</t>
+  </si>
+  <si>
+    <t>38-0200</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизора Samsung с функцией Смарт-ТВ (ST-02) REXANT</t>
+  </si>
+  <si>
+    <t>38-0002</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизора LG с функцией Смарт-ТВ (ST-03) REXANT</t>
+  </si>
+  <si>
+    <t>38-0003</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизора RX-708E REXANT</t>
+  </si>
+  <si>
+    <t>38-0004</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизора LG с функцией Смарт-ТВ (ST-04) REXANT</t>
+  </si>
+  <si>
+    <t>38-0006</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизора Samsung с функцией Смарт-ТВ (ST-05) REXANT</t>
+  </si>
+  <si>
+    <t>38-0008</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для телевизора Panasonic REXANT</t>
+  </si>
+  <si>
+    <t>1.3.2 Пульты управления для Кондиционеров</t>
+  </si>
+  <si>
+    <t>38-0103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пульт универсальный для кондиционеров RX-101AII REXANT </t>
+  </si>
+  <si>
+    <t>38-0105</t>
+  </si>
+  <si>
+    <t>Пульт универсальный для кондиционеров (RX-102AII) REXANT</t>
+  </si>
+  <si>
+    <t>1.4 Продукция в розничной упаковке</t>
+  </si>
+  <si>
+    <t>1.4.1 Антенные переходники в розничной упаковке</t>
+  </si>
+  <si>
+    <t>06-0022-A</t>
+  </si>
+  <si>
+    <t>Переходник антенный, (3 гнезда F), тройник, 1 шт. REXANT</t>
+  </si>
+  <si>
+    <t>05-4204-4-7</t>
+  </si>
+  <si>
+    <t>Переходник антенный, (3 гнезда F), тройник, 1 шт. PROconnect</t>
+  </si>
+  <si>
+    <t>1.5 Коаксиальный кабель</t>
+  </si>
+  <si>
+    <t>1.5.1 Кабель DG-113 / TS-703</t>
+  </si>
+  <si>
+    <t>01-2471</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный DG-113, Cu/Al/Cu, 75%, 75Ом, 100м, внутренний, белый REXANT</t>
+  </si>
+  <si>
     <t>бухта</t>
   </si>
   <si>
+    <t>1.5.2 Кабель 75 Ом – CU</t>
+  </si>
+  <si>
+    <t>01-2221</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный RG-6U, 75Ом, Cu/Al/Cu, 64%, 100м, внутренний, белый REXANT</t>
+  </si>
+  <si>
+    <t>01-2231</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный RG-6U, 75Ом, Cu/Al/Cu, 64%, 305м, внутренний, белый REXANT</t>
+  </si>
+  <si>
+    <t>1.5.3 Кабель 50 Ом</t>
+  </si>
+  <si>
+    <t>01-2041</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный RG-213, 50 Ом, Cu/Cu, 96%, 100м, внешний, черный REXANT</t>
+  </si>
+  <si>
+    <t>01-2021</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный RG-8X, 50 Ом, CCS/Al/Al, 75%, 100м, внутренний, серый REXANT</t>
+  </si>
+  <si>
+    <t>1.5.4 Коаксиальный магистральный кабель</t>
+  </si>
+  <si>
     <t>01-3001</t>
   </si>
   <si>
-    <t>Кабель коаксиальный магистральный RG-11U, 75Ом, CCS/Al/Al, 83%, 305м, INDOOR, белый REXANT</t>
-[...206 lines deleted...]
-    <t>1.1.8 Мини бухты Коаксиальный кабель</t>
+    <t>Кабель коаксиальный магистральный RG-11U, 75Ом, CCS/Al/Al, 83%, 305м, внутренний, белый REXANT</t>
+  </si>
+  <si>
+    <t>1.5.5 Мини бухты Коаксиальный кабель</t>
+  </si>
+  <si>
+    <t>01-2431-20</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный SAT 703B, 75Ом, Cu/Al/Cu, 75%, 20м, внутренний, белый REXANT</t>
+  </si>
+  <si>
+    <t>01-2431-50</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный SAT 703B, 75Ом, Cu/Al/Cu, 75%, 50м, внутренний, белый REXANT</t>
   </si>
   <si>
     <t>01-2431-10</t>
   </si>
   <si>
-    <t>Кабель коаксиальный SAT 703B, 75Ом, Cu/Al/Cu, 75%, 10м, INDOOR, белый REXANT</t>
-[...5 lines deleted...]
-    <t>Кабель коаксиальный SAT 703B, 75Ом, Cu/Al/Cu, 75%, 50м, INDOOR, белый REXANT</t>
+    <t>Кабель коаксиальный SAT 703B, 75Ом, Cu/Al/Cu, 75%, 10м, внутренний, белый REXANT</t>
   </si>
   <si>
     <t>01-2205-10</t>
   </si>
   <si>
-    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 48%, 10м, INDOOR, белый PROconnect</t>
+    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 48%, 10м, внутренний, белый PROconnect</t>
   </si>
   <si>
     <t>01-2205-20</t>
   </si>
   <si>
-    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 48%, 20м, INDOOR, белый PROconnect</t>
+    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 48%, 20м, внутренний, белый PROconnect</t>
   </si>
   <si>
     <t>01-2205-50</t>
   </si>
   <si>
-    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 48%, 50м, INDOOR, белый PROconnect</t>
-[...47 lines deleted...]
-    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 64%, 305м, OUTDOOR, черный REXANT</t>
+    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 48%, 50м, внутренний, белый PROconnect</t>
+  </si>
+  <si>
+    <t>1.5.6 Кабель 75 Ом – CCS</t>
+  </si>
+  <si>
+    <t>01-2203</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 64%, 305м, внутренний, белый REXANT</t>
+  </si>
+  <si>
+    <t>01-2611</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный 3С-2V, 75Ом, CCS/Al/Al, 48%, 100м, внутренний, белый REXANT</t>
   </si>
   <si>
     <t>01-2205</t>
   </si>
   <si>
-    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 48%, 100м, INDOOR, белый PROconnect</t>
-[...38 lines deleted...]
-    <t>1.1.10 Кабель РК 75-</t>
+    <t>Кабель коаксиальный RG-6U, 75Ом, CCS/Al/Al, 48%, 100м, внутренний, белый PROconnect</t>
+  </si>
+  <si>
+    <t>1.5.7 Кабель РК 75-</t>
+  </si>
+  <si>
+    <t>01-2692</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный РК 75-4-11АИТ, 200м, черный REXANT</t>
+  </si>
+  <si>
+    <t>метр</t>
+  </si>
+  <si>
+    <t>01-2697</t>
+  </si>
+  <si>
+    <t>Кабель коаксиальный РК 75-4-11, 200м, черный REXANT</t>
   </si>
   <si>
     <t>01-2680</t>
   </si>
   <si>
     <t>Кабель коаксиальный РК 75-2-11АИТ, 400м, черный REXANT</t>
   </si>
   <si>
-    <t>метр</t>
-[...1 lines deleted...]
-  <si>
     <t>01-2681</t>
   </si>
   <si>
     <t>Кабель коаксиальный РК 75-2-11А, 400м, черный REXANT</t>
   </si>
   <si>
-    <t>01-2692</t>
-[...10 lines deleted...]
-  <si>
     <t>01-2690</t>
   </si>
   <si>
     <t>Кабель коаксиальный РК 75-4-15, 200м, черный REXANT</t>
   </si>
   <si>
-    <t>01-2697</t>
-[...62 lines deleted...]
-    <t>Кабель акустический 2х1,00мм², красно-черный, 100м PROconnect</t>
+    <t>1.6 Акустический кабель</t>
+  </si>
+  <si>
+    <t>1.6.1 Кабель акустический Красно-черный</t>
+  </si>
+  <si>
+    <t>01-6102-3</t>
+  </si>
+  <si>
+    <t>Кабель акустический 2х0,35мм², красно-черный, 100м REXANT</t>
   </si>
   <si>
     <t>01-6106-3</t>
   </si>
   <si>
     <t>Кабель акустический 2х1,50мм², красно-черный, 100м REXANT</t>
   </si>
   <si>
+    <t>01-6101-3</t>
+  </si>
+  <si>
+    <t>Кабель акустический 2х0,25мм², красно-черный, 100м REXANT</t>
+  </si>
+  <si>
+    <t>01-6103-3</t>
+  </si>
+  <si>
+    <t>Кабель акустический 2х0,50мм², красно-черный, 100м REXANT</t>
+  </si>
+  <si>
     <t>01-6108-3</t>
   </si>
   <si>
     <t>Кабель акустический 2х2,50мм², красно-черный, 100м REXANT</t>
   </si>
   <si>
-    <t>01-6104-3</t>
-[...125 lines deleted...]
-    <t>Кабель акустический 2х1,50мм², прозрачный BLUELINE, 100м REXANT</t>
+    <t>1.6.2 Кабель акустический прозрачный BLUELINE</t>
+  </si>
+  <si>
+    <t>01-6202-3</t>
+  </si>
+  <si>
+    <t>Кабель акустический 2х0,35мм², прозрачный, с синей полосой, 100м REXANT</t>
   </si>
   <si>
     <t>01-6201-3</t>
   </si>
   <si>
-    <t>Кабель акустический 2х0,25мм², прозрачный BLUELINE, 100м REXANT</t>
-[...5 lines deleted...]
-    <t>Кабель акустический 2х0,35мм², прозрачный BLUELINE, 100м REXANT</t>
+    <t>Кабель акустический 2х0,25мм², прозрачный, с синей полосой, 100м REXANT</t>
   </si>
   <si>
     <t>01-6203-3</t>
   </si>
   <si>
-    <t>Кабель акустический 2х0,50мм², прозрачный BLUELINE, 100м REXANT</t>
-[...20 lines deleted...]
-    <t>Кабель акустический 2х2,50мм², прозрачный SILICON, 100м REXANT</t>
+    <t>Кабель акустический 2х0,50мм², прозрачный, с синей полосой, 100м REXANT</t>
+  </si>
+  <si>
+    <t>1.6.3 Кабель акустический прозрачный SILICON</t>
+  </si>
+  <si>
+    <t>01-6303</t>
+  </si>
+  <si>
+    <t>Кабель акустический 2х0,50мм², прозрачный, серия силикон, 100м REXANT</t>
   </si>
   <si>
     <t>01-6306</t>
   </si>
   <si>
-    <t>Кабель акустический 2х1,50мм², прозрачный SILICON, 100м REXANT</t>
-[...338 lines deleted...]
-    <t>1.3.1 Делители ТВ</t>
+    <t>Кабель акустический 2х1,50мм², прозрачный, серия силикон, 100м REXANT</t>
+  </si>
+  <si>
+    <t>1.7 Разъемы/переходники/делители ТВ</t>
+  </si>
+  <si>
+    <t>1.7.1 Делители ТВ</t>
+  </si>
+  <si>
+    <t>05-6032</t>
+  </si>
+  <si>
+    <t>Делитель ТВх3 под F-разъем, 5-900МГц PROconnect</t>
+  </si>
+  <si>
+    <t>05-6102</t>
+  </si>
+  <si>
+    <t>Делитель ТВх3 под F-разъем, 5-1000МГц, серия серебро REXANT</t>
+  </si>
+  <si>
+    <t>05-6102-1</t>
+  </si>
+  <si>
+    <t>Делитель ТВх3 под F-разъем, 5-1000МГц, серия золото REXANT</t>
+  </si>
+  <si>
+    <t>05-6101-1</t>
+  </si>
+  <si>
+    <t>Делитель ТВх2 под F-разъем, 5-1000МГц, серия золото REXANT</t>
+  </si>
+  <si>
+    <t>05-6002</t>
+  </si>
+  <si>
+    <t>Делитель ТВх3 под F-разъем, 5-1000МГц REXANT</t>
+  </si>
+  <si>
+    <t>05-6022</t>
+  </si>
+  <si>
+    <t>Делитель ТВх3 под F-разъем, 5-1000МГц PROconnect</t>
   </si>
   <si>
     <t>05-6104</t>
   </si>
   <si>
-    <t>Делитель ТВх6 под F-разъем, 5-1000МГц, Silver (7 F-разъемов в комплекте) REXANT</t>
-[...17 lines deleted...]
-    <t>Делитель ТВх4 под F-разъем, 5-1000МГц REXANT</t>
+    <t>Делитель ТВх6 под F-разъем, 5-1000МГц, серия серебро REXANT</t>
   </si>
   <si>
     <t>05-6001</t>
   </si>
   <si>
     <t>Делитель ТВх2 под F-разъем, 5-1000МГц REXANT</t>
   </si>
   <si>
-    <t>05-6102</t>
-[...8 lines deleted...]
-    <t>Делитель ТВх3 под F-разъем, 5-1000МГц, Gold (4 F-разъема в комплекте) REXANT</t>
+    <t>05-6205</t>
+  </si>
+  <si>
+    <t>Делитель ТВх8 под F-разъем, 5-2500МГц СПУТНИК REXANT</t>
   </si>
   <si>
     <t>05-6005</t>
   </si>
   <si>
     <t>Делитель ТВх8 под F-разъем, 5-1000МГц REXANT</t>
   </si>
   <si>
-    <t>05-6101-1</t>
-[...94 lines deleted...]
-  <si>
     <t>05-6004</t>
   </si>
   <si>
     <t>Делитель ТВх6 под F-разъем, 5-1000МГц REXANT</t>
   </si>
   <si>
-    <t>05-6203</t>
-[...11 lines deleted...]
-    <t>1.3.2 Разъемы F</t>
+    <t>1.7.2 Разъемы F</t>
   </si>
   <si>
     <t>05-4005</t>
   </si>
   <si>
-    <t xml:space="preserve">F-разъем для SAT, (с резиновым уплотнителем) REXANT </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">F-разъем для RG-11, (с пином) REXANT </t>
+    <t xml:space="preserve">F-разъем для SAT, с резиновым уплотнителем REXANT </t>
   </si>
   <si>
     <t>05-4005-4</t>
   </si>
   <si>
-    <t>F-разъем для SAT, (с резиновым уплотнителем) PROconnect</t>
-[...68 lines deleted...]
-    <t>TV-разъем гнездо никелированный c пружиной PROconnect</t>
+    <t>F-разъем для SAT, с резиновым уплотнителем PROconnect</t>
+  </si>
+  <si>
+    <t>1.7.3 Разъемы TV</t>
+  </si>
+  <si>
+    <t>05-2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТВ-разъем штекер никелированный c пружиной REXANT </t>
+  </si>
+  <si>
+    <t>05-2044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТВ-разъем гнездо без пайки черный REXANT </t>
+  </si>
+  <si>
+    <t>05-2032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТВ-разъем гнездо без пайки Орех REXANT </t>
   </si>
   <si>
     <t>05-2042-2</t>
   </si>
   <si>
-    <t>TV-разъем штекер без пайки черный PROconnect</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">TV-разъем гнездо без пайки черный REXANT </t>
+    <t>ТВ-разъем штекер без пайки черный PROconnect</t>
   </si>
   <si>
     <t>05-2043-2</t>
   </si>
   <si>
-    <t>TV-разъем гнездо без пайки белый PROconnect</t>
-[...50 lines deleted...]
-    <t>1.3.4 Переходники F – TV</t>
+    <t>ТВ-разъем гнездо без пайки белый PROconnect</t>
+  </si>
+  <si>
+    <t>1.7.4 Переходники F – TV</t>
   </si>
   <si>
     <t>05-4204-4</t>
   </si>
   <si>
     <t>Переходник соединитель, x3 гнезда F PROconnect</t>
   </si>
   <si>
+    <t>05-4301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Переходник гнездо F – гнездо ТВ REXANT </t>
+  </si>
+  <si>
+    <t>05-4361-4</t>
+  </si>
+  <si>
+    <t>Переходник штекер F – штекер ТВ PROconnect</t>
+  </si>
+  <si>
+    <t>05-4202-4</t>
+  </si>
+  <si>
+    <t>Переходник штекер F – штекер F PROconnect</t>
+  </si>
+  <si>
+    <t>05-4201</t>
+  </si>
+  <si>
+    <t>Переходник гнездо F – гнездо F, бочка с кольцом REXANT</t>
+  </si>
+  <si>
+    <t>05-4205-4</t>
+  </si>
+  <si>
+    <t>Переходник соединитель, x4 гнезда F PROconnect</t>
+  </si>
+  <si>
     <t>05-4201-4</t>
   </si>
   <si>
     <t>Переходник гнездо F – гнездо F, бочка с кольцом PROconnect</t>
   </si>
   <si>
-    <t>05-4203</t>
-[...122 lines deleted...]
-    <t>1.4.1 Разъёмы RCA</t>
+    <t>1.8 Разъемы/переходники/делители Аудио-Видео</t>
+  </si>
+  <si>
+    <t>1.8.1 Разъёмы RCA</t>
+  </si>
+  <si>
+    <t>14-0413</t>
+  </si>
+  <si>
+    <t>Разъем штекер RCA с клеммной колодкой REXANT</t>
   </si>
   <si>
     <t>14-0405-4</t>
   </si>
   <si>
     <t>Разъем штекер RCA металл пайка черный/красный PROconnect</t>
   </si>
   <si>
-    <t>14-0413</t>
-[...68 lines deleted...]
-    <t>Переходник штекер DVI-I - гнездо VGA REXANT</t>
+    <t>1.8.2 Переходники HDMI, VGA, DVI</t>
   </si>
   <si>
     <t>17-6815</t>
   </si>
   <si>
-    <t>Переходник штекер micro HDMI - гнездо HDMI REXANT</t>
-[...83 lines deleted...]
-    <t>1.4.4 Переходники стерео 3,5 мм – 6,3 мм</t>
+    <t>Переходник штекер микро HDMI – гнездо HDMI REXANT</t>
+  </si>
+  <si>
+    <t>1.8.3 Переходники стерео 3,5 мм – 6,3 мм</t>
   </si>
   <si>
     <t>14-0203</t>
   </si>
   <si>
     <t>Переходник 3,5мм стерео гнездо - 3,5мм стерео гнездо, пластик REXANT</t>
   </si>
   <si>
-    <t>14-0440</t>
-[...59 lines deleted...]
-    <t>1.5.1 Шнуры TOSLINK</t>
+    <t>1.9 Шнуры Аудио-Видео</t>
+  </si>
+  <si>
+    <t>1.9.1 Шнуры TOSLINK</t>
   </si>
   <si>
     <t>17-0802</t>
   </si>
   <si>
     <t>Шнур Toslink - Toslink, 1,5м REXANT</t>
   </si>
   <si>
     <t>17-0804</t>
   </si>
   <si>
     <t>Шнур Toslink - Toslink, 3м REXANT</t>
   </si>
   <si>
-    <t>1.5.2 Шнуры VGA</t>
-[...5 lines deleted...]
-    <t>Шнур VGA - VGA с ферритами, 3м, черный PROconnect</t>
+    <t>1.9.2 Шнуры VGA</t>
   </si>
   <si>
     <t>17-5503-6</t>
   </si>
   <si>
     <t>Шнур VGA - VGA с ферритами, 1,8м, черный PROconnect</t>
   </si>
   <si>
-    <t>1.5.3 Шнуры HDMI</t>
-[...65 lines deleted...]
-    <t>Кабель HDMI - HDMI 1.4, 2м, Silver  PROconnect</t>
+    <t>1.9.3 Шнуры HDMI</t>
+  </si>
+  <si>
+    <t>1.9.3.1 Шнуры HDMI – HDMI версии 1.4</t>
   </si>
   <si>
     <t>17-6203</t>
   </si>
   <si>
-    <t>Кабель HDMI - HDMI 1.4, 1,5м, Gold REXANT</t>
+    <t>Кабель HDMI – HDMI 1.4, 1,5м, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>17-6205</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 3м, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>17-6209</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 15м, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>17-6204</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 2м, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>17-6210</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 20м, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>17-6208-6</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 10м, позолоченный PROconnect</t>
+  </si>
+  <si>
+    <t>17-6209-6</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 15м, позолоченный PROconnect</t>
+  </si>
+  <si>
+    <t>17-6210-6</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 20м, позолоченный PROconnect</t>
+  </si>
+  <si>
+    <t>17-6203-6</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 1,5м, позолоченный PROconnect</t>
+  </si>
+  <si>
+    <t>17-6204-6</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 2м, позолоченный PROconnect</t>
+  </si>
+  <si>
+    <t>17-6205-6</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 3м, позолоченный PROconnect</t>
+  </si>
+  <si>
+    <t>17-6206-6</t>
+  </si>
+  <si>
+    <t>Кабель HDMI – HDMI 1.4, 5м, позолоченный PROconnect</t>
   </si>
   <si>
     <t>17-6202</t>
   </si>
   <si>
-    <t>Кабель HDMI - HDMI 1.4, 1м, Gold REXANT</t>
-[...5 lines deleted...]
-    <t>Кабель HDMI - HDMI 1.4, 15м, Gold PROconnect</t>
+    <t>Кабель HDMI – HDMI 1.4, 1м, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>17-6204-3</t>
+  </si>
+  <si>
+    <t>Шнур HDMI – HDMI 1.4, 2м, позолоченный, с фильтрами, угловой 360° REXANT</t>
   </si>
   <si>
     <t>17-6203-8</t>
   </si>
   <si>
-    <t>Кабель HDMI - HDMI 1.4, 1,5м, Silver PROconnect</t>
-[...59 lines deleted...]
-    <t>Кабель HDMI - HDMI 1.4, 3м, Gold, угловой PROconnect</t>
+    <t>Кабель HDMI – HDMI 1.4, 1,5м PROconnect</t>
   </si>
   <si>
     <t>17-6202-6</t>
   </si>
   <si>
-    <t>Кабель HDMI - HDMI 1.4, 1м, Gold PROconnect</t>
-[...113 lines deleted...]
-    <t>1.5.3.6 Шнуры HDMI – DVI</t>
+    <t>Кабель HDMI – HDMI 1.4, 1м, позолоченный PROconnect</t>
+  </si>
+  <si>
+    <t>1.9.3.2 Шнуры HDMI – DVI</t>
+  </si>
+  <si>
+    <t>17-6304</t>
+  </si>
+  <si>
+    <t>Шнур HDMI – DVI-D, 2м, позолоченный, с фильтрами REXANT</t>
+  </si>
+  <si>
+    <t>17-6303</t>
+  </si>
+  <si>
+    <t>Шнур HDMI – DVI-D, 1,5м, позолоченный, с фильтрами REXANT</t>
   </si>
   <si>
     <t>17-6305</t>
   </si>
   <si>
-    <t>Шнур HDMI - DVI-D, 3м, Gold, с фильтрами REXANT</t>
-[...38 lines deleted...]
-    <t>Шнур Стерео 3,5мм штекер - Стерео 3,5мм штекер, 1,2м, черный СМАРТКИП</t>
+    <t>Шнур HDMI – DVI-D, 3м, позолоченный, с фильтрами REXANT</t>
+  </si>
+  <si>
+    <t>1.9.4 Шнуры AUX Стерео 3,5 мм – Стерео 3,5 мм</t>
   </si>
   <si>
     <t>17-4104</t>
   </si>
   <si>
     <t>Шнур Стерео 3,5мм штекер - Стерео 3,5мм штекер, 3м REXANT</t>
   </si>
   <si>
-    <t>17-4008</t>
-[...2 lines deleted...]
-    <t>Шнур Стерео 3,5мм гнездо - Стерео 3,5мм штекер, 10м REXANT</t>
+    <t>17-4105</t>
+  </si>
+  <si>
+    <t>Шнур Стерео 3,5мм штекер - Стерео 3,5мм штекер, 5м REXANT</t>
   </si>
   <si>
     <t>17-4100</t>
   </si>
   <si>
     <t>Шнур Стерео 3,5мм штекер - Стерео 3,5мм штекер, 0,5м REXANT</t>
   </si>
   <si>
-    <t>17-4006</t>
-[...16 lines deleted...]
-  <si>
     <t>17-4005</t>
   </si>
   <si>
     <t>Шнур Стерео 3,5мм гнездо - Стерео 3,5мм штекер, 3м REXANT</t>
   </si>
   <si>
-    <t>17-4003</t>
-[...8 lines deleted...]
-    <t>1.5.5.1 Шнуры Стерео 3,5 мм – RCA</t>
+    <t>1.9.5 Шнуры RCA</t>
+  </si>
+  <si>
+    <t>1.9.5.1 Шнуры Стерео 3,5 мм – RCA</t>
+  </si>
+  <si>
+    <t>17-4206</t>
+  </si>
+  <si>
+    <t>Шнур Стерео 3,5мм - 2 RCA, 7м REXANT</t>
+  </si>
+  <si>
+    <t>17-4202</t>
+  </si>
+  <si>
+    <t>Шнур Стерео 3,5мм - 2 RCA, 1,5м REXANT</t>
   </si>
   <si>
     <t>17-4202-8</t>
   </si>
   <si>
     <t>Шнур Стерео 3,5мм - 2 RCA, 1,2м СМАРТКИП</t>
   </si>
   <si>
-    <t>17-4232</t>
-[...2 lines deleted...]
-    <t>Шнур Стерео 3,5мм - 2 RCA, 1,5м, Gold REXANT</t>
+    <t>17-4412</t>
+  </si>
+  <si>
+    <t>Шнур стерео 3,5мм 4C – 3 RCA, 1,5м, двухцветный штекер позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>17-4234</t>
+  </si>
+  <si>
+    <t>Шнур стерео 3,5мм – 2 RCA, 3м, позолоченный REXANT</t>
   </si>
   <si>
     <t>17-4205</t>
   </si>
   <si>
     <t>Шнур Стерео 3,5мм - 2 RCA, 5м REXANT</t>
   </si>
   <si>
-    <t>17-4202</t>
-[...56 lines deleted...]
-    <t>17-0105</t>
+    <t>1.9.5.2 Шнуры 2 RCA – 2 RCA</t>
+  </si>
+  <si>
+    <t>17-0143</t>
+  </si>
+  <si>
+    <t>Шнур 2 RCA - 2 RCA, 1,5м, черный REXANT</t>
+  </si>
+  <si>
+    <t>17-0145</t>
   </si>
   <si>
     <t>Шнур 2 RCA - 2 RCA, 3м, черный REXANT</t>
   </si>
   <si>
-    <t>17-0143</t>
-[...2 lines deleted...]
-    <t>Шнур 2 RCA - 2 RCA, 1,5м, черный REXANT</t>
+    <t>17-0146</t>
+  </si>
+  <si>
+    <t>Шнур 2 RCA - 2 RCA, 5м, черный REXANT</t>
   </si>
   <si>
     <t>17-0148</t>
   </si>
   <si>
     <t>Шнур 2 RCA - 2 RCA, 10м, черный REXANT</t>
   </si>
   <si>
-    <t>17-0146</t>
-[...7 lines deleted...]
-  <si>
     <t>17-0103</t>
   </si>
   <si>
-    <t>1.5.5.3 Шнуры 3 RCA – 3 RCA</t>
+    <t>1.9.5.3 Шнуры 3 RCA – 3 RCA</t>
+  </si>
+  <si>
+    <t>17-0202</t>
+  </si>
+  <si>
+    <t>Шнур 3 RCA - 3 RCA, 1,5м, черный REXANT</t>
   </si>
   <si>
     <t>17-0212</t>
   </si>
   <si>
-    <t>Шнур 3 RCA - 3 RCA, 1,5м, черный, Gold REXANT</t>
-[...32 lines deleted...]
-    <t>1.5.6 Шнуры DIN 5 PIN</t>
+    <t>Шнур 3 RCA – 3 RCA, 1,5м, черный, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>1.9.6 Шнуры DIN 5 PIN</t>
+  </si>
+  <si>
+    <t>17-2502</t>
+  </si>
+  <si>
+    <t>Шнур DIN 5 Pin – Стерео 3,5мм, 1,5м, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>17-2522</t>
+  </si>
+  <si>
+    <t>Шнур DIN 5 Pin – DIN 5 Pin, 1,5м, позолоченный REXANT</t>
   </si>
   <si>
     <t>17-2522-4</t>
   </si>
   <si>
     <t>Шнур DIN 5 Pin - DIN 5 Pin, 1,2м REXANT</t>
   </si>
   <si>
     <t>17-2512-4</t>
   </si>
   <si>
     <t>Шнур DIN 5 Pin - 2 RCA, 1,2м REXANT</t>
   </si>
   <si>
     <t>17-2502-4</t>
   </si>
   <si>
     <t>Шнур DIN 5 Pin - Стерео 3,5мм, 1,2м REXANT</t>
   </si>
   <si>
-    <t>17-2502</t>
-[...4 lines deleted...]
-  <si>
     <t>17-2512</t>
   </si>
   <si>
-    <t>Шнур DIN 5 Pin - 2 RCA, 1,5м, Gold REXANT</t>
-[...26 lines deleted...]
-    <t>Шнур ТВ штекер - ТВ штекер, угловой, 1,5м, белый REXANT</t>
+    <t>Шнур DIN 5 Pin – 2 RCA, 1,5м, позолоченный REXANT</t>
+  </si>
+  <si>
+    <t>1.9.7 Шнуры ТВ</t>
+  </si>
+  <si>
+    <t>17-5002</t>
+  </si>
+  <si>
+    <t>Шнур ТВ гнездо - ТВ штекер, 1,5м, черный REXANT</t>
+  </si>
+  <si>
+    <t>18-0025</t>
+  </si>
+  <si>
+    <t>Шнур ТВ гнездо - ТВ штекер, угловой, 5м, белый REXANT</t>
+  </si>
+  <si>
+    <t>18-0014</t>
+  </si>
+  <si>
+    <t>Шнур ТВ гнездо - ТВ штекер, угловой, 3м, черный REXANT</t>
+  </si>
+  <si>
+    <t>18-0022</t>
+  </si>
+  <si>
+    <t>Шнур ТВ гнездо - ТВ штекер, угловой, 1,5м, белый REXANT</t>
+  </si>
+  <si>
+    <t>18-0024</t>
+  </si>
+  <si>
+    <t>Шнур ТВ гнездо - ТВ штекер, угловой, 3м, белый REXANT</t>
   </si>
   <si>
     <t>18-0012</t>
   </si>
   <si>
     <t>Шнур ТВ гнездо - ТВ штекер, угловой, 1,5м, черный REXANT</t>
-  </si>
-[...1630 lines deleted...]
-    <t>Разъем аудио/видео, штекер RCA, винт, серебро, 2 шт. REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -4389,56 +2073,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-magistralnyy-rg-11u-75om-ccs-al-al-83-305m-outdoor-chernyy-rexant-01-3011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-magistralnyy-rg-11u-75om-ccs-al-al-83-305m-indoor-belyy-rexant-01-3001" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-50-m-ccs-al-al-75-75om-100m-indoor-belyy-proconnect-01-2401-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-50-m-cu-al-cu-64-75om-100m-indoor-belyy-proconnect-01-2401-6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-50-m-cu-al-cusn-64-75om-100m-indoor-belyy-cavel-01-2402" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-50-m-cu-al-cu-75-75om-100m-indoor-belyy-rexant-01-2401" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-59u-75om-cu-al-cu-64-100m-indoor-belyy-rexant-01-2641" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-64-100m-indoor-belyy-rexant-01-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-64-305m-outdoor-chernyy-rexant-01-2232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-64-305m-indoor-belyy-rexant-01-2231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-59u-75om-cu-al-cu-64-305m-indoor-belyy-rexant-01-2651" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-64-100m-outdoor-chernyy-rexant-01-2222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-75-305m-indoor-belyy-rexant-01-2233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-48-100m-indoor-belyy-proconnect-01-2206" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-al-90-dve-folgi-100m-indoor-belyy-rexant-01-2241" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-75-100m-indoor-belyy-rexant-01-2223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-213-50-om-cu-cu-96-100m-outdoor-chernyy-rexant-01-2041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-58-a-u-50-om-cu-al-cu-64-100m-outdoor-chernyy-rexant-01-2003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-58-a-u-50-om-cu-al-cu-64-100m-indoor-seryy-rexant-01-2002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-8x-50-om-ccs-al-al-75-100m-indoor-seryy-rexant-01-2021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-58-a-u-50-om-cu-al-cu-64-100m-indoor-belyy-rexant-01-2001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-mars-4k-cu-al-cusn-96-75om-100m-indoor-belyy-rexant-01-2501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-mars-hd-cu-al-cusn-96-75om-100m-indoor-belyy-rexant-01-2502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-dg-113-cu-al-cusn-75-75om-100m-indoor-belyy-cavel-01-2472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-dg-113-cu-al-cu-75-75om-100m-indoor-belyy-rexant-01-2471" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703-b-cu-al-cu-64-75om-100m-indoor-belyy-proconnect-01-2431-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703-b-ccs-al-al-75-75om-100m-indoor-belyy-proconnect-01-2431-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703-b-cu-al-cu-75-75om-100m-indoor-belyy-rexant-01-2431" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703-zh-cu-al-cusn-75-75om-100m-indoor-seryy-cavel-01-2435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703-b-cu-al-cu-48-75om-100m-indoor-belyy-smartkip-01-2424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703-b-cu-al-cusn-75-75om-100m-indoor-belyy-cavel-01-2432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703-b-cu-al-al-75-75om-100m-outdoor-chernyy-proconnect-01-2436-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703-pe-cu-al-cusn-75-75om-100m-outdoor-chernyy-cavel-01-2432-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703b-75om-cu-al-cu-75-10m-indoor-belyy-rexant-01-2431-10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703b-75om-cu-al-cu-75-50m-indoor-belyy-rexant-01-2431-50" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-10m-indoor-belyy-proconnect-01-2205-10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-20m-indoor-belyy-proconnect-01-2205-20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-50m-indoor-belyy-proconnect-01-2205-50" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-50m-75om-ccs-al-al-75-20m-indoor-belyy-proconnect-01-2401-2-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-50m-75om-ccs-al-al-75-50m-indoor-belyy-proconnect-01-2401-2-50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703b-75om-cu-al-cu-75-20m-indoor-belyy-rexant-01-2431-20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703b-75om-ccs-al-al-75-20m-indoor-belyy-proconnect-01-2431-2-20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703b-75om-ccs-al-al-75-50m-indoor-belyy-proconnect-01-2431-2-50" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-59u-75om-ccs-al-al-48-100m-indoor-belyy-proconnect-01-2621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-64-305m-outdoor-chernyy-rexant-01-2204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-100m-indoor-belyy-proconnect-01-2205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-100m-outdoor-chernyy-proconnect-01-2205-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-32-100m-indoor-belyy-proconnect-light-01-2251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-3s-2v-75om-ccs-al-al-48-100m-indoor-belyy-rexant-01-2611" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-64-305m-indoor-belyy-rexant-01-2203" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-64-100m-indoor-belyy-rexant-01-2201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-64-100m-outdoor-chernyy-rexant-01-2202" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-2-11ait-400m-chernyy-rexant-01-2680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-2-11a-400m-chernyy-rexant-01-2681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-4-11ait-200m-chernyy-rexant-01-2692" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-4-11a-200m-chernyy-rexant-01-2693" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-4-15-200m-chernyy-rexant-01-2690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-4-11-200m-chernyy-rexant-01-2697" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-ng-a-hf-cu-al-cu-64-75om-100m-indoor-oranzhevyy-rexant-01-2654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-mikrofonnyy-2h0-25mm-6-8mm-chernyy-100m-rexant-01-6029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-mikrofonnyy-2h0-25mm-6-8mm-siniy-100m-rexant-01-6028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-krasno-chernyy-100m-proconnect-01-6101-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-krasno-chernyy-100m-proconnect-01-6102-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-krasno-chernyy-100m-proconnect-01-6103-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-krasno-chernyy-100m-proconnect-01-6104-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-krasno-chernyy-100m-proconnect-01-6105-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-krasno-chernyy-100m-rexant-01-6106-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-krasno-chernyy-100m-rexant-01-6108-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-krasno-chernyy-100m-rexant-01-6104-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-krasno-chernyy-100m-proconnect-01-6106-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-krasno-chernyy-100m-proconnect-01-6108-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-krasno-chernyy-100m-rexant-01-6103-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-krasno-chernyy-100m-rexant-01-6101-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-krasno-chernyy-100m-rexant-01-6102-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-krasno-chernyy-100m-rexant-01-6105-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h6-00mm-prozrachnyy-blueline-100m-proconnect-01-6210-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-prozrachnyy-blueline-100m-proconnect-01-6204-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-prozrachnyy-blueline-100m-proconnect-01-6205-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-00mm-prozrachnyy-blueline-100m-proconnect-01-6207-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-prozrachnyy-blueline-100m-proconnect-01-6208-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h4-00mm-prozrachnyy-blueline-100m-proconnect-01-6209-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-prozrachnyy-blueline-100m-proconnect-01-6201-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-prozrachnyy-blueline-100m-proconnect-01-6202-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-blueline-100m-proconnect-01-6203-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-blueline-100m-proconnect-01-6206-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h4-00mm-prozrachnyy-blueline-100m-rexant-01-6209-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-prozrachnyy-blueline-100m-rexant-01-6208-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-00mm-prozrachnyy-blueline-100m-rexant-01-6207-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-blueline-100m-rexant-01-6206-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-prozrachnyy-blueline-100m-rexant-01-6201-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-prozrachnyy-blueline-100m-rexant-01-6202-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-blueline-100m-rexant-01-6203-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-prozrachnyy-blueline-100m-rexant-01-6205-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-prozrachnyy-blueline-100m-rexant-01-6204-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-prozrachnyy-silicon-100m-rexant-01-6308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-silicon-100m-rexant-01-6306" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-prozrachnyy-silicon-100m-rexant-01-6305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h4-00mm-prozrachnyy-silicon-100m-rexant-01-6309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-silicon-100m-rexant-01-6303" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-prozrachnyy-silicon-100m-rexant-01-6304" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-krasno-chernyy-mini-buhta-5m-rexant-01-6108-3-05" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-krasno-chernyy-mini-buhta-10m-rexant-01-6108-3-10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-krasno-chernyy-mini-buhta-20m-rexant-01-6106-3-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-krasno-chernyy-mini-buhta-20m-rexant-01-6108-3-20" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-krasno-chernyy-mini-buhta-10m-rexant-01-6106-3-10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-krasno-chernyy-mini-buhta-20m-rexant-01-6102-3-20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-krasno-chernyy-mini-buhta-5m-rexant-01-6101-3-05" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-krasno-chernyy-mini-buhta-5m-rexant-01-6102-3-05" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-krasno-chernyy-mini-buhta-5m-rexant-01-6103-3-05" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-krasno-chernyy-mini-buhta-5m-rexant-01-6104-3-05" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-krasno-chernyy-mini-buhta-5m-rexant-01-6105-3-05" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-krasno-chernyy-mini-buhta-5m-rexant-01-6106-3-05" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-krasno-chernyy-mini-buhta-10m-rexant-01-6101-3-10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-krasno-chernyy-mini-buhta-10m-rexant-01-6102-3-10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-krasno-chernyy-mini-buhta-10m-rexant-01-6103-3-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-krasno-chernyy-mini-buhta-10m-rexant-01-6104-3-10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-krasno-chernyy-mini-buhta-10m-rexant-01-6105-3-10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-krasno-chernyy-mini-buhta-20m-rexant-01-6101-3-20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-krasno-chernyy-mini-buhta-20m-rexant-01-6103-3-20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-krasno-chernyy-mini-buhta-20m-rexant-01-6104-3-20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-krasno-chernyy-mini-buhta-20m-rexant-01-6105-3-20" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-prozrachnyy-blueline-mini-buhta-5m-rexant-01-6205-3-05" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-prozrachnyy-blueline-mini-buhta-5m-rexant-01-6208-3-05" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-prozrachnyy-silicon-mini-buhta-5m-rexant-01-6305-05" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-prozrachnyy-silicon-mini-buhta-5m-rexant-01-6308-05" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-prozrachnyy-blueline-mini-buhta-10m-rexant-01-6205-3-10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-blueline-mini-buhta-10m-rexant-01-6206-3-10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-00mm-prozrachnyy-blueline-mini-buhta-10m-rexant-01-6207-3-10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-prozrachnyy-blueline-mini-buhta-10m-rexant-01-6208-3-10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-prozrachnyy-silicon-mini-buhta-10m-rexant-01-6305-10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-silicon-mini-buhta-10m-rexant-01-6306-10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-prozrachnyy-silicon-mini-buhta-10m-rexant-01-6308-10" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-00mm-prozrachnyy-blueline-mini-buhta-20m-rexant-01-6205-3-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-blueline-mini-buhta-20m-rexant-01-6206-3-20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-00mm-prozrachnyy-blueline-mini-buhta-20m-rexant-01-6207-3-20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-prozrachnyy-blueline-mini-buhta-20m-rexant-01-6208-3-20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-prozrachnyy-silicon-mini-buhta-5m-rexant-01-6304-05" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-blueline-mini-buhta-10m-rexant-01-6203-3-10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-silicon-mini-buhta-10m-rexant-01-6303-10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-prozrachnyy-silicon-mini-buhta-10m-rexant-01-6304-10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-prozrachnyy-blueline-mini-buhta-5m-rexant-01-6202-3-05" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-blueline-mini-buhta-5m-rexant-01-6203-3-05" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-prozrachnyy-blueline-mini-buhta-5m-rexant-01-6204-3-05" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-blueline-mini-buhta-5m-rexant-01-6206-3-05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-prozrachnyy-blueline-mini-buhta-10m-rexant-01-6204-3-10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-prozrachnyy-blueline-mini-buhta-20m-rexant-01-6202-3-20" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-75mm-prozrachnyy-blueline-mini-buhta-20m-rexant-01-6204-3-20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-blueline-mini-buhta-20m-rexant-01-6203-3-20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-silicon-mini-buhta-5m-rexant-01-6306-05" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-shges-2-chernyy-100m-proconnect-01-6001-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh6-pod-f-razem-5-1000mgts-silver-7-f-razemov-v-komplekte-rexant-05-6104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh2-pod-f-razem-5-1000mgts-proconnect-05-6021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-1000mgts-proconnect-05-6022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh4-pod-f-razem-5-1000mgts-rexant-05-6003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh2-pod-f-razem-5-1000mgts-rexant-05-6001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-1000mgts-silver-4-f-razema-v-komplekte-rexant-05-6102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-1000mgts-gold-4-f-razema-v-komplekte-rexant-05-6102-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh8-pod-f-razem-5-1000mgts-rexant-05-6005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh2-pod-f-razem-5-1000mgts-gold-3-f-razema-v-komplekte-rexant-05-6101-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-2500mgts-sputnik-rexant-05-6202" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-900mgts-proconnect-05-6032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-1000mgts-rexant-05-6002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh2-pod-f-razem-5-900mgts-proconnect-05-6031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dipleksor-summator-delitel-sat-tv-rexant-05-8000" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh4-pod-f-razem-5-1000mgts-proconnect-05-6023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh6-pod-f-razem-5-1000mgts-proconnect-05-6024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh8-pod-f-razem-5-1000mgts-proconnect-05-6025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvx2-pod-f-razem-5-1000mgts-silver-3-f-razema-v-komplekte-rexant-05-6101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh2-pod-f-razem-5-2500mgts-sputnik-proconnect-05-6201-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-2500mgts-sputnik-proconnect-05-6202-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh2-pod-f-razem-5-2500mgts-sputnik-rexant-05-6201" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh4-pod-f-razem-5-1000mgts-silver-5-f-razemov-v-komplekte-rexant-05-6103" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh8-pod-f-razem-5-1000mgts-silver-9-f-razemov-v-komplekte-rexant-05-6105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh6-pod-f-razem-5-2500mgts-sputnik-rexant-05-6204" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh6-pod-f-razem-5-1000mgts-rexant-05-6004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh4-pod-f-razem-5-2500mgts-sputnik-rexant-05-6203" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh8-pod-f-razem-5-2500mgts-sputnik-rexant-05-6205" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-dlya-sat-s-rezinovym-uplotnitelem-rexant-05-4005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-dlya-rg-11-s-pinom-rexant-05-4007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-dlya-sat-s-rezinovym-uplotnitelem-proconnect-05-4005-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-rg-59-proconnect-05-4002-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-rg-59-rexant-05-4002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-dlya-rg-11-s-pinom-proconnect-05-4007-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-rg-6-rexant-05-4003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-rg-6-obzhim-rexant-05-4031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-rg-58-proconnect-05-4001-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-rg-6-l-19mm-proconnect-05-4003-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-na-korpus-s-kontaktom-proconnect-05-4103-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-rg-58-rexant-05-4001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-rg-6-l-17-8mm-proconnect-05-4003-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-nikelirovannyy-c-pruzhinoy-proconnect-05-2014-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-shteker-bez-payki-chernyy-proconnect-05-2042-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-shteker-bez-payki-belyy-uglovoy-rexant-05-2061" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-bez-payki-chernyy-rexant-05-2044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-bez-payki-belyy-proconnect-05-2043-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-bez-payki-oreh-rexant-05-2032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-obzhim-rexant-05-4306" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-shteker-nikelirovannyy-c-pruzhinoy-proconnect-05-2011-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-bez-payki-belyy-rexant-05-2043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-bez-payki-chernyy-proconnect-05-2044-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-shteker-bez-payki-belyy-proconnect-05-2041-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-shteker-nikelirovannyy-c-pruzhinoy-rexant-05-2011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-nikelirovannyy-c-pruzhinoy-rexant-05-2014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-soedinitel-x3-gnezda-f-proconnect-05-4204-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-f-bochka-s-koltsom-proconnect-05-4201-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-uglovoy-shteker-f-gnezdo-f-rexant-05-4203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-tv-rexant-05-4301" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-uglovoy-gnezdo-f-shteker-tv-proconnect-05-4311-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-f-shteker-f-proconnect-05-4202-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-tv-shteker-tv-rexant-05-2302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-soedinitel-x4-gnezda-f-proconnect-05-4205-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-shteker-tv-zn-proconnect-05-4303-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-uglovoy-gnezdo-f-gnezdo-tv-proconnect-05-4312-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-shteker-tv-znni-proconnect-05-4303-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-f-gnezdo-tv-proconnect-05-4362-4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-tv-proconnect-05-4302-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-f-bochka-bez-koltsa-proconnect-05-4201-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-tv-shteker-3-5-mm-mono-rexant-05-2304" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-f-shteker-tv-rexant-05-4361" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-f-shteker-tv-proconnect-05-4361-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-f-bochka-s-koltsom-rexant-05-4201" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-uglovoy-gnezdo-f-shteker-tv-rexant-05-4311" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-tv-s-koltsom-proconnect-05-4301-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-uglovoy-gnezdo-f-gnezdo-tv-rexant-05-4312" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-shteker-tv-rexant-05-4303" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-shteker-rca-metall-payka-chernyy-krasnyy-proconnect-14-0405-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-shteker-rca-s-klemmnoy-kolodkoy-rexant-14-0413" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-shteker-rca-metall-pod-vint-chernyy-krasnyy-proconnect-14-0410-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/hdmi-udlinitel-po-vitoy-pare-rj-45-8p8c-do-30m-1080p-rexant-17-6916" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-hdmi-gnezdo-vga-provod-rexant-17-6835" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/hdmi-udlinitel-po-vitoy-pare-rj-45-8p8c-do-60m-1080p-rexant-17-6906" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-vga-2-gnezda-vga-provod-rexant-17-6834" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-mini-hdmi-gnezdo-hdmi-rexant-17-6801" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-dvi-i-gnezdo-hdmi-rexant-17-6811" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-hdmi-gnezdo-hdmi-rexant-17-6806" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-hdmi-gnezdo-hdmi-uglovoy-rexant-17-6805" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-dvi-i-gnezdo-vga-rexant-17-6821" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-micro-hdmi-gnezdo-hdmi-rexant-17-6815" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-hdmi-gnezdo-hdmi-povorotnyy-rexant-17-6813" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-hdmi-2-gnezda-hdmi-s-provodom-chernyy-rexant-17-6832" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-hdmi-gnezdo-dvi-i-rexant-17-6807" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-vga-gnezdo-dvi-i-rexant-17-6808" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-hdmi-gnezdo-vga-provod-shnur-stereo-3-5mm-s-pitaniem-rexant-17-6934" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/hdmi-udlinitel-po-vitoy-pare-rj-45-8p8c-do-200m-1080p-rexant-17-6971" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-povorotnyy-shteker-dvi-d-gnezdo-hdmi-rexant-17-6812" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-hdmi-gnezdo-vga-provod-shnur-stereo-3-5mm-rexant-17-6936" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konverter-bnc-rca-s-video-na-vga-plastik-rexant-17-6910" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konverter-ypbpr-spdif-toslink-na-hdmi-metall-rexant-17-6904" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konverter-3-rca-na-hdmi-plastik-rexant-17-6939" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konverter-bnc-rca-s-video-na-vga-perehodnik-gn-bnc-sht-rca-plastik-rexant-17-6932" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konverter-hdmi-na-3-rca-plastik-belyy-rexant-17-6931" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-3-5mm-stereo-gnezdo-3-5mm-stereo-gnezdo-plastik-rexant-14-0203" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-3-5mm-stereo-shteker-s-klemmnoy-kolodkoy-pod-vint-rexant-14-0440" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-6-3mm-stereo-shteker-3-5mm-stereo-gnezdo-metall-rexant-14-0205" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-gnezdo-hdmi-na-2-gnezda-hdmi-plastik-rexant-17-6951" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-gnezdo-hdmi-na-3-gnezda-hdmi-bez-pitaniya-plastik-rexant-17-6912" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-gnezdo-vga-na-2-gnezda-vga-metall-rexant-17-6922" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-gnezdo-vga-na-8-gnezd-vga-metall-rexant-17-6928" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-gnezdo-vga-na-4-gnezda-vga-metall-rexant-17-6924" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-gnezdo-hdmi-na-2-gnezda-hdmi-metall-rexant-17-6901" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-gnezdo-hdmi-na-4-gnezda-hdmi-plastik-rexant-17-6952" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-toslink-toslink-1-5m-rexant-17-0802" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-toslink-toslink-3m-rexant-17-0804" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-vga-vga-s-ferritami-3m-chernyy-proconnect-17-5505-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-vga-vga-s-ferritami-1-8m-chernyy-proconnect-17-5503-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-displayport-hdmi-1-8m-rexant-17-6502" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-usb-type-c-hdmi-2m-rexant-17-6402" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-1-dlina-1m-gold-rexant-17-6002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-1-dlina-1-5m-gold-rexant-17-6003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-1-dlina-2m-gold-rexant-17-6004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-1-dlina-3m-gold-rexant-17-6005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1-5m-gold-belyy-rexant-17-6203-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-2m-gold-belyy-rexant-17-6204-1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-2m-silver-proconnect-17-6204-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1-5m-gold-rexant-17-6203" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1m-gold-rexant-17-6202" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-15m-gold-proconnect-17-6209-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1-5m-silver-proconnect-17-6203-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-hdmi-1-4-2m-gold-s-filtrami-uglovoy-360-rexant-17-6204-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-3m-gold-rexant-17-6205" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-20m-gold-rexant-17-6210" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-5m-gold-rexant-17-6206" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-2m-gold-rexant-17-6204" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1-5m-gold-proconnect-17-6203-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1m-silver-proconnect-17-6202-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-10m-gold-rexant-17-6208" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1-5m-gold-uglovoy-proconnect-17-6203-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-3m-gold-uglovoy-proconnect-17-6205-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1m-gold-proconnect-17-6202-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-2m-gold-proconnect-17-6204-6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-3m-gold-proconnect-17-6205-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-5m-gold-proconnect-17-6206-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-10m-gold-proconnect-17-6208-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-20m-gold-proconnect-17-6210-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-15m-gold-rexant-17-6209" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-2m-gold-rexant-17-6104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-1m-gold-rexant-17-6102" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-1-5m-gold-rexant-17-6103" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-3m-gold-rexant-17-6105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-1m-gold-proconnect-17-6102-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-10m-gold-proconnect-17-6108-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-2m-gold-proconnect-17-6104-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-3m-gold-proconnect-17-6105-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-15m-gold-proconnect-17-6109-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-20m-gold-proconnect-17-6110-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-1-5m-gold-proconnect-17-6103-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-2-0-5m-gold-proconnect-17-6106-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-dvi-d-3m-gold-s-filtrami-rexant-17-6305" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-dvi-d-7m-gold-s-filtrami-rexant-17-6307" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-dvi-d-2m-gold-s-filtrami-rexant-17-6304" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-dvi-d-1-5m-gold-s-filtrami-rexant-17-6303" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-dvi-d-5m-gold-s-filtrami-rexant-17-6306" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-gnezdo-stereo-3-5mm-shteker-7m-rexant-17-4007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-shteker-stereo-3-5mm-shteker-1-2m-chernyy-smartkip-17-4102-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-shteker-stereo-3-5mm-shteker-3m-rexant-17-4104" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-gnezdo-stereo-3-5mm-shteker-10m-rexant-17-4008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-shteker-stereo-3-5mm-shteker-0-5m-rexant-17-4100" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-gnezdo-stereo-3-5mm-shteker-5m-rexant-17-4006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-shteker-stereo-3-5mm-shteker-1-5m-rexant-17-4102" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-shteker-stereo-3-5mm-shteker-5m-rexant-17-4105" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-gnezdo-stereo-3-5mm-shteker-3m-rexant-17-4005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-gnezdo-stereo-3-5mm-shteker-1-5m-rexant-17-4003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-1-2m-smartkip-17-4202-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-1-5m-gold-rexant-17-4232" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-5m-rexant-17-4205" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-1-5m-rexant-17-4202" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-4c-3-rca-1-5m-dvuhtsvetnyy-shteker-gold-rexant-17-4412" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-5m-gold-metall-rexant-17-4225" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-1-5m-gold-metall-rexant-17-4222" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-3m-rexant-17-4204" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-4c-3-rca-1-5m-gold-rexant-17-4412-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-3m-gold-rexant-17-4234" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-7m-rexant-17-4206" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-3m-gold-metall-rexant-17-4224" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-3m-chernyy-rexant-17-0105" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-1-5m-chernyy-gold-rexant-17-0143" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-10m-chernyy-gold-rexant-17-0148" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-5m-chernyy-gold-rexant-17-0146" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-3m-chernyy-gold-rexant-17-0145" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-1-5m-chernyy-rexant-17-0103" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-3-rca-3-rca-1-5m-chernyy-gold-rexant-17-0212" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-3-rca-3-rca-3m-chernyy-rexant-17-0204" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-3-rca-3-rca-1-5m-chernyy-rexant-17-0202" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-3-rca-3-rca-3m-chernyy-gold-rexant-17-0214" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-3-rca-3-rca-10m-chernyy-rexant-17-0207" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-3-rca-3-rca-5m-chernyy-rexant-17-0205" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-din-5-pin-1-2m-rexant-17-2522-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-2-rca-1-2m-rexant-17-2512-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-stereo-3-5mm-1-2m-rexant-17-2502-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-stereo-3-5mm-1-5m-gold-rexant-17-2502" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-2-rca-1-5m-gold-rexant-17-2512" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-din-5-pin-1-5m-gold-rexant-17-2522" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-1-5m-belyy-rexant-18-0002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-shteker-tv-shteker-1-5m-belyy-rexant-18-0102" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-shteker-tv-shteker-uglovoy-1-5m-belyy-rexant-18-0112" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-1-5m-chernyy-rexant-18-0012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vch-kabel-tv-gnezdo-tv-shteker-1-5m-chernyy-rexant-17-5011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vch-kabel-tv-gnezdo-tv-shteker-3m-chernyy-rexant-17-5013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vch-kabel-tv-gnezdo-tv-shteker-5m-chernyy-rexant-17-5014" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-3m-belyy-rexant-18-0024" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-3m-belyy-rexant-18-0004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-5m-belyy-rexant-18-0005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-7m-belyy-rexant-18-0006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-10m-belyy-rexant-18-0007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-15m-belyy-rexant-18-0008" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-1-5m-chernyy-rexant-17-5002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-1-5m-belyy-rexant-18-0022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-5m-belyy-rexant-18-0025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-3m-chernyy-rexant-18-0014" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-ring-51-rexa-34-0723" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-267-rexant-34-0267" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-teleskopicheskaya-na-podstavke-usy-rx-105-rexant-34-0105" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ring-50-rexant-34-0721" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ag-701-rexant-34-0701" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ag-705-rexant-34-0705" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ag-713-rexant-34-0713" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ag-717-rexant-34-0717" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-ag-719-rexan-34-0719" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-rx-269-rexan-34-0269" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-teleskopicheskaya-na-podstavke-usy-koltso-rx-100-rexant-34-0100" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-265-rexant-34-0265" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-ag-703-rexan-34-0703" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-ag-707-rexan-34-0707" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-ag-711-rexan-34-0711" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-ag-715-rexan-34-0715" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-252-rexant-34-0252" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-tsifrovogo-televideniya-dvb-t2-na-prisoske-rx-255-rexant-34-0255" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-na-prisoske-rx-257-rexant-34-0257" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-408-rexant-34-0408" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-411-1-rexant-34-0411-1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-411-rexant-34-0411" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-415-rexant-34-0415" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-421-rexant-34-0421" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-422-rexant-34-0422" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-424-rexant-34-0424" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-423-rexant-34-0423" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-401-rexant-34-0401" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-407-rexant-34-0407" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-402-rexant-34-0402" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-414-1-rexant-34-0414-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-414-rexant-34-0414" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-412-1-rexant-34-0412-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-413-rexant-34-0413" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-406-def-rexant-34-0773" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-410-1-rexant-34-0410-1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-410-rexant-34-0410" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-412-rexant-34-0412" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-415-1-rexant-34-0415-1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-413-1-rexant-34-0413-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-416-rexant-34-0775" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-417-rexant-34-0777" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-krym-teleskopicheskiy-30-50sm-rexant-34-0591" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-600sm-3-kolena-rexant-34-0613" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-machty-krym-1-rexant-34-0482" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-krym-1-150sm-rexant-34-0483" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-ploskiy-p-obraznyy-20sm-rexant-34-0595" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/koltso-pod-rastyazhku-dlya-macht-rexant-34-0488" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-povorotnyy-sevastopol-1-50sm-rexant-34-0597" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-povorotnyy-sevastopol-2-100sm-rexant-34-0598" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-alyuminievaya-450sm-rexant-34-0487-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-alyuminievaya-600sm-4-sektsii-rexant-34-0577-1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-alyuminievaya-600sm-3-sektsii-rexant-34-0566" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-sputnikovoy-antenny-g-obraznyy-55-60sm-32sm-rexant-34-0860" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-sputnikovoy-antenny-g-obraznyy-60sm-34sm-rexant-34-0861" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-sputnikovoy-antenny-g-obraznyy-usilennyy-75sm-50sm-rexant-34-0865" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-g-obraznyy-14-5sm-rexant-34-0580" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-alyuminievaya-300sm-rexant-34-0485-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-alyuminievaya-450sm-rexant-34-0565" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-20sm-treugolnaya-ploschadka-rexant-34-0602" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-28sm-gnutyy-dlya-efirnyh-wifi-i-gsm-antenn-rexant-34-0614" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-ploskiy-p-obraznyy-10sm-rexant-34-0594" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pyatka-dlya-macht-malaya-rexant-34-0489" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-efirnyh-i-wi-fi-antenn-moskva-1-oblegchennyy-10sm-rexant-34-0583" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-soyuz-3-30h14-5sm-rexant-34-0864" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-22sm-g-obraznyy-dlya-efirnyh-wifi-i-gsm-antenn-rexant-34-0615" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-g-obraznyy-30-50sm-teleskopicheskiy-rexant-34-0605" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-soyuz-1-14-5h14-5sm-rexant-34-0862" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-soyuz-2-30h14-5sm-rexant-34-0863" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-70-130sm-teleskopicheskiy-rexant-34-0604" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-g-obraznyy-50-90sm-teleskopicheskiy-rexant-34-0606" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-teleskopicheskiy-20-30sm-rexant-34-0607" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-teleskopicheskiy-50-90sm-rexant-34-0608" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-oblegchennaya-300sm-2-kolena-rexant-34-0609" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-oblegchennaya-450sm-3-kolena-rexant-34-0610" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-oblegchennaya-600sm-4-kolena-rexant-34-0611" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-1000sm-rexant-34-0579" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-800sm-rexant-34-0578" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-g-obraznyy-60sm-rexant-34-0481" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-g-obraznyy-45sm-rexant-34-0581" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-teleskopicheskiy-60-110sm-rexant-34-0582" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-g-obraznyy-30sm-rexant-34-0480" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-600sm-rexant-34-0577" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-soyuz-4-20sm-rexant-34-0866" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-polosa-14-5sm-rexant-34-0570" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-g-obraznyy-povorotnyy-25sm-rexant-34-0571" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-30sm-seryy-rexant-34-0573" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-30sm-belyy-rexant-34-0574" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-20smh14-5sm-rexant-34-0601" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-krym-3-teleskopicheskaya-300sm-rexant-34-0485" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-krym-teleskopicheskiy-40-70sm-rexant-34-0592" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-krym-5-teleskopicheskaya-450sm-rexant-34-0487" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/usilitel-tv-signala-s-pitaniem-ot-usb-rx-450-rexant-34-0450" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/usb-inzhektor-pitaniya-dlya-aktivnyh-antenn-rx-455-rexant-34-0455" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antennyy-usilitel-tv-signala-na-2-vyhoda-rx-200-rexant-34-0772" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-4g-mimo-sirius-rexant-34-0903" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/komplekt-dlya-razvertyvaniya-seti-wi-fi-seriya-pro-rexant-34-0905" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-4g-mimo-altair-rexant-34-0901" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-4g-mimo-andromeda-rexant-34-0904" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-usileniya-internet-signala-4g-lte-rexant-34-0431" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-4g-mimo-vega-rexant-34-0902" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/komplekt-dlya-razvertyvaniya-seti-wi-fi-seriya-home-rexant-34-0906" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-ukv-fm-radio-rx-552-rexant-34-0552" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/fm-antenna-naruzhnaya-dlya-dalnego-priema-radiostantsiy-fm-ukv-diapazona-rx-555-rexant-34-0555" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/fm-antenna-naruzhnaya-dlya-priema-radiostantsiy-fm-ukv-diapazona-rx-553-rexant-34-0553" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-krepleniya-saundbara-seriya-profi-rexant-38-0401" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-37-naklonno-povorotnyy-odno-koleno-rexant-38-0053" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-60-potolochnyy-podvesnoy-seriya-profi-rexant-38-0311" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-55-fiksirovannyy-seriya-home-rexant-38-0333" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0334" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-80-fiksirovannyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0343" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-43-90-fiksirovannyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0345" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-43-90-naklonnyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0346" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-17-43-fiksirovannyy-s-bystroy-fiksatsiey-rexant-38-0310-1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-55-naklonnyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0330-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonnyy-rexant-38-0336" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-potolochnyy-podvesnoy-seriya-profi-rexant-38-0309" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-fiksirovannyy-seriya-home-rexant-38-0335" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0096" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-75-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0370" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-42-100-fiksirovannyy-s-bystroy-fiksatsiey-rexant-38-0342" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/napolnaya-stoyka-s-kronshteynom-dlya-televizora-37-70-s-dopolnitelnoy-polkoy-dlya-mediaoboru-38-0318" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/napolnaya-stoyka-s-kronshteynom-dlya-televizora-32-55-s-dopolnitelnoy-polkoy-dlya-mediaoboru-38-0317" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-60-100-naklonno-povorotnyy-dvoynoe-koleno-seriya-profi-rexant-38-0348" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-60-100-naklonnyy-s-bystroy-fiksatsiey-seriya-profi-rexant-38-0349" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-70-naklonno-povorotnyy-2-kolena-seriya-home-rexant-38-0374" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-naklonnyy-dlya-televizora-i-monitora-26-55-rexant-38-0330" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/polka-dlya-audio-i-videoapparatury-200h175mm-rexant-34-0589" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-30-65-naklonno-povorotnyy-2-kolena-seriya-home-rexant-38-0095" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-23-43-naklonno-povorotnyy-1-koleno-seriya-home-rexant-38-0060-1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-naklonno-povorotnyy-2-kolena-rexant-38-0081" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-23-43-naklonno-povorotnyy-seriya-home-rexant-38-0070-1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-75-motorizirovannyy-seriya-profi-rexant-38-0385" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonno-povorotnyy-2-kolena-rexant-38-0081-1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-85-naklonnyy-rexant-38-0344-1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-naklonno-povorotnyy-rexant-38-0061" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-75-fiksirovannyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0372" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-naklonnyy-s-bystroy-fiksatsiey-rexant-38-0312" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-75-naklonnyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0313" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-37-naklonnyy-rexant-38-0305" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-37-naklonno-povorotnyy-2-kolena-rexant-38-0051" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-60-fiksirovannyy-rexant-38-0331" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-potolochnyy-podvesnoy-rexant-38-0301" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-90-naklonno-povorotnyy-dvoynoe-koleno-seriya-home-rexant-38-0351" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-65-naklonno-povorotnyy-rexant-38-0332" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-90-naklonno-povorotnyy-dvoynoe-koleno-seriya-profi-rexant-38-0347" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-10-27-fiksirovannyy-rexant-38-0300" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-fiksirovannyy-rexant-38-0310" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-naklonnyy-rexant-38-0320" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-fiksirovannyy-rexant-38-0340" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-70-naklonnyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0373" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-50-fiksirovannyy-s-dopolnitelnoy-polkoy-dlya-media-oborudovani-38-0314" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-potolochnyy-podvesnoy-rexant-38-0309-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-krepleniya-saundbara-maks-10-kg-seriya-profi-rexant-38-0401-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-19-42-naklonno-povorotnyy-seriya-home-rexant-38-0062" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-26-55-naklonno-povorotnyy-seriya-home-rexant-38-0063" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/napolnaya-stoyka-s-kronshteynom-dlya-televizora-19-42-na-kolesah-seriya-profi-rexant-38-0319" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-37-naklonno-povorotnyy-rexant-38-0050" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-17-43-naklonno-povorotnyy-1-koleno-rexant-38-0060" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-naklonno-povorotnyy-2-kolena-rexant-38-0070" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-65-naklonno-povorotnyy-2-kolena-rexant-38-0080" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-37-naklonno-povorotnyy-odno-koleno-rexant-38-0053-1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-70-naklonno-povorotnyy-dva-dvoynyh-kolena-razdelno-seriya-home-38-0371" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-85-naklonno-povorotnyy-dvoynoe-koleno-seriya-home-rexant-38-0384" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-80-naklonnyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0344" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-40-100-naklonnyy-rexant-38-0346-1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-55-120-naklonnyy-rexant-38-0352" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-30-70-naklonnyy-rexant-38-0090" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0334-1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-naklonnyy-s-bystroy-fiksatsiey-rexant-38-0339-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-40-75-naklonnyy-s-bystroy-fiksatsiey-rexant-38-0341-1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-fiksirovannyy-s-bystroy-fiksatsiey-rexant-38-0337-1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-40-80-fiksirovannyy-s-bystroy-fiksatsiey-rexant-38-0338-1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-75-naklonnyy-rexant-38-0090-1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonnyy-rexant-38-0336-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-90-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0384-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-potolochnyy-podvesnoy-rexant-38-0311-1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-85-potolochnyy-podvesnoy-rexant-38-0324" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-80-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0350" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-monitora-13-32-nastolnyy-s-podstavkoy-rexant-38-0308" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-dvuh-monitorov-13-32-odno-koleno-nastolnyy-rexant-38-0356" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-dvuh-monitorov-13-32-nastolnyy-s-gazliftom-rexant-38-0357" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-pos-terminala-rexant-38-0360" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-kassovogo-oborudovaniya-rexant-38-0361" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-monitora-13-32-odno-koleno-nastolnyy-rexant-38-0306" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-monitora-13-32-nastolnyy-rexant-38-0303" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-monitora-13-32-nastolnyy-s-gazliftom-rexant-38-0307" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-potolochnyy-s-regulirovkoy-rasstoyaniya-380-580-mm-maks-13-5-kg-se-38-0321" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-nastenno-potolochnyy-s-regulirovkoy-rasstoyaniya-350-650mm-maks-20-38-0322" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-potolochnyy-seriya-profi-rexant-38-0304" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-potolochnyy-s-regulirovkoy-rasstoyaniya-428-683mm-seriya-profi-rex-38-0302" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-potolochnyy-s-regulirovkoy-rasstoyaniya-430-650-mm-maks-15kg-belyy-38-0323" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizorov-telefunken-vestel-beko-rexant-38-0013" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-samsung-rexant-38-0020" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-philips-rexant-38-0019" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-obuchaemyy-na-3-ustroystva-rexant-38-0017" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-na-8-ustroystv-rexant-38-0102" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-lg-rexant-38-0018" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-lg-s-funktsiey-smart-tv-st-04-rexant-38-0004" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-panasonic-rexant-38-0008" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-sony-rexant-38-0007" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-samsung-s-funktsiey-smart-tv-st-02-rexant-38-0200" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-lg-s-funktsiey-smart-tv-st-03-rexant-38-0002" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-rx-708e-rexant-38-0003" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-samsung-s-funktsiey-smart-tv-st-05-rexant-38-0006" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-haier-rexant-38-0104" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-s-funktsiey-smart-tv-st-01-rexant-38-0030" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-rx-951-rexant-38-0001" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-rx-188-rexant-38-0025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-rx-e877-rexant-38-0015" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-rx-952-rexant-38-0005" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-rx-707e-rexant-38-0011" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-konditsionerov-rx-102aii-rexant-38-0105" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-konditsionerov-rx-101aii-rexant-38-0103" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-konditsionerov-rx-100aii-rexant-38-0101" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-pristavki-dvb-t2-s-funktsiey-upravleniya-televizorom-rexant-38-0014" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-pristavki-dvb-t2-rexant-38-0012" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-resivera-rexant-38-0009" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-resivera-rostelekom-rexant-38-0016" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-resivera-trikolor-tv-rexant-38-0035" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-shteker-f-uglovoy-1-sht-rexant-06-0021-A" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-gnezdo-tv-1-sht-rexant-06-0024-A" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-shteker-tv-1-sht-rexant-06-0025-A" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-3-gnezda-f-troynik-1-sht-proconnect-05-4204-4-7" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-gnezdo-tv-uglovoy-1-sht-rexant-06-0026-A" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-3-gnezda-f-troynik-1-sht-rexant-06-0022-A" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-gnezdo-tv-uglovoy-1-sht-proconnect-05-4312-4-7" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-shteker-tv-1-sht-proconnect-05-4303-4-7" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-gnezdo-f-bochka-1-sht-proconnect-05-4201-6-7" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-gnezdo-f-bochka-1-sht-rexant-06-0020-A" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-shteker-tv-uglovoy-1-sht-rexant-06-0027-A" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-tv-shteker-f-1-sht-rexant-06-0028-A" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-gnezdo-f-shteker-tv-uglovoy-1-sht-proconnect-05-4311-4-7" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-f-rg-6-2-sht-rexant-06-0004-A2" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-f-rg-6-5-sht-rexant-06-0004-A5" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-f-sat-s-rezinovym-uplotnitelem-2-sht-rexant-06-0005-A2" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-tv-s-pruzhinoy-rg-6-1-sht-rexant-06-0016-A" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-tv-uglovoy-rg-6-belyy-1-sht-rexant-06-0014-A" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-f-rg-6-5-sht-proconnect-05-4003-6-9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-f-sat-s-rezinovym-uplotnitelem-5-sht-proconnect-05-4005-4-9" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-f-rg-6-1-sht-proconnect-05-4003-4-7" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-f-rg-6-1-sht-proconnect-05-4003-6-7" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-antennyy-shteker-f-rg-6-5-sht-proconnect-05-4003-4-9" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-antennyy-11-kabel-rg-6u-10m-shteker-f-4sht-bochka-1sht-perehodnik-gn-f-sht-tv-2sht-per-06-3090" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-antennyy-13-kabel-rg-6u-20m-shteker-f-4sht-bochka-1sht-perehodnik-gn-f-sht-tv-2sht-per-06-3092" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-antennyy-14-kabel-rg-6u-30m-shteker-f-4sht-bochka-1sht-perehodnik-gn-f-sht-tv-2sht-per-06-3093" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-antennyy-3-tv-5-1000-mgts-rexant-06-0041-C" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-antennyy-2-tv-5-1000-mgts-rexant-06-0040-B" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-antennyy-2-tv-shteker-f-3-sht-5-1000-mgts-rexant-06-0045-B" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-audio-video-shteker-rca-vint-serebro-2-sht-rexant-06-0151-A2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-410-1-rexant-34-0410-1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-412-1-rexant-34-0412-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-423-rexant-34-0423" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-416-rexant-34-0775" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-410-rexant-34-0410" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-414-1-rexant-34-0414-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-415-1-rexant-34-0415-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-413-1-rexant-34-0413-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-412-rexant-34-0412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-413-rexant-34-0413" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-antenna-naruzhnaya-aktivnaya-dlya-tsifrovogo-tv-dvb-t2-rx-417-rexant-34-0777" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-414-rexant-34-0414" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tb-antenna-naruzhnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-402-rexant-34-0402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antennyy-usilitel-tv-signala-na-2-vyhoda-rx-200-rexant-34-0772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ag-713-rexant-34-0713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-rx-269-rexan-34-0269" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-252-rexant-34-0252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ag-701-rexant-34-0701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ag-705-rexant-34-0705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ag-717-rexant-34-0717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-s-usb-pitaniem-dlya-tsifrovogo-televideniya-dvb-t2-ag-719-rexan-34-0719" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-ring-50-rexant-34-0721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-tsifrovogo-televideniya-dvb-t2-rx-265-rexant-34-0265" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-tsifrovogo-televideniya-dvb-t2-na-prisoske-rx-255-rexant-34-0255" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-aktivnaya-dlya-tsifrovogo-televideniya-dvb-t2-na-prisoske-rx-257-rexant-34-0257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-krym-teleskopicheskiy-40-70sm-rexant-34-0592" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-1000sm-rexant-34-0579" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-soyuz-1-14-5h14-5sm-rexant-34-0862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/koltso-pod-rastyazhku-dlya-macht-rexant-34-0488" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-povorotnyy-sevastopol-2-100sm-rexant-34-0598" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-20sm-treugolnaya-ploschadka-rexant-34-0602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-22sm-g-obraznyy-dlya-efirnyh-wifi-i-gsm-antenn-rexant-34-0615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-800sm-rexant-34-0578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-povorotnyy-sevastopol-1-50sm-rexant-34-0597" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-alyuminievaya-300sm-rexant-34-0485-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-alyuminievaya-450sm-rexant-34-0487-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-alyuminievaya-600sm-3-sektsii-rexant-34-0566" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-sputnikovoy-antenny-g-obraznyy-55-60sm-32sm-rexant-34-0860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-g-obraznyy-50-90sm-teleskopicheskiy-rexant-34-0606" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-sputnikovoy-antenny-g-obraznyy-60sm-34sm-rexant-34-0861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-sputnikovoy-antenny-g-obraznyy-usilennyy-75sm-50sm-rexant-34-0865" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-krym-1-150sm-rexant-34-0483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-krym-3-teleskopicheskaya-300sm-rexant-34-0485" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-krym-teleskopicheskiy-30-50sm-rexant-34-0591" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-alyuminievaya-450sm-rexant-34-0565" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-600sm-rexant-34-0577" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-soyuz-2-30h14-5sm-rexant-34-0863" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-soyuz-3-30h14-5sm-rexant-34-0864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-machty-krym-1-rexant-34-0482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-krym-5-teleskopicheskaya-450sm-rexant-34-0487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-ploskiy-p-obraznyy-20sm-rexant-34-0595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-20smh14-5sm-rexant-34-0601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-efirnyy-70-130sm-teleskopicheskiy-rexant-34-0604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-g-obraznyy-30-50sm-teleskopicheskiy-rexant-34-0605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-teleskopicheskiy-20-30sm-rexant-34-0607" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-macht-teleskopicheskiy-50-90sm-rexant-34-0608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-oblegchennaya-300sm-2-kolena-rexant-34-0609" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-oblegchennaya-450sm-3-kolena-rexant-34-0610" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-oblegchennaya-600sm-4-kolena-rexant-34-0611" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/machta-dlya-antenn-teleskopicheskaya-600sm-3-kolena-rexant-34-0613" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-28sm-gnutyy-dlya-efirnyh-wifi-i-gsm-antenn-rexant-34-0614" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/komplekt-dlya-razvertyvaniya-seti-wi-fi-seriya-pro-rexant-34-0905" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/komplekt-dlya-razvertyvaniya-seti-wi-fi-seriya-home-rexant-34-0906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-4g-mimo-andromeda-rexant-34-0904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-4g-mimo-altair-rexant-34-0901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/antenna-komnatnaya-dlya-usileniya-internet-signala-4g-lte-rexant-34-0431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-naklonnyy-dlya-televizora-i-monitora-26-55-rexant-38-0330" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-50-fiksirovannyy-s-dopolnitelnoy-polkoy-dlya-media-oborudovani-38-0314" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-krepleniya-saundbara-maks-10-kg-seriya-profi-rexant-38-0401-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-19-42-naklonno-povorotnyy-seriya-home-rexant-38-0062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-potolochnyy-podvesnoy-seriya-profi-rexant-38-0309" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-naklonno-povorotnyy-2-kolena-rexant-38-0081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-17-43-fiksirovannyy-s-bystroy-fiksatsiey-rexant-38-0310-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-75-fiksirovannyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0372" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-85-naklonnyy-rexant-38-0344-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-naklonnyy-s-bystroy-fiksatsiey-rexant-38-0312" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0334-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-90-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0384-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-13-43-potolochnyy-podvesnoy-rexant-38-0309-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-85-potolochnyy-podvesnoy-rexant-38-0324" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-70-naklonno-povorotnyy-dva-dvoynyh-kolena-razdelno-seriya-home-38-0371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-42-100-fiksirovannyy-s-bystroy-fiksatsiey-rexant-38-0342" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-85-naklonno-povorotnyy-dvoynoe-koleno-seriya-home-rexant-38-0384" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-75-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0370" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-80-naklonno-povorotnyy-dvoynoe-koleno-rexant-38-0350" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-90-naklonno-povorotnyy-dvoynoe-koleno-seriya-home-rexant-38-0351" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-26-55-naklonno-povorotnyy-seriya-home-rexant-38-0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/napolnaya-stoyka-s-kronshteynom-dlya-televizora-19-42-na-kolesah-seriya-profi-rexant-38-0319" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-80-naklonnyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0344" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/napolnaya-stoyka-s-kronshteynom-dlya-televizora-37-70-s-dopolnitelnoy-polkoy-dlya-mediaoboru-38-0318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/napolnaya-stoyka-s-kronshteynom-dlya-televizora-32-55-s-dopolnitelnoy-polkoy-dlya-mediaoboru-38-0317" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-60-100-naklonno-povorotnyy-dvoynoe-koleno-seriya-profi-rexant-38-0348" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-60-100-naklonnyy-s-bystroy-fiksatsiey-seriya-profi-rexant-38-0349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-70-naklonno-povorotnyy-2-kolena-seriya-home-rexant-38-0374" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-55-naklonnyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0330-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-23-43-naklonno-povorotnyy-seriya-home-rexant-38-0070-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-75-motorizirovannyy-seriya-profi-rexant-38-0385" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-naklonnyy-s-bystroy-fiksatsiey-rexant-38-0339-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-40-75-naklonnyy-s-bystroy-fiksatsiey-rexant-38-0341-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-fiksirovannyy-s-bystroy-fiksatsiey-rexant-38-0337-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-40-80-fiksirovannyy-s-bystroy-fiksatsiey-rexant-38-0338-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-75-naklonnyy-rexant-38-0090-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonnyy-rexant-38-0336-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-40-100-naklonnyy-rexant-38-0346-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-55-120-naklonnyy-rexant-38-0352" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-potolochnyy-podvesnoy-rexant-38-0311-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-70-naklonno-povorotnyy-2-kolena-rexant-38-0081-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-32-65-fiksirovannyy-seriya-home-rexant-38-0335" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-televizora-37-75-naklonnyy-s-bystroy-fiksatsiey-seriya-home-rexant-38-0313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-pos-terminala-rexant-38-0360" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-kassovogo-oborudovaniya-rexant-38-0361" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-monitora-13-32-nastolnyy-s-gazliftom-rexant-38-0307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-dvuh-monitorov-13-32-odno-koleno-nastolnyy-rexant-38-0356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-dvuh-monitorov-13-32-nastolnyy-s-gazliftom-rexant-38-0357" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-potolochnyy-seriya-profi-rexant-38-0304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-nastenno-potolochnyy-s-regulirovkoy-rasstoyaniya-350-650mm-maks-20-38-0322" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-potolochnyy-s-regulirovkoy-rasstoyaniya-428-683mm-seriya-profi-rex-38-0302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-potolochnyy-s-regulirovkoy-rasstoyaniya-380-580-mm-maks-13-5-kg-se-38-0321" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kronshteyn-dlya-proektora-potolochnyy-s-regulirovkoy-rasstoyaniya-430-650-mm-maks-15kg-belyy-38-0323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-haier-rexant-38-0104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-sony-rexant-38-0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizorov-telefunken-vestel-beko-rexant-38-0013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-samsung-s-funktsiey-smart-tv-st-02-rexant-38-0200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-lg-s-funktsiey-smart-tv-st-03-rexant-38-0002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-rx-708e-rexant-38-0003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-lg-s-funktsiey-smart-tv-st-04-rexant-38-0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-samsung-s-funktsiey-smart-tv-st-05-rexant-38-0006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-televizora-panasonic-rexant-38-0008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-konditsionerov-rx-101aii-rexant-38-0103" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pult-universalnyy-dlya-konditsionerov-rx-102aii-rexant-38-0105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-3-gnezda-f-troynik-1-sht-rexant-06-0022-A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-antennyy-3-gnezda-f-troynik-1-sht-proconnect-05-4204-4-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-dg-113-cu-al-cu-75-75om-100m-indoor-belyy-rexant-01-2471" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-64-100m-indoor-belyy-rexant-01-2221" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-cu-al-cu-64-305m-indoor-belyy-rexant-01-2231" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-213-50-om-cu-cu-96-100m-outdoor-chernyy-rexant-01-2041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-8x-50-om-ccs-al-al-75-100m-indoor-seryy-rexant-01-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-magistralnyy-rg-11u-75om-ccs-al-al-83-305m-indoor-belyy-rexant-01-3001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703b-75om-cu-al-cu-75-20m-indoor-belyy-rexant-01-2431-20" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703b-75om-cu-al-cu-75-50m-indoor-belyy-rexant-01-2431-50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-sat-703b-75om-cu-al-cu-75-10m-indoor-belyy-rexant-01-2431-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-10m-indoor-belyy-proconnect-01-2205-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-20m-indoor-belyy-proconnect-01-2205-20" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-50m-indoor-belyy-proconnect-01-2205-50" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-64-305m-indoor-belyy-rexant-01-2203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-3s-2v-75om-ccs-al-al-48-100m-indoor-belyy-rexant-01-2611" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rg-6u-75om-ccs-al-al-48-100m-indoor-belyy-proconnect-01-2205" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-4-11ait-200m-chernyy-rexant-01-2692" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-4-11-200m-chernyy-rexant-01-2697" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-2-11ait-400m-chernyy-rexant-01-2680" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-2-11a-400m-chernyy-rexant-01-2681" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-koaksialnyy-rk-75-4-15-200m-chernyy-rexant-01-2690" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-krasno-chernyy-100m-rexant-01-6102-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-krasno-chernyy-100m-rexant-01-6106-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-krasno-chernyy-100m-rexant-01-6101-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-krasno-chernyy-100m-rexant-01-6103-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h2-50mm-krasno-chernyy-100m-rexant-01-6108-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-35mm-prozrachnyy-blueline-100m-rexant-01-6202-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-25mm-prozrachnyy-blueline-100m-rexant-01-6201-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-blueline-100m-rexant-01-6203-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h0-50mm-prozrachnyy-silicon-100m-rexant-01-6303" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-akusticheskiy-2h1-50mm-prozrachnyy-silicon-100m-rexant-01-6306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-900mgts-proconnect-05-6032" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-1000mgts-silver-4-f-razema-v-komplekte-rexant-05-6102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-1000mgts-gold-4-f-razema-v-komplekte-rexant-05-6102-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh2-pod-f-razem-5-1000mgts-gold-3-f-razema-v-komplekte-rexant-05-6101-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-1000mgts-rexant-05-6002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh3-pod-f-razem-5-1000mgts-proconnect-05-6022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh6-pod-f-razem-5-1000mgts-silver-7-f-razemov-v-komplekte-rexant-05-6104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh2-pod-f-razem-5-1000mgts-rexant-05-6001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh8-pod-f-razem-5-2500mgts-sputnik-rexant-05-6205" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh8-pod-f-razem-5-1000mgts-rexant-05-6005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/delitel-tvh6-pod-f-razem-5-1000mgts-rexant-05-6004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-dlya-sat-s-rezinovym-uplotnitelem-rexant-05-4005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/f-razem-dlya-sat-s-rezinovym-uplotnitelem-proconnect-05-4005-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-shteker-nikelirovannyy-c-pruzhinoy-rexant-05-2011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-bez-payki-chernyy-rexant-05-2044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-bez-payki-oreh-rexant-05-2032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-shteker-bez-payki-chernyy-proconnect-05-2042-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tv-razem-gnezdo-bez-payki-belyy-proconnect-05-2043-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-soedinitel-x3-gnezda-f-proconnect-05-4204-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-tv-rexant-05-4301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-f-shteker-tv-proconnect-05-4361-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-f-shteker-f-proconnect-05-4202-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-f-bochka-s-koltsom-rexant-05-4201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-soedinitel-x4-gnezda-f-proconnect-05-4205-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-gnezdo-f-gnezdo-f-bochka-s-koltsom-proconnect-05-4201-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-shteker-rca-s-klemmnoy-kolodkoy-rexant-14-0413" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/razem-shteker-rca-metall-payka-chernyy-krasnyy-proconnect-14-0405-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-shteker-micro-hdmi-gnezdo-hdmi-rexant-17-6815" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perehodnik-3-5mm-stereo-gnezdo-3-5mm-stereo-gnezdo-plastik-rexant-14-0203" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-toslink-toslink-1-5m-rexant-17-0802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-toslink-toslink-3m-rexant-17-0804" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-vga-vga-s-ferritami-1-8m-chernyy-proconnect-17-5503-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1-5m-gold-rexant-17-6203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-3m-gold-rexant-17-6205" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-15m-gold-rexant-17-6209" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-2m-gold-rexant-17-6204" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-20m-gold-rexant-17-6210" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-10m-gold-proconnect-17-6208-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-15m-gold-proconnect-17-6209-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-20m-gold-proconnect-17-6210-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1-5m-gold-proconnect-17-6203-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-2m-gold-proconnect-17-6204-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-3m-gold-proconnect-17-6205-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-5m-gold-proconnect-17-6206-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1m-gold-rexant-17-6202" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-hdmi-1-4-2m-gold-s-filtrami-uglovoy-360-rexant-17-6204-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1-5m-silver-proconnect-17-6203-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kabel-hdmi-hdmi-1-4-1m-gold-proconnect-17-6202-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-dvi-d-2m-gold-s-filtrami-rexant-17-6304" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-dvi-d-1-5m-gold-s-filtrami-rexant-17-6303" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-hdmi-dvi-d-3m-gold-s-filtrami-rexant-17-6305" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-shteker-stereo-3-5mm-shteker-3m-rexant-17-4104" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-shteker-stereo-3-5mm-shteker-5m-rexant-17-4105" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-shteker-stereo-3-5mm-shteker-0-5m-rexant-17-4100" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-gnezdo-stereo-3-5mm-shteker-3m-rexant-17-4005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-7m-rexant-17-4206" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-1-5m-rexant-17-4202" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-1-2m-smartkip-17-4202-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-4c-3-rca-1-5m-dvuhtsvetnyy-shteker-gold-rexant-17-4412" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-3m-gold-rexant-17-4234" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-stereo-3-5mm-2-rca-5m-rexant-17-4205" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-1-5m-chernyy-gold-rexant-17-0143" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-3m-chernyy-gold-rexant-17-0145" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-5m-chernyy-gold-rexant-17-0146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-10m-chernyy-gold-rexant-17-0148" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-2-rca-2-rca-1-5m-chernyy-rexant-17-0103" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-3-rca-3-rca-1-5m-chernyy-rexant-17-0202" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-3-rca-3-rca-1-5m-chernyy-gold-rexant-17-0212" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-stereo-3-5mm-1-5m-gold-rexant-17-2502" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-din-5-pin-1-5m-gold-rexant-17-2522" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-din-5-pin-1-2m-rexant-17-2522-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-2-rca-1-2m-rexant-17-2512-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-stereo-3-5mm-1-2m-rexant-17-2502-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-din-5-pin-2-rca-1-5m-gold-rexant-17-2512" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-1-5m-chernyy-rexant-17-5002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-5m-belyy-rexant-18-0025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-3m-chernyy-rexant-18-0014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-1-5m-belyy-rexant-18-0022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-3m-belyy-rexant-18-0024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shnur-tv-gnezdo-tv-shteker-uglovoy-1-5m-chernyy-rexant-18-0012" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I692"/>
+  <dimension ref="A1:I294"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -4483,19585 +2167,7997 @@
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3">
-        <v>15379.61</v>
+        <v>2207.38</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="I5" s="3">
-        <v>305</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3">
-        <v>15379.61</v>
+        <v>4538</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I6" s="3">
-        <v>305</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="2"/>
-[...6 lines deleted...]
-      <c r="I7" s="2"/>
+      <c r="B7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="3">
+        <v>1075.5</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="3">
+        <v>2</v>
+      </c>
+      <c r="G7" s="3">
+        <v>1</v>
+      </c>
+      <c r="H7" s="3">
+        <v>20</v>
+      </c>
+      <c r="I7" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8" s="3">
-        <v>2048.73</v>
+        <v>3588</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="I8" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="3">
-        <v>3352.46</v>
+        <v>2484</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I9" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" s="3">
-        <v>15877.43</v>
+        <v>6394.77</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I10" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" s="3">
-        <v>3584.75</v>
+        <v>6782</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I11" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A12" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I12" s="2"/>
+      <c r="A12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="3">
+        <v>4703.92</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="3">
+        <v>11</v>
+      </c>
+      <c r="G12" s="3">
+        <v>1</v>
+      </c>
+      <c r="H12" s="3">
+        <v>10</v>
+      </c>
+      <c r="I12" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C13" s="3">
-        <v>4137.93</v>
+        <v>4587</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I13" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C14" s="3">
-        <v>4775.25</v>
+        <v>4702</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I14" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C15" s="3">
-        <v>14762</v>
+        <v>4201.46</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I15" s="3">
-        <v>305</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C16" s="3">
-        <v>14559</v>
+        <v>6413</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I16" s="3">
-        <v>305</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C17" s="3">
-        <v>12620.73</v>
+        <v>2439.73</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I17" s="3">
-        <v>305</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A18" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A18" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C19" s="3">
-        <v>18552.07</v>
+        <v>2847.82</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>149</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="I19" s="3">
-        <v>305</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="3" t="s">
+      <c r="A20" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="3">
-[...19 lines deleted...]
-      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="3">
-        <v>7372.32</v>
+        <v>1843.72</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="I21" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="3">
-        <v>7545.26</v>
+        <v>1471.82</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I22" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A23" s="2" t="s">
+      <c r="A23" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="2"/>
-[...6 lines deleted...]
-      <c r="I23" s="2"/>
+      <c r="B23" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="3">
+        <v>891.12</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="3">
+        <v>164</v>
+      </c>
+      <c r="G23" s="3">
+        <v>1</v>
+      </c>
+      <c r="H23" s="3">
+        <v>20</v>
+      </c>
+      <c r="I23" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C24" s="3">
-        <v>38739.56</v>
+        <v>1809.44</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>1</v>
       </c>
       <c r="H24" s="3">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="I24" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C25" s="3">
-        <v>4107.69</v>
+        <v>1305.98</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G25" s="3">
         <v>1</v>
       </c>
       <c r="H25" s="3">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I25" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C26" s="3">
-        <v>4107.69</v>
+        <v>1844.91</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="3">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="G26" s="3">
         <v>1</v>
       </c>
       <c r="H26" s="3">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I26" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C27" s="3">
-        <v>7747.91</v>
+        <v>2186.7</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>1</v>
       </c>
       <c r="H27" s="3">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="I27" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28" s="3">
-        <v>4107.69</v>
+        <v>2151</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>1</v>
       </c>
       <c r="H28" s="3">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I28" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A29" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I29" s="2"/>
+      <c r="A29" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="3">
+        <v>891.12</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="3">
+        <v>657</v>
+      </c>
+      <c r="G29" s="3">
+        <v>1</v>
+      </c>
+      <c r="H29" s="3">
+        <v>20</v>
+      </c>
+      <c r="I29" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C30" s="3">
-        <v>7089.65</v>
+        <v>875.76</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="3">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I30" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C31" s="3">
-        <v>7802.67</v>
+        <v>1183.62</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="3">
-        <v>0</v>
+        <v>188</v>
       </c>
       <c r="G31" s="3">
         <v>1</v>
       </c>
       <c r="H31" s="3">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="I31" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C33" s="3">
-        <v>17057.8</v>
+        <v>1622.53</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>1</v>
       </c>
       <c r="H33" s="3">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I33" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C34" s="3">
-        <v>7900.78</v>
+        <v>12169.93</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="3">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I34" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A35" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I35" s="2"/>
+      <c r="A35" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="3">
+        <v>498.1</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="3">
+        <v>27</v>
+      </c>
+      <c r="G35" s="3">
+        <v>1</v>
+      </c>
+      <c r="H35" s="3">
+        <v>50</v>
+      </c>
+      <c r="I35" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C36" s="3">
-        <v>3538.71</v>
+        <v>510.36</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="3">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="G36" s="3">
         <v>1</v>
       </c>
       <c r="H36" s="3">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I36" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C37" s="3">
-        <v>2328.1</v>
+        <v>1260.07</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="3">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="G37" s="3">
         <v>1</v>
       </c>
       <c r="H37" s="3">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="I37" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C38" s="3">
-        <v>5401.19</v>
+        <v>383.64</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G38" s="3">
         <v>1</v>
       </c>
       <c r="H38" s="3">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="I38" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C39" s="3">
-        <v>23612.45</v>
+        <v>719.33</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="3">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="G39" s="3">
         <v>1</v>
       </c>
       <c r="H39" s="3">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="I39" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C40" s="3">
-        <v>2963.58</v>
+        <v>10440.52</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G40" s="3">
         <v>1</v>
       </c>
       <c r="H40" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I40" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C41" s="3">
-        <v>19541.16</v>
+        <v>1144</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>1</v>
       </c>
       <c r="H41" s="3">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="I41" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C42" s="3">
-        <v>6258.64</v>
+        <v>5695.77</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="3">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G42" s="3">
         <v>1</v>
       </c>
       <c r="H42" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I42" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C43" s="3">
-        <v>19541.16</v>
+        <v>8155.76</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G43" s="3">
         <v>1</v>
       </c>
       <c r="H43" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I43" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A44" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I44" s="2"/>
+      <c r="A44" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="3">
+        <v>14122.88</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="3">
+        <v>13</v>
+      </c>
+      <c r="G44" s="3">
+        <v>1</v>
+      </c>
+      <c r="H44" s="3">
+        <v>1</v>
+      </c>
+      <c r="I44" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C45" s="3">
-        <v>484.85</v>
+        <v>677.45</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="3">
-        <v>0</v>
+        <v>510</v>
       </c>
       <c r="G45" s="3">
         <v>1</v>
       </c>
       <c r="H45" s="3">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="I45" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C46" s="3">
-        <v>3099.24</v>
+        <v>1894.22</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="3">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G46" s="3">
         <v>1</v>
       </c>
       <c r="H46" s="3">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I46" s="3">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C47" s="3">
-        <v>298.4</v>
+        <v>1012.05</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="3">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="G47" s="3">
         <v>1</v>
       </c>
       <c r="H47" s="3">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I47" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C48" s="3">
-        <v>594.84</v>
+        <v>3111.75</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="3">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G48" s="3">
         <v>1</v>
       </c>
       <c r="H48" s="3">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="I48" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C49" s="3">
-        <v>1368.04</v>
+        <v>1622.53</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="3">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="G49" s="3">
         <v>1</v>
       </c>
       <c r="H49" s="3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I49" s="3">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C50" s="3">
-        <v>826.78</v>
+        <v>2900.17</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F50" s="3">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="G50" s="3">
         <v>1</v>
       </c>
       <c r="H50" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="I50" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C51" s="3">
-        <v>2078.35</v>
+        <v>1445.69</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F51" s="3">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>1</v>
       </c>
       <c r="H51" s="3">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I51" s="3">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C52" s="3">
-        <v>1239.69</v>
+        <v>7120.03</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="3">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G52" s="3">
         <v>1</v>
       </c>
       <c r="H52" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="I52" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C53" s="3">
-        <v>631.52</v>
+        <v>6047.63</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F53" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G53" s="3">
         <v>1</v>
       </c>
       <c r="H53" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="I53" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C54" s="3">
-        <v>1691.37</v>
+        <v>571.71</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>1</v>
       </c>
       <c r="H54" s="3">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I54" s="3">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A55" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I55" s="2"/>
+      <c r="A55" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="3">
+        <v>510.79</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" s="3">
+        <v>362</v>
+      </c>
+      <c r="G55" s="3">
+        <v>1</v>
+      </c>
+      <c r="H55" s="3">
+        <v>25</v>
+      </c>
+      <c r="I55" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C56" s="3">
-        <v>2160.72</v>
+        <v>688.16</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="3">
         <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>1</v>
       </c>
       <c r="H56" s="3">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="I56" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C57" s="3">
-        <v>7640.45</v>
+        <v>4714.17</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="3">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="G57" s="3">
         <v>1</v>
       </c>
       <c r="H57" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I57" s="3">
-        <v>305</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C58" s="3">
-        <v>1924.84</v>
+        <v>996.95</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="3">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="G58" s="3">
         <v>1</v>
       </c>
       <c r="H58" s="3">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="I58" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C59" s="3">
-        <v>2562.69</v>
+        <v>479.55</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>1</v>
       </c>
       <c r="H59" s="3">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="I59" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C60" s="3">
-        <v>1582.63</v>
+        <v>1968.08</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G60" s="3">
         <v>1</v>
       </c>
       <c r="H60" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I60" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C61" s="3">
-        <v>1987.26</v>
+        <v>1654.45</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="3">
         <v>0</v>
       </c>
       <c r="G61" s="3">
         <v>1</v>
       </c>
       <c r="H61" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I61" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C62" s="3">
-        <v>7373.92</v>
+        <v>1390.7</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>1</v>
       </c>
       <c r="H62" s="3">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="I62" s="3">
-        <v>305</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C63" s="3">
-        <v>2248.52</v>
+        <v>1942.18</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>1</v>
       </c>
       <c r="H63" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I63" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C64" s="3">
-        <v>2341.14</v>
+        <v>2637.53</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="3">
         <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>1</v>
       </c>
       <c r="H64" s="3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I64" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A65" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I65" s="2"/>
+      <c r="A65" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="3">
+        <v>4076.17</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" s="3">
+        <v>0</v>
+      </c>
+      <c r="G65" s="3">
+        <v>1</v>
+      </c>
+      <c r="H65" s="3">
+        <v>1</v>
+      </c>
+      <c r="I65" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C66" s="3">
-        <v>31.48</v>
+        <v>6234.15</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="F66" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G66" s="3">
-        <v>400</v>
+        <v>1</v>
       </c>
       <c r="H66" s="3">
-        <v>400</v>
+        <v>1</v>
       </c>
       <c r="I66" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C67" s="3">
-        <v>44.36</v>
+        <v>5275.05</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="F67" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G67" s="3">
-        <v>400</v>
+        <v>1</v>
       </c>
       <c r="H67" s="3">
-        <v>400</v>
+        <v>1</v>
       </c>
       <c r="I67" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C68" s="3">
-        <v>58.47</v>
+        <v>647.39</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="F68" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G68" s="3">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="H68" s="3">
-        <v>200</v>
+        <v>25</v>
       </c>
       <c r="I68" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A69" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A69" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2"/>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C70" s="3">
-        <v>118.41</v>
+        <v>12783.92</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="H70" s="3">
-        <v>200</v>
+        <v>5</v>
       </c>
       <c r="I70" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C71" s="3">
-        <v>106.59</v>
+        <v>11686.28</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="F71" s="3">
         <v>0</v>
       </c>
       <c r="G71" s="3">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="H71" s="3">
-        <v>200</v>
+        <v>5</v>
       </c>
       <c r="I71" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A72" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I72" s="2"/>
+      <c r="A72" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C72" s="3">
+        <v>7250</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" s="3">
+        <v>12</v>
+      </c>
+      <c r="G72" s="3">
+        <v>1</v>
+      </c>
+      <c r="H72" s="3">
+        <v>5</v>
+      </c>
+      <c r="I72" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C73" s="3">
-        <v>7357.92</v>
+        <v>4182.41</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="3">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="G73" s="3">
         <v>1</v>
       </c>
       <c r="H73" s="3">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I73" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A74" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I74" s="2"/>
+      <c r="A74" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C74" s="3">
+        <v>3582</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F74" s="3">
+        <v>5</v>
+      </c>
+      <c r="G74" s="3">
+        <v>1</v>
+      </c>
+      <c r="H74" s="3">
+        <v>10</v>
+      </c>
+      <c r="I74" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B75" s="2"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="G75" s="2"/>
       <c r="H75" s="2"/>
       <c r="I75" s="2"/>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A76" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A76" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B76" s="2"/>
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+      <c r="E76" s="2"/>
+      <c r="F76" s="2"/>
+      <c r="G76" s="2"/>
+      <c r="H76" s="2"/>
+      <c r="I76" s="2"/>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C77" s="3">
-        <v>11296.72</v>
+        <v>1226.44</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="3">
-        <v>0</v>
+        <v>4751</v>
       </c>
       <c r="G77" s="3">
         <v>1</v>
       </c>
       <c r="H77" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I77" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A78" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I78" s="2"/>
+      <c r="A78" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C78" s="3">
+        <v>2045.15</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="3">
+        <v>0</v>
+      </c>
+      <c r="G78" s="3">
+        <v>1</v>
+      </c>
+      <c r="H78" s="3">
+        <v>5</v>
+      </c>
+      <c r="I78" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C79" s="3">
-        <v>957.35</v>
+        <v>1627.2</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="3">
-        <v>0</v>
+        <v>210</v>
       </c>
       <c r="G79" s="3">
         <v>1</v>
       </c>
       <c r="H79" s="3">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="I79" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C80" s="3">
-        <v>1148.82</v>
+        <v>1372.95</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="3">
         <v>0</v>
       </c>
       <c r="G80" s="3">
         <v>1</v>
       </c>
       <c r="H80" s="3">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="I80" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C81" s="3">
-        <v>1531.76</v>
+        <v>3559.5</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="3">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G81" s="3">
         <v>1</v>
       </c>
       <c r="H81" s="3">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I81" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C82" s="3">
-        <v>1914.7</v>
+        <v>3560.17</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="3">
         <v>0</v>
       </c>
       <c r="G82" s="3">
         <v>1</v>
       </c>
       <c r="H82" s="3">
         <v>6</v>
       </c>
       <c r="I82" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C83" s="3">
-        <v>2489.11</v>
+        <v>1082.29</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="3">
-        <v>0</v>
+        <v>731</v>
       </c>
       <c r="G83" s="3">
         <v>1</v>
       </c>
       <c r="H83" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I83" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C84" s="3">
-        <v>4099.28</v>
+        <v>1459.4</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G84" s="3">
         <v>1</v>
       </c>
       <c r="H84" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I84" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C85" s="3">
-        <v>6392.78</v>
+        <v>2178</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="3">
-        <v>0</v>
+        <v>388</v>
       </c>
       <c r="G85" s="3">
         <v>1</v>
       </c>
       <c r="H85" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I85" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C86" s="3">
-        <v>2471.15</v>
+        <v>1250.91</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="3">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="G86" s="3">
         <v>1</v>
       </c>
       <c r="H86" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I86" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C87" s="3">
-        <v>3254.99</v>
+        <v>3769</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="3">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="G87" s="3">
         <v>1</v>
       </c>
       <c r="H87" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I87" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C88" s="3">
-        <v>4786.74</v>
+        <v>4739</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="3">
         <v>0</v>
       </c>
       <c r="G88" s="3">
         <v>1</v>
       </c>
       <c r="H88" s="3">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I88" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="C89" s="3">
-        <v>2034.18</v>
+        <v>2210.04</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="3">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="G89" s="3">
         <v>1</v>
       </c>
       <c r="H89" s="3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I89" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C90" s="3">
-        <v>1497.26</v>
+        <v>5209</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="3">
-        <v>0</v>
+        <v>187</v>
       </c>
       <c r="G90" s="3">
         <v>1</v>
       </c>
       <c r="H90" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I90" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C91" s="3">
-        <v>1455.56</v>
+        <v>6921.81</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="3">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="G91" s="3">
         <v>1</v>
       </c>
       <c r="H91" s="3">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="I91" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C92" s="3">
-        <v>3353.83</v>
+        <v>3708.45</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="3">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G92" s="3">
         <v>1</v>
       </c>
       <c r="H92" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I92" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A93" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I93" s="2"/>
+      <c r="A93" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C93" s="3">
+        <v>7729.2</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" s="3">
+        <v>92</v>
+      </c>
+      <c r="G93" s="3">
+        <v>1</v>
+      </c>
+      <c r="H93" s="3">
+        <v>2</v>
+      </c>
+      <c r="I93" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="C94" s="3">
-        <v>12254.06</v>
+        <v>4373.1</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="3">
         <v>0</v>
       </c>
       <c r="G94" s="3">
         <v>1</v>
       </c>
       <c r="H94" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I94" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C95" s="3">
-        <v>2106.17</v>
+        <v>4393.44</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="3">
         <v>0</v>
       </c>
       <c r="G95" s="3">
         <v>1</v>
       </c>
       <c r="H95" s="3">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I95" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C96" s="3">
-        <v>2680.58</v>
+        <v>7200.36</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G96" s="3">
         <v>1</v>
       </c>
       <c r="H96" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I96" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="C97" s="3">
-        <v>4691.01</v>
+        <v>8919.09</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G97" s="3">
         <v>1</v>
       </c>
       <c r="H97" s="3">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I97" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98" s="3" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C98" s="3">
-        <v>5552.62</v>
+        <v>1779.75</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="3">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="G98" s="3">
         <v>1</v>
       </c>
       <c r="H98" s="3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I98" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99" s="3" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C99" s="3">
-        <v>11150.04</v>
+        <v>9661.5</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="3">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="G99" s="3">
         <v>1</v>
       </c>
       <c r="H99" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I99" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C100" s="3">
-        <v>1148.82</v>
+        <v>3600.18</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="3">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="G100" s="3">
         <v>1</v>
       </c>
       <c r="H100" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I100" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101" s="3" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C101" s="3">
-        <v>1340.29</v>
+        <v>15326.19</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="3">
         <v>0</v>
       </c>
       <c r="G101" s="3">
         <v>1</v>
       </c>
       <c r="H101" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I101" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102" s="3" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C102" s="3">
-        <v>1818.96</v>
+        <v>14492.25</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G102" s="3">
         <v>1</v>
       </c>
       <c r="H102" s="3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I102" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103" s="3" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C103" s="3">
-        <v>3637.93</v>
+        <v>18306</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E103" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="3">
-        <v>0</v>
+        <v>247</v>
       </c>
       <c r="G103" s="3">
         <v>1</v>
       </c>
       <c r="H103" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I103" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" s="3" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C104" s="3">
-        <v>12230.2</v>
+        <v>5959.62</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="3">
-        <v>0</v>
+        <v>429</v>
       </c>
       <c r="G104" s="3">
         <v>1</v>
       </c>
       <c r="H104" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I104" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A105" s="3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C105" s="3">
-        <v>6663.15</v>
+        <v>4088.34</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="3">
-        <v>0</v>
+        <v>313</v>
       </c>
       <c r="G105" s="3">
         <v>1</v>
       </c>
       <c r="H105" s="3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I105" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A106" s="3" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C106" s="3">
-        <v>6268.72</v>
+        <v>1316</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="3">
-        <v>0</v>
+        <v>342</v>
       </c>
       <c r="G106" s="3">
         <v>1</v>
       </c>
       <c r="H106" s="3">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="I106" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A107" s="3" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C107" s="3">
-        <v>4397.16</v>
+        <v>1810.26</v>
       </c>
       <c r="D107" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="3">
-        <v>0</v>
+        <v>408</v>
       </c>
       <c r="G107" s="3">
         <v>1</v>
       </c>
       <c r="H107" s="3">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I107" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A108" s="3" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C108" s="3">
-        <v>1378.58</v>
+        <v>29950.65</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G108" s="3">
         <v>1</v>
       </c>
       <c r="H108" s="3">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I108" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A109" s="3" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C109" s="3">
-        <v>1608.35</v>
+        <v>2306.02</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="3">
-        <v>0</v>
+        <v>911</v>
       </c>
       <c r="G109" s="3">
         <v>1</v>
       </c>
       <c r="H109" s="3">
         <v>10</v>
       </c>
       <c r="I109" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A110" s="3" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C110" s="3">
-        <v>2182.76</v>
+        <v>2831.78</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="3">
-        <v>0</v>
+        <v>962</v>
       </c>
       <c r="G110" s="3">
         <v>1</v>
       </c>
       <c r="H110" s="3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I110" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A111" s="3" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C111" s="3">
-        <v>3353.83</v>
+        <v>1524</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="3">
-        <v>0</v>
+        <v>899</v>
       </c>
       <c r="G111" s="3">
         <v>1</v>
       </c>
       <c r="H111" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I111" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A112" s="3" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C112" s="3">
-        <v>2609.61</v>
+        <v>1743.76</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="3">
-        <v>0</v>
+        <v>911</v>
       </c>
       <c r="G112" s="3">
         <v>1</v>
       </c>
       <c r="H112" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I112" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A113" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I113" s="2"/>
+      <c r="A113" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C113" s="3">
+        <v>1412</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113" s="3">
+        <v>1354</v>
+      </c>
+      <c r="G113" s="3">
+        <v>1</v>
+      </c>
+      <c r="H113" s="3">
+        <v>10</v>
+      </c>
+      <c r="I113" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A114" s="3" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C114" s="3">
-        <v>28375.83</v>
+        <v>1403</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E114" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="3">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="G114" s="3">
         <v>1</v>
       </c>
       <c r="H114" s="3">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I114" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A115" s="3" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C115" s="3">
-        <v>16079.64</v>
+        <v>2402</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="3">
         <v>0</v>
       </c>
       <c r="G115" s="3">
         <v>1</v>
       </c>
       <c r="H115" s="3">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I115" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A116" s="3" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C116" s="3">
-        <v>12296.2</v>
+        <v>3765</v>
       </c>
       <c r="D116" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="3">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="G116" s="3">
         <v>1</v>
       </c>
       <c r="H116" s="3">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I116" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A117" s="3" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C117" s="3">
-        <v>41617.88</v>
+        <v>2833</v>
       </c>
       <c r="D117" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E117" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="3">
-        <v>0</v>
+        <v>313</v>
       </c>
       <c r="G117" s="3">
         <v>1</v>
       </c>
       <c r="H117" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I117" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A118" s="3" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C118" s="3">
-        <v>6621.03</v>
+        <v>1877</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="3">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="G118" s="3">
         <v>1</v>
       </c>
       <c r="H118" s="3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I118" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A119" s="3" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C119" s="3">
-        <v>9269.44</v>
+        <v>1195.99</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="3">
         <v>0</v>
       </c>
       <c r="G119" s="3">
         <v>1</v>
       </c>
       <c r="H119" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I119" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A120" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I120" s="2"/>
+      <c r="A120" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C120" s="3">
+        <v>1618.46</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" s="3">
+        <v>0</v>
+      </c>
+      <c r="G120" s="3">
+        <v>1</v>
+      </c>
+      <c r="H120" s="3">
+        <v>10</v>
+      </c>
+      <c r="I120" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A121" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A121" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="B121" s="2"/>
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="F121" s="2"/>
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2"/>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A122" s="3" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C122" s="3">
-        <v>919.37</v>
+        <v>3427.29</v>
       </c>
       <c r="D122" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F122" s="3">
-        <v>0</v>
+        <v>383</v>
       </c>
       <c r="G122" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H122" s="3">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="I122" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A123" s="3" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C123" s="3">
-        <v>991.1</v>
+        <v>8783.36</v>
       </c>
       <c r="D123" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F123" s="3">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="G123" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H123" s="3">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="I123" s="3">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A124" s="3" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C124" s="3">
-        <v>1632.2</v>
+        <v>4271.4</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F124" s="3">
-        <v>0</v>
+        <v>285</v>
       </c>
       <c r="G124" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H124" s="3">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="I124" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A125" s="3" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C125" s="3">
-        <v>511.26</v>
+        <v>3712.05</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F125" s="3">
-        <v>0</v>
+        <v>143</v>
       </c>
       <c r="G125" s="3">
+        <v>1</v>
+      </c>
+      <c r="H125" s="3">
         <v>5</v>
       </c>
-      <c r="H125" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="I125" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A126" s="3" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C126" s="3">
-        <v>377.8</v>
+        <v>6742.71</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F126" s="3">
-        <v>0</v>
+        <v>297</v>
       </c>
       <c r="G126" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H126" s="3">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="I126" s="3">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A127" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A127" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="B127" s="2"/>
+      <c r="C127" s="2"/>
+      <c r="D127" s="2"/>
+      <c r="E127" s="2"/>
+      <c r="F127" s="2"/>
+      <c r="G127" s="2"/>
+      <c r="H127" s="2"/>
+      <c r="I127" s="2"/>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A128" s="3" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C128" s="3">
-        <v>117.48</v>
+        <v>1327.65</v>
       </c>
       <c r="D128" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F128" s="3">
         <v>0</v>
       </c>
       <c r="G128" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H128" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="I128" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A129" s="3" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C129" s="3">
-        <v>163.1</v>
+        <v>2459.11</v>
       </c>
       <c r="D129" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F129" s="3">
-        <v>0</v>
+        <v>285</v>
       </c>
       <c r="G129" s="3">
         <v>1</v>
       </c>
       <c r="H129" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I129" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A130" s="3" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C130" s="3">
-        <v>168.18</v>
+        <v>2440.8</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F130" s="3">
         <v>0</v>
       </c>
       <c r="G130" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H130" s="3">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="I130" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A131" s="3" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C131" s="3">
-        <v>215.23</v>
+        <v>2490.51</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F131" s="3">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="G131" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H131" s="3">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="I131" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A132" s="3" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C132" s="3">
-        <v>297.46</v>
+        <v>1880.43</v>
       </c>
       <c r="D132" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F132" s="3">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="G132" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H132" s="3">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="I132" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A133" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A133" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B133" s="2"/>
+      <c r="C133" s="2"/>
+      <c r="D133" s="2"/>
+      <c r="E133" s="2"/>
+      <c r="F133" s="2"/>
+      <c r="G133" s="2"/>
+      <c r="H133" s="2"/>
+      <c r="I133" s="2"/>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A134" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A134" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="B134" s="2"/>
+      <c r="C134" s="2"/>
+      <c r="D134" s="2"/>
+      <c r="E134" s="2"/>
+      <c r="F134" s="2"/>
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+      <c r="I134" s="2"/>
     </row>
     <row r="135" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A135" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C135" s="3">
-        <v>266.65</v>
+        <v>452.09</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F135" s="3">
         <v>0</v>
       </c>
       <c r="G135" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H135" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I135" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A136" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C136" s="3">
-        <v>303.22</v>
+        <v>417.99</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F136" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G136" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H136" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I136" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A137" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C137" s="3">
-        <v>381.96</v>
+        <v>541.27</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F137" s="3">
-        <v>0</v>
+        <v>1349</v>
       </c>
       <c r="G137" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H137" s="3">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="I137" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A138" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C138" s="3">
-        <v>315.9</v>
+        <v>391.55</v>
       </c>
       <c r="D138" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F138" s="3">
         <v>0</v>
       </c>
       <c r="G138" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H138" s="3">
-        <v>70</v>
+        <v>200</v>
       </c>
       <c r="I138" s="3">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A139" s="3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C139" s="3">
-        <v>438.62</v>
+        <v>426.26</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F139" s="3">
         <v>0</v>
       </c>
       <c r="G139" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H139" s="3">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="I139" s="3">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A140" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C140" s="3">
-        <v>505.96</v>
+        <v>360.02</v>
       </c>
       <c r="D140" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F140" s="3">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G140" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H140" s="3">
-        <v>50</v>
+        <v>250</v>
       </c>
       <c r="I140" s="3">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C141" s="3">
-        <v>658.2</v>
+        <v>994.59</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F141" s="3">
         <v>0</v>
       </c>
       <c r="G141" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H141" s="3">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="I141" s="3">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A142" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I142" s="2"/>
+      <c r="A142" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C142" s="3">
+        <v>347</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" s="3">
+        <v>0</v>
+      </c>
+      <c r="G142" s="3">
+        <v>1</v>
+      </c>
+      <c r="H142" s="3">
+        <v>250</v>
+      </c>
+      <c r="I142" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="143" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A143" s="3" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C143" s="3">
-        <v>223.97</v>
+        <v>430.56</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F143" s="3">
-        <v>0</v>
+        <v>427</v>
       </c>
       <c r="G143" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H143" s="3">
-        <v>70</v>
+        <v>200</v>
       </c>
       <c r="I143" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A144" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A144" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="B144" s="2"/>
+      <c r="C144" s="2"/>
+      <c r="D144" s="2"/>
+      <c r="E144" s="2"/>
+      <c r="F144" s="2"/>
+      <c r="G144" s="2"/>
+      <c r="H144" s="2"/>
+      <c r="I144" s="2"/>
     </row>
     <row r="145" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A145" s="3" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C145" s="3">
-        <v>688.67</v>
+        <v>645.84</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F145" s="3">
         <v>0</v>
       </c>
       <c r="G145" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H145" s="3">
-        <v>70</v>
+        <v>300</v>
       </c>
       <c r="I145" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A146" s="3" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C146" s="3">
-        <v>1925.09</v>
+        <v>732.24</v>
       </c>
       <c r="D146" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F146" s="3">
         <v>0</v>
       </c>
       <c r="G146" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H146" s="3">
-        <v>30</v>
+        <v>250</v>
       </c>
       <c r="I146" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A147" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B147" s="3" t="s">
+      <c r="A147" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="C147" s="3">
-[...19 lines deleted...]
-      </c>
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2"/>
+      <c r="E147" s="2"/>
+      <c r="F147" s="2"/>
+      <c r="G147" s="2"/>
+      <c r="H147" s="2"/>
+      <c r="I147" s="2"/>
     </row>
     <row r="148" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A148" s="3" t="s">
+      <c r="A148" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="B148" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B148" s="2"/>
+      <c r="C148" s="2"/>
+      <c r="D148" s="2"/>
+      <c r="E148" s="2"/>
+      <c r="F148" s="2"/>
+      <c r="G148" s="2"/>
+      <c r="H148" s="2"/>
+      <c r="I148" s="2"/>
     </row>
     <row r="149" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A149" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B149" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="B149" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" s="3">
-        <v>553.56</v>
+        <v>78.47</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F149" s="3">
-        <v>0</v>
+        <v>10025</v>
       </c>
       <c r="G149" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H149" s="3">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="I149" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A150" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="B150" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="B150" s="3" t="s">
+      <c r="C150" s="3">
+        <v>66.93</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150" s="3">
+        <v>606</v>
+      </c>
+      <c r="G150" s="3">
+        <v>1</v>
+      </c>
+      <c r="H150" s="3">
+        <v>100</v>
+      </c>
+      <c r="I150" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="C150" s="3">
-[...22 lines deleted...]
-      <c r="A151" s="3" t="s">
+      <c r="B151" s="2"/>
+      <c r="C151" s="2"/>
+      <c r="D151" s="2"/>
+      <c r="E151" s="2"/>
+      <c r="F151" s="2"/>
+      <c r="G151" s="2"/>
+      <c r="H151" s="2"/>
+      <c r="I151" s="2"/>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="B151" s="3" t="s">
-[...51 lines deleted...]
-      </c>
+      <c r="B152" s="2"/>
+      <c r="C152" s="2"/>
+      <c r="D152" s="2"/>
+      <c r="E152" s="2"/>
+      <c r="F152" s="2"/>
+      <c r="G152" s="2"/>
+      <c r="H152" s="2"/>
+      <c r="I152" s="2"/>
     </row>
     <row r="153" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A153" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C153" s="3">
+        <v>8877.28</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="F153" s="3">
+        <v>3</v>
+      </c>
+      <c r="G153" s="3">
+        <v>1</v>
+      </c>
+      <c r="H153" s="3">
+        <v>6</v>
+      </c>
+      <c r="I153" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="B153" s="3" t="s">
-[...51 lines deleted...]
-      </c>
+      <c r="B154" s="2"/>
+      <c r="C154" s="2"/>
+      <c r="D154" s="2"/>
+      <c r="E154" s="2"/>
+      <c r="F154" s="2"/>
+      <c r="G154" s="2"/>
+      <c r="H154" s="2"/>
+      <c r="I154" s="2"/>
     </row>
     <row r="155" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A155" s="3" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C155" s="3">
-        <v>948.03</v>
+        <v>5365.45</v>
       </c>
       <c r="D155" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F155" s="3">
-        <v>0</v>
+        <v>402</v>
       </c>
       <c r="G155" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H155" s="3">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="I155" s="3">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A156" s="3" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C156" s="3">
-        <v>1048.76</v>
+        <v>16358.43</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F156" s="3">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="G156" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H156" s="3">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="I156" s="3">
-        <v>20</v>
+        <v>305</v>
       </c>
     </row>
     <row r="157" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A157" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A157" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="2"/>
+      <c r="G157" s="2"/>
+      <c r="H157" s="2"/>
+      <c r="I157" s="2"/>
     </row>
     <row r="158" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A158" s="3" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C158" s="3">
-        <v>546.57</v>
+        <v>43527.6</v>
       </c>
       <c r="D158" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F158" s="3">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="G158" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H158" s="3">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="I158" s="3">
-        <v>5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A159" s="3" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C159" s="3">
-        <v>241.94</v>
+        <v>8705.52</v>
       </c>
       <c r="D159" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F159" s="3">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="G159" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H159" s="3">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I159" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A160" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A160" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B160" s="2"/>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2"/>
+      <c r="E160" s="2"/>
+      <c r="F160" s="2"/>
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="2"/>
     </row>
     <row r="161" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A161" s="3" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C161" s="3">
-        <v>832.13</v>
+        <v>17280.46</v>
       </c>
       <c r="D161" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F161" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G161" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H161" s="3">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="I161" s="3">
-        <v>10</v>
+        <v>305</v>
       </c>
     </row>
     <row r="162" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A162" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A162" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="B162" s="2"/>
+      <c r="C162" s="2"/>
+      <c r="D162" s="2"/>
+      <c r="E162" s="2"/>
+      <c r="F162" s="2"/>
+      <c r="G162" s="2"/>
+      <c r="H162" s="2"/>
+      <c r="I162" s="2"/>
     </row>
     <row r="163" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A163" s="3" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C163" s="3">
-        <v>170.35</v>
+        <v>1392.91</v>
       </c>
       <c r="D163" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F163" s="3">
-        <v>0</v>
+        <v>320</v>
       </c>
       <c r="G163" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H163" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="I163" s="3">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A164" s="3" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C164" s="3">
-        <v>180.11</v>
+        <v>3482.29</v>
       </c>
       <c r="D164" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F164" s="3">
-        <v>0</v>
+        <v>261</v>
       </c>
       <c r="G164" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H164" s="3">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="I164" s="3">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A165" s="3" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="C165" s="3">
-        <v>241.48</v>
+        <v>544.77</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F165" s="3">
-        <v>0</v>
+        <v>1020</v>
       </c>
       <c r="G165" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H165" s="3">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="I165" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A166" s="3" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C166" s="3">
-        <v>313.72</v>
+        <v>335.28</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F166" s="3">
-        <v>0</v>
+        <v>509</v>
       </c>
       <c r="G166" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H166" s="3">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="I166" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A167" s="3" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C167" s="3">
-        <v>309</v>
+        <v>668.36</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F167" s="3">
-        <v>0</v>
+        <v>320</v>
       </c>
       <c r="G167" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H167" s="3">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="I167" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A168" s="3" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="C168" s="3">
-        <v>589.05</v>
+        <v>1537.12</v>
       </c>
       <c r="D168" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F168" s="3">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="G168" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H168" s="3">
+        <v>12</v>
+      </c>
+      <c r="I168" s="3">
         <v>50</v>
       </c>
-      <c r="I168" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="169" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A169" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A169" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B169" s="2"/>
+      <c r="C169" s="2"/>
+      <c r="D169" s="2"/>
+      <c r="E169" s="2"/>
+      <c r="F169" s="2"/>
+      <c r="G169" s="2"/>
+      <c r="H169" s="2"/>
+      <c r="I169" s="2"/>
     </row>
     <row r="170" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A170" s="3" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="C170" s="3">
-        <v>1157.66</v>
+        <v>8285.3</v>
       </c>
       <c r="D170" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F170" s="3">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="G170" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H170" s="3">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="I170" s="3">
-        <v>5</v>
+        <v>305</v>
       </c>
     </row>
     <row r="171" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A171" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I171" s="2"/>
+      <c r="A171" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C171" s="3">
+        <v>2232.88</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="F171" s="3">
+        <v>65</v>
+      </c>
+      <c r="G171" s="3">
+        <v>1</v>
+      </c>
+      <c r="H171" s="3">
+        <v>6</v>
+      </c>
+      <c r="I171" s="3">
+        <v>100</v>
+      </c>
     </row>
     <row r="172" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A172" s="3" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C172" s="3">
-        <v>3492.36</v>
+        <v>2162.74</v>
       </c>
       <c r="D172" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F172" s="3">
-        <v>0</v>
+        <v>3357</v>
       </c>
       <c r="G172" s="3">
         <v>1</v>
       </c>
       <c r="H172" s="3">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I172" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B173" s="2"/>
       <c r="C173" s="2"/>
       <c r="D173" s="2"/>
       <c r="E173" s="2"/>
       <c r="F173" s="2"/>
       <c r="G173" s="2"/>
       <c r="H173" s="2"/>
       <c r="I173" s="2"/>
     </row>
     <row r="174" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A174" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I174" s="2"/>
+      <c r="A174" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C174" s="3">
+        <v>65.7</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="F174" s="3">
+        <v>19000</v>
+      </c>
+      <c r="G174" s="3">
+        <v>200</v>
+      </c>
+      <c r="H174" s="3">
+        <v>200</v>
+      </c>
+      <c r="I174" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="175" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A175" s="3" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C175" s="3">
-        <v>1050.1</v>
+        <v>119.76</v>
       </c>
       <c r="D175" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>99</v>
+        <v>331</v>
       </c>
       <c r="F175" s="3">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="G175" s="3">
-        <v>1</v>
+        <v>200</v>
       </c>
       <c r="H175" s="3">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I175" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A176" s="3" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C176" s="3">
-        <v>107.23</v>
+        <v>35.37</v>
       </c>
       <c r="D176" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>99</v>
+        <v>331</v>
       </c>
       <c r="F176" s="3">
-        <v>0</v>
+        <v>12400</v>
       </c>
       <c r="G176" s="3">
-        <v>1</v>
+        <v>400</v>
       </c>
       <c r="H176" s="3">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="I176" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A177" s="3" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C177" s="3">
-        <v>140.77</v>
+        <v>49.84</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>99</v>
+        <v>331</v>
       </c>
       <c r="F177" s="3">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="G177" s="3">
-        <v>1</v>
+        <v>400</v>
       </c>
       <c r="H177" s="3">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="I177" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A178" s="3" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C178" s="3">
-        <v>287.92</v>
+        <v>133.05</v>
       </c>
       <c r="D178" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>99</v>
+        <v>331</v>
       </c>
       <c r="F178" s="3">
-        <v>0</v>
+        <v>2600</v>
       </c>
       <c r="G178" s="3">
-        <v>1</v>
+        <v>200</v>
       </c>
       <c r="H178" s="3">
         <v>200</v>
       </c>
       <c r="I178" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A179" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A179" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="B179" s="2"/>
+      <c r="C179" s="2"/>
+      <c r="D179" s="2"/>
+      <c r="E179" s="2"/>
+      <c r="F179" s="2"/>
+      <c r="G179" s="2"/>
+      <c r="H179" s="2"/>
+      <c r="I179" s="2"/>
     </row>
     <row r="180" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A180" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A180" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="B180" s="2"/>
+      <c r="C180" s="2"/>
+      <c r="D180" s="2"/>
+      <c r="E180" s="2"/>
+      <c r="F180" s="2"/>
+      <c r="G180" s="2"/>
+      <c r="H180" s="2"/>
+      <c r="I180" s="2"/>
     </row>
     <row r="181" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A181" s="3" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C181" s="3">
-        <v>269.35</v>
+        <v>1635.46</v>
       </c>
       <c r="D181" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F181" s="3">
-        <v>0</v>
+        <v>560</v>
       </c>
       <c r="G181" s="3">
         <v>1</v>
       </c>
       <c r="H181" s="3">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="I181" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A182" s="3" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="C182" s="3">
-        <v>587.58</v>
+        <v>4605.93</v>
       </c>
       <c r="D182" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F182" s="3">
-        <v>0</v>
+        <v>1040</v>
       </c>
       <c r="G182" s="3">
         <v>1</v>
       </c>
       <c r="H182" s="3">
+        <v>4</v>
+      </c>
+      <c r="I182" s="3">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A183" s="3" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C183" s="3">
-        <v>172.02</v>
+        <v>1682.31</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F183" s="3">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="G183" s="3">
         <v>1</v>
       </c>
       <c r="H183" s="3">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="I183" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A184" s="3" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="C184" s="3">
-        <v>408.13</v>
+        <v>2285.6</v>
       </c>
       <c r="D184" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F184" s="3">
-        <v>0</v>
+        <v>877</v>
       </c>
       <c r="G184" s="3">
         <v>1</v>
       </c>
       <c r="H184" s="3">
+        <v>8</v>
+      </c>
+      <c r="I184" s="3">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A185" s="3" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C185" s="3">
-        <v>65.16</v>
+        <v>7182.9</v>
       </c>
       <c r="D185" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F185" s="3">
-        <v>0</v>
+        <v>209</v>
       </c>
       <c r="G185" s="3">
         <v>1</v>
       </c>
       <c r="H185" s="3">
-        <v>500</v>
+        <v>2</v>
       </c>
       <c r="I185" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="186" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A186" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A186" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="B186" s="2"/>
+      <c r="C186" s="2"/>
+      <c r="D186" s="2"/>
+      <c r="E186" s="2"/>
+      <c r="F186" s="2"/>
+      <c r="G186" s="2"/>
+      <c r="H186" s="2"/>
+      <c r="I186" s="2"/>
     </row>
     <row r="187" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A187" s="3" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="C187" s="3">
+        <v>1807.13</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="F187" s="3">
         <v>52</v>
       </c>
-      <c r="D187" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G187" s="3">
         <v>1</v>
       </c>
       <c r="H187" s="3">
-        <v>500</v>
+        <v>10</v>
       </c>
       <c r="I187" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A188" s="3" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="C188" s="3">
-        <v>287.4</v>
+        <v>1548.97</v>
       </c>
       <c r="D188" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F188" s="3">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="G188" s="3">
         <v>1</v>
       </c>
       <c r="H188" s="3">
+        <v>10</v>
+      </c>
+      <c r="I188" s="3">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A189" s="3" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="C189" s="3">
-        <v>163.12</v>
+        <v>2452.54</v>
       </c>
       <c r="D189" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F189" s="3">
-        <v>0</v>
+        <v>411</v>
       </c>
       <c r="G189" s="3">
         <v>1</v>
       </c>
       <c r="H189" s="3">
-        <v>200</v>
+        <v>8</v>
       </c>
       <c r="I189" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A190" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A190" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B190" s="2"/>
+      <c r="C190" s="2"/>
+      <c r="D190" s="2"/>
+      <c r="E190" s="2"/>
+      <c r="F190" s="2"/>
+      <c r="G190" s="2"/>
+      <c r="H190" s="2"/>
+      <c r="I190" s="2"/>
     </row>
     <row r="191" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A191" s="3" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="C191" s="3">
-        <v>423.95</v>
+        <v>7439.36</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F191" s="3">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="G191" s="3">
         <v>1</v>
       </c>
       <c r="H191" s="3">
+        <v>8</v>
+      </c>
+      <c r="I191" s="3">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A192" s="3" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="C192" s="3">
-        <v>272.08</v>
+        <v>18067.01</v>
       </c>
       <c r="D192" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="F192" s="3">
-        <v>0</v>
+        <v>105</v>
       </c>
       <c r="G192" s="3">
         <v>1</v>
       </c>
       <c r="H192" s="3">
-        <v>120</v>
+        <v>4</v>
       </c>
       <c r="I192" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A193" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A193" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B193" s="2"/>
+      <c r="C193" s="2"/>
+      <c r="D193" s="2"/>
+      <c r="E193" s="2"/>
+      <c r="F193" s="2"/>
+      <c r="G193" s="2"/>
+      <c r="H193" s="2"/>
+      <c r="I193" s="2"/>
     </row>
     <row r="194" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A194" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A194" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B194" s="2"/>
+      <c r="C194" s="2"/>
+      <c r="D194" s="2"/>
+      <c r="E194" s="2"/>
+      <c r="F194" s="2"/>
+      <c r="G194" s="2"/>
+      <c r="H194" s="2"/>
+      <c r="I194" s="2"/>
     </row>
     <row r="195" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A195" s="3" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="C195" s="3">
-        <v>304.57</v>
+        <v>76.66</v>
       </c>
       <c r="D195" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F195" s="3">
-        <v>0</v>
+        <v>1410</v>
       </c>
       <c r="G195" s="3">
         <v>1</v>
       </c>
       <c r="H195" s="3">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="I195" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A196" s="3" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="C196" s="3">
-        <v>364.41</v>
+        <v>426.79</v>
       </c>
       <c r="D196" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F196" s="3">
-        <v>0</v>
+        <v>1371</v>
       </c>
       <c r="G196" s="3">
         <v>1</v>
       </c>
       <c r="H196" s="3">
         <v>120</v>
       </c>
       <c r="I196" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A197" s="3" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="C197" s="3">
-        <v>958.85</v>
+        <v>384.79</v>
       </c>
       <c r="D197" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F197" s="3">
         <v>0</v>
       </c>
       <c r="G197" s="3">
         <v>1</v>
       </c>
       <c r="H197" s="3">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="I197" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A198" s="3" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="C198" s="3">
-        <v>861.1</v>
+        <v>245.74</v>
       </c>
       <c r="D198" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F198" s="3">
         <v>0</v>
       </c>
       <c r="G198" s="3">
         <v>1</v>
       </c>
       <c r="H198" s="3">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="I198" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A199" s="3" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="C199" s="3">
-        <v>588.03</v>
+        <v>276.13</v>
       </c>
       <c r="D199" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F199" s="3">
-        <v>0</v>
+        <v>5298</v>
       </c>
       <c r="G199" s="3">
         <v>1</v>
       </c>
       <c r="H199" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I199" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A200" s="3" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="C200" s="3">
-        <v>487.06</v>
+        <v>165.61</v>
       </c>
       <c r="D200" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F200" s="3">
-        <v>0</v>
+        <v>8748</v>
       </c>
       <c r="G200" s="3">
         <v>1</v>
       </c>
       <c r="H200" s="3">
-        <v>120</v>
+        <v>250</v>
       </c>
       <c r="I200" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A201" s="3" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
       <c r="C201" s="3">
-        <v>967.43</v>
+        <v>1329.24</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F201" s="3">
-        <v>0</v>
+        <v>238</v>
       </c>
       <c r="G201" s="3">
         <v>1</v>
       </c>
       <c r="H201" s="3">
         <v>40</v>
       </c>
       <c r="I201" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A202" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I202" s="2"/>
+      <c r="A202" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C202" s="3">
+        <v>183.45</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F202" s="3">
+        <v>10946</v>
+      </c>
+      <c r="G202" s="3">
+        <v>1</v>
+      </c>
+      <c r="H202" s="3">
+        <v>200</v>
+      </c>
+      <c r="I202" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="203" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A203" s="3" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C203" s="3">
-        <v>12.14</v>
+        <v>1224.59</v>
       </c>
       <c r="D203" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F203" s="3">
-        <v>0</v>
+        <v>145</v>
       </c>
       <c r="G203" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="H203" s="3">
-        <v>5000</v>
+        <v>40</v>
       </c>
       <c r="I203" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A204" s="3" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="C204" s="3">
-        <v>101.97</v>
+        <v>734.47</v>
       </c>
       <c r="D204" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F204" s="3">
         <v>0</v>
       </c>
       <c r="G204" s="3">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="H204" s="3">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="I204" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A205" s="3" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="C205" s="3">
-        <v>12.98</v>
+        <v>735.04</v>
       </c>
       <c r="D205" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F205" s="3">
         <v>0</v>
       </c>
       <c r="G205" s="3">
+        <v>1</v>
+      </c>
+      <c r="H205" s="3">
         <v>100</v>
       </c>
-      <c r="H205" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="I205" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A206" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A206" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="B206" s="2"/>
+      <c r="C206" s="2"/>
+      <c r="D206" s="2"/>
+      <c r="E206" s="2"/>
+      <c r="F206" s="2"/>
+      <c r="G206" s="2"/>
+      <c r="H206" s="2"/>
+      <c r="I206" s="2"/>
     </row>
     <row r="207" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A207" s="3" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="C207" s="3">
-        <v>18.17</v>
+        <v>14.28</v>
       </c>
       <c r="D207" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F207" s="3">
         <v>0</v>
       </c>
       <c r="G207" s="3">
         <v>100</v>
       </c>
       <c r="H207" s="3">
         <v>5000</v>
       </c>
       <c r="I207" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A208" s="3" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="C208" s="3">
-        <v>64.12</v>
+        <v>15.27</v>
       </c>
       <c r="D208" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F208" s="3">
         <v>0</v>
       </c>
       <c r="G208" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="H208" s="3">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="I208" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A209" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A209" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="B209" s="2"/>
+      <c r="C209" s="2"/>
+      <c r="D209" s="2"/>
+      <c r="E209" s="2"/>
+      <c r="F209" s="2"/>
+      <c r="G209" s="2"/>
+      <c r="H209" s="2"/>
+      <c r="I209" s="2"/>
     </row>
     <row r="210" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A210" s="3" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="C210" s="3">
-        <v>25.87</v>
+        <v>22.99</v>
       </c>
       <c r="D210" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F210" s="3">
-        <v>0</v>
+        <v>10180</v>
       </c>
       <c r="G210" s="3">
         <v>100</v>
       </c>
       <c r="H210" s="3">
-        <v>4000</v>
+        <v>2500</v>
       </c>
       <c r="I210" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A211" s="3" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="C211" s="3">
-        <v>13.32</v>
+        <v>6</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F211" s="3">
-        <v>0</v>
+        <v>11900</v>
       </c>
       <c r="G211" s="3">
         <v>100</v>
       </c>
       <c r="H211" s="3">
         <v>5000</v>
       </c>
       <c r="I211" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A212" s="3" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="C212" s="3">
-        <v>7.01</v>
+        <v>6.43</v>
       </c>
       <c r="D212" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F212" s="3">
-        <v>0</v>
+        <v>8800</v>
       </c>
       <c r="G212" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="H212" s="3">
-        <v>5000</v>
+        <v>2500</v>
       </c>
       <c r="I212" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A213" s="3" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="C213" s="3">
-        <v>14.54</v>
+        <v>11.3</v>
       </c>
       <c r="D213" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F213" s="3">
-        <v>0</v>
+        <v>13100</v>
       </c>
       <c r="G213" s="3">
         <v>100</v>
       </c>
       <c r="H213" s="3">
-        <v>5000</v>
+        <v>2500</v>
       </c>
       <c r="I213" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A214" s="3" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="C214" s="3">
-        <v>17.66</v>
+        <v>3.65</v>
       </c>
       <c r="D214" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F214" s="3">
-        <v>0</v>
+        <v>9400</v>
       </c>
       <c r="G214" s="3">
         <v>100</v>
       </c>
       <c r="H214" s="3">
-        <v>5000</v>
+        <v>2500</v>
       </c>
       <c r="I214" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A215" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A215" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B215" s="2"/>
+      <c r="C215" s="2"/>
+      <c r="D215" s="2"/>
+      <c r="E215" s="2"/>
+      <c r="F215" s="2"/>
+      <c r="G215" s="2"/>
+      <c r="H215" s="2"/>
+      <c r="I215" s="2"/>
     </row>
     <row r="216" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A216" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I216" s="2"/>
+      <c r="A216" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C216" s="3">
+        <v>32.29</v>
+      </c>
+      <c r="D216" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F216" s="3">
+        <v>17100</v>
+      </c>
+      <c r="G216" s="3">
+        <v>50</v>
+      </c>
+      <c r="H216" s="3">
+        <v>2000</v>
+      </c>
+      <c r="I216" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="217" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="C217" s="3">
-        <v>22.86</v>
+        <v>32.42</v>
       </c>
       <c r="D217" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F217" s="3">
-        <v>0</v>
+        <v>3920</v>
       </c>
       <c r="G217" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="H217" s="3">
-        <v>2000</v>
+        <v>2500</v>
       </c>
       <c r="I217" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A218" s="3" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="C218" s="3">
-        <v>9.61</v>
+        <v>38.22</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F218" s="3">
         <v>0</v>
       </c>
       <c r="G218" s="3">
         <v>100</v>
       </c>
       <c r="H218" s="3">
         <v>2500</v>
       </c>
       <c r="I218" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A219" s="3" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="C219" s="3">
-        <v>14.55</v>
+        <v>15.14</v>
       </c>
       <c r="D219" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F219" s="3">
         <v>0</v>
       </c>
       <c r="G219" s="3">
         <v>100</v>
       </c>
       <c r="H219" s="3">
-        <v>2500</v>
+        <v>2000</v>
       </c>
       <c r="I219" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="C220" s="3">
-        <v>4.67</v>
+        <v>30.29</v>
       </c>
       <c r="D220" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F220" s="3">
-        <v>0</v>
+        <v>32170</v>
       </c>
       <c r="G220" s="3">
         <v>100</v>
       </c>
       <c r="H220" s="3">
-        <v>5000</v>
+        <v>2500</v>
       </c>
       <c r="I220" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="C221" s="3">
-        <v>2.69</v>
+        <v>17.01</v>
       </c>
       <c r="D221" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F221" s="3">
         <v>0</v>
       </c>
       <c r="G221" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="H221" s="3">
-        <v>2500</v>
+        <v>2000</v>
       </c>
       <c r="I221" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="C222" s="3">
-        <v>4.5</v>
+        <v>12.9</v>
       </c>
       <c r="D222" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F222" s="3">
-        <v>0</v>
+        <v>25070</v>
       </c>
       <c r="G222" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="H222" s="3">
-        <v>2500</v>
+        <v>5000</v>
       </c>
       <c r="I222" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A223" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A223" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B223" s="2"/>
+      <c r="C223" s="2"/>
+      <c r="D223" s="2"/>
+      <c r="E223" s="2"/>
+      <c r="F223" s="2"/>
+      <c r="G223" s="2"/>
+      <c r="H223" s="2"/>
+      <c r="I223" s="2"/>
     </row>
     <row r="224" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A224" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A224" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="B224" s="2"/>
+      <c r="C224" s="2"/>
+      <c r="D224" s="2"/>
+      <c r="E224" s="2"/>
+      <c r="F224" s="2"/>
+      <c r="G224" s="2"/>
+      <c r="H224" s="2"/>
+      <c r="I224" s="2"/>
     </row>
     <row r="225" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="C225" s="3">
-        <v>3.4</v>
+        <v>51.8</v>
       </c>
       <c r="D225" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F225" s="3">
-        <v>0</v>
+        <v>5550</v>
       </c>
       <c r="G225" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="H225" s="3">
         <v>1000</v>
       </c>
       <c r="I225" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="C226" s="3">
-        <v>2.72</v>
+        <v>42.71</v>
       </c>
       <c r="D226" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F226" s="3">
-        <v>0</v>
+        <v>2900</v>
       </c>
       <c r="G226" s="3">
         <v>100</v>
       </c>
       <c r="H226" s="3">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="I226" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A227" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A227" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="B227" s="2"/>
+      <c r="C227" s="2"/>
+      <c r="D227" s="2"/>
+      <c r="E227" s="2"/>
+      <c r="F227" s="2"/>
+      <c r="G227" s="2"/>
+      <c r="H227" s="2"/>
+      <c r="I227" s="2"/>
     </row>
     <row r="228" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A228" s="3" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="C228" s="3">
-        <v>19.54</v>
+        <v>164.78</v>
       </c>
       <c r="D228" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F228" s="3">
-        <v>0</v>
+        <v>1511</v>
       </c>
       <c r="G228" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="H228" s="3">
+        <v>500</v>
+      </c>
+      <c r="I228" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="B229" s="2"/>
+      <c r="C229" s="2"/>
+      <c r="D229" s="2"/>
+      <c r="E229" s="2"/>
+      <c r="F229" s="2"/>
+      <c r="G229" s="2"/>
+      <c r="H229" s="2"/>
+      <c r="I229" s="2"/>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C230" s="3">
+        <v>48.95</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F230" s="3">
+        <v>2900</v>
+      </c>
+      <c r="G230" s="3">
+        <v>50</v>
+      </c>
+      <c r="H230" s="3">
         <v>2500</v>
       </c>
-      <c r="I228" s="3">
-[...43 lines deleted...]
-      <c r="I230" s="2"/>
+      <c r="I230" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="231" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A231" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A231" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="B231" s="2"/>
+      <c r="C231" s="2"/>
+      <c r="D231" s="2"/>
+      <c r="E231" s="2"/>
+      <c r="F231" s="2"/>
+      <c r="G231" s="2"/>
+      <c r="H231" s="2"/>
+      <c r="I231" s="2"/>
     </row>
     <row r="232" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A232" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A232" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="B232" s="2"/>
+      <c r="C232" s="2"/>
+      <c r="D232" s="2"/>
+      <c r="E232" s="2"/>
+      <c r="F232" s="2"/>
+      <c r="G232" s="2"/>
+      <c r="H232" s="2"/>
+      <c r="I232" s="2"/>
     </row>
     <row r="233" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>450</v>
+        <v>434</v>
       </c>
       <c r="C233" s="3">
-        <v>38.4</v>
+        <v>333.17</v>
       </c>
       <c r="D233" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F233" s="3">
-        <v>0</v>
+        <v>1099</v>
       </c>
       <c r="G233" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="H233" s="3">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="I233" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>451</v>
+        <v>435</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="C234" s="3">
-        <v>27.56</v>
+        <v>267.22</v>
       </c>
       <c r="D234" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F234" s="3">
-        <v>0</v>
+        <v>765</v>
       </c>
       <c r="G234" s="3">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="H234" s="3">
-        <v>2500</v>
+        <v>200</v>
       </c>
       <c r="I234" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A235" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A235" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="B235" s="2"/>
+      <c r="C235" s="2"/>
+      <c r="D235" s="2"/>
+      <c r="E235" s="2"/>
+      <c r="F235" s="2"/>
+      <c r="G235" s="2"/>
+      <c r="H235" s="2"/>
+      <c r="I235" s="2"/>
     </row>
     <row r="236" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="C236" s="3">
-        <v>10.6</v>
+        <v>420.02</v>
       </c>
       <c r="D236" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F236" s="3">
-        <v>0</v>
+        <v>2532</v>
       </c>
       <c r="G236" s="3">
+        <v>10</v>
+      </c>
+      <c r="H236" s="3">
         <v>100</v>
       </c>
-      <c r="H236" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="I236" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A237" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A237" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="B237" s="2"/>
+      <c r="C237" s="2"/>
+      <c r="D237" s="2"/>
+      <c r="E237" s="2"/>
+      <c r="F237" s="2"/>
+      <c r="G237" s="2"/>
+      <c r="H237" s="2"/>
+      <c r="I237" s="2"/>
     </row>
     <row r="238" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A238" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A238" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B238" s="2"/>
+      <c r="C238" s="2"/>
+      <c r="D238" s="2"/>
+      <c r="E238" s="2"/>
+      <c r="F238" s="2"/>
+      <c r="G238" s="2"/>
+      <c r="H238" s="2"/>
+      <c r="I238" s="2"/>
     </row>
     <row r="239" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A239" s="3" t="s">
-        <v>461</v>
+        <v>442</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>462</v>
+        <v>443</v>
       </c>
       <c r="C239" s="3">
-        <v>8.47</v>
+        <v>425.08</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E239" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F239" s="3">
-        <v>0</v>
+        <v>1659</v>
       </c>
       <c r="G239" s="3">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="H239" s="3">
-        <v>2500</v>
+        <v>100</v>
       </c>
       <c r="I239" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A240" s="3" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="C240" s="3">
-        <v>27.76</v>
+        <v>566.82</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F240" s="3">
-        <v>0</v>
+        <v>794</v>
       </c>
       <c r="G240" s="3">
         <v>10</v>
       </c>
       <c r="H240" s="3">
-        <v>2000</v>
+        <v>50</v>
       </c>
       <c r="I240" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
-        <v>465</v>
+        <v>446</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="C241" s="3">
-        <v>8.96</v>
+        <v>2260.42</v>
       </c>
       <c r="D241" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F241" s="3">
         <v>0</v>
       </c>
       <c r="G241" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="H241" s="3">
-        <v>5000</v>
+        <v>10</v>
       </c>
       <c r="I241" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
-        <v>467</v>
+        <v>448</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="C242" s="3">
-        <v>31.71</v>
+        <v>510.21</v>
       </c>
       <c r="D242" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F242" s="3">
-        <v>0</v>
+        <v>2341</v>
       </c>
       <c r="G242" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="H242" s="3">
-        <v>2500</v>
+        <v>90</v>
       </c>
       <c r="I242" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A243" s="3" t="s">
-        <v>469</v>
+        <v>450</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
       <c r="C243" s="3">
-        <v>17.51</v>
+        <v>4375.9</v>
       </c>
       <c r="D243" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F243" s="3">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="G243" s="3">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H243" s="3">
-        <v>2500</v>
+        <v>10</v>
       </c>
       <c r="I243" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A244" s="3" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="C244" s="3">
-        <v>8.6</v>
+        <v>1088.19</v>
       </c>
       <c r="D244" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F244" s="3">
-        <v>0</v>
+        <v>788</v>
       </c>
       <c r="G244" s="3">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="H244" s="3">
-        <v>5000</v>
+        <v>25</v>
       </c>
       <c r="I244" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A245" s="3" t="s">
-        <v>473</v>
+        <v>454</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>474</v>
+        <v>455</v>
       </c>
       <c r="C245" s="3">
-        <v>11.19</v>
+        <v>2026.24</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E245" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F245" s="3">
-        <v>0</v>
+        <v>555</v>
       </c>
       <c r="G245" s="3">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="H245" s="3">
-        <v>2500</v>
+        <v>10</v>
       </c>
       <c r="I245" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A246" s="3" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="C246" s="3">
-        <v>16.05</v>
+        <v>3487.52</v>
       </c>
       <c r="D246" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F246" s="3">
-        <v>0</v>
+        <v>182</v>
       </c>
       <c r="G246" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="H246" s="3">
-        <v>2500</v>
+        <v>10</v>
       </c>
       <c r="I246" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A247" s="3" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
       <c r="C247" s="3">
-        <v>26.75</v>
+        <v>248.68</v>
       </c>
       <c r="D247" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E247" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F247" s="3">
-        <v>0</v>
+        <v>3415</v>
       </c>
       <c r="G247" s="3">
+        <v>10</v>
+      </c>
+      <c r="H247" s="3">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500</v>
       </c>
       <c r="I247" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A248" s="3" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="C248" s="3">
-        <v>25.75</v>
+        <v>285</v>
       </c>
       <c r="D248" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F248" s="3">
-        <v>0</v>
+        <v>898</v>
       </c>
       <c r="G248" s="3">
+        <v>10</v>
+      </c>
+      <c r="H248" s="3">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000</v>
       </c>
       <c r="I248" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A249" s="3" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>482</v>
+        <v>463</v>
       </c>
       <c r="C249" s="3">
-        <v>69.36</v>
+        <v>323.87</v>
       </c>
       <c r="D249" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F249" s="3">
-        <v>0</v>
+        <v>1660</v>
       </c>
       <c r="G249" s="3">
         <v>10</v>
       </c>
       <c r="H249" s="3">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="I249" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A250" s="3" t="s">
-        <v>483</v>
+        <v>464</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>484</v>
+        <v>465</v>
       </c>
       <c r="C250" s="3">
-        <v>18.58</v>
+        <v>603.08</v>
       </c>
       <c r="D250" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F250" s="3">
-        <v>0</v>
+        <v>2009</v>
       </c>
       <c r="G250" s="3">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="H250" s="3">
-        <v>2500</v>
+        <v>80</v>
       </c>
       <c r="I250" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A251" s="3" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
       <c r="C251" s="3">
-        <v>69.36</v>
+        <v>330.53</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F251" s="3">
-        <v>0</v>
+        <v>2802</v>
       </c>
       <c r="G251" s="3">
         <v>10</v>
       </c>
       <c r="H251" s="3">
-        <v>1000</v>
+        <v>150</v>
       </c>
       <c r="I251" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A252" s="3" t="s">
-        <v>487</v>
+        <v>468</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="C252" s="3">
-        <v>26.43</v>
+        <v>710.77</v>
       </c>
       <c r="D252" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F252" s="3">
-        <v>0</v>
+        <v>1702</v>
       </c>
       <c r="G252" s="3">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="H252" s="3">
-        <v>2500</v>
+        <v>60</v>
       </c>
       <c r="I252" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A253" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I253" s="2"/>
+      <c r="A253" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C253" s="3">
+        <v>252.43</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F253" s="3">
+        <v>983</v>
+      </c>
+      <c r="G253" s="3">
+        <v>10</v>
+      </c>
+      <c r="H253" s="3">
+        <v>200</v>
+      </c>
+      <c r="I253" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="254" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A254" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I254" s="2"/>
+      <c r="A254" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C254" s="3">
+        <v>237.62</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F254" s="3">
+        <v>3710</v>
+      </c>
+      <c r="G254" s="3">
+        <v>10</v>
+      </c>
+      <c r="H254" s="3">
+        <v>150</v>
+      </c>
+      <c r="I254" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="255" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A255" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A255" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B255" s="2"/>
+      <c r="C255" s="2"/>
+      <c r="D255" s="2"/>
+      <c r="E255" s="2"/>
+      <c r="F255" s="2"/>
+      <c r="G255" s="2"/>
+      <c r="H255" s="2"/>
+      <c r="I255" s="2"/>
     </row>
     <row r="256" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A256" s="3" t="s">
-        <v>493</v>
+        <v>475</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>494</v>
+        <v>476</v>
       </c>
       <c r="C256" s="3">
-        <v>44.03</v>
+        <v>661.05</v>
       </c>
       <c r="D256" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F256" s="3">
-        <v>0</v>
+        <v>972</v>
       </c>
       <c r="G256" s="3">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="H256" s="3">
-        <v>1000</v>
+        <v>60</v>
       </c>
       <c r="I256" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A257" s="3" t="s">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>496</v>
+        <v>478</v>
       </c>
       <c r="C257" s="3">
-        <v>46.54</v>
+        <v>489</v>
       </c>
       <c r="D257" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F257" s="3">
-        <v>0</v>
+        <v>2990</v>
       </c>
       <c r="G257" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="H257" s="3">
-        <v>1000</v>
+        <v>60</v>
       </c>
       <c r="I257" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A258" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I258" s="2"/>
+      <c r="A258" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C258" s="3">
+        <v>658.75</v>
+      </c>
+      <c r="D258" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F258" s="3">
+        <v>1163</v>
+      </c>
+      <c r="G258" s="3">
+        <v>10</v>
+      </c>
+      <c r="H258" s="3">
+        <v>40</v>
+      </c>
+      <c r="I258" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="259" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A259" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A259" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="B259" s="2"/>
+      <c r="C259" s="2"/>
+      <c r="D259" s="2"/>
+      <c r="E259" s="2"/>
+      <c r="F259" s="2"/>
+      <c r="G259" s="2"/>
+      <c r="H259" s="2"/>
+      <c r="I259" s="2"/>
     </row>
     <row r="260" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A260" s="3" t="s">
-        <v>501</v>
+        <v>482</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>502</v>
+        <v>483</v>
       </c>
       <c r="C260" s="3">
-        <v>666.02</v>
+        <v>143.04</v>
       </c>
       <c r="D260" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F260" s="3">
-        <v>0</v>
+        <v>3228</v>
       </c>
       <c r="G260" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H260" s="3">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="I260" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A261" s="3" t="s">
-        <v>503</v>
+        <v>484</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>504</v>
+        <v>485</v>
       </c>
       <c r="C261" s="3">
-        <v>3164.86</v>
+        <v>194</v>
       </c>
       <c r="D261" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F261" s="3">
-        <v>0</v>
+        <v>679</v>
       </c>
       <c r="G261" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H261" s="3">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="I261" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A262" s="3" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="C262" s="3">
-        <v>246.83</v>
+        <v>72.94</v>
       </c>
       <c r="D262" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F262" s="3">
-        <v>0</v>
+        <v>4492</v>
       </c>
       <c r="G262" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H262" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I262" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A263" s="3" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="C263" s="3">
-        <v>180.84</v>
+        <v>145.04</v>
       </c>
       <c r="D263" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F263" s="3">
-        <v>0</v>
+        <v>1070</v>
       </c>
       <c r="G263" s="3">
         <v>10</v>
       </c>
       <c r="H263" s="3">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="I263" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A264" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A264" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="B264" s="2"/>
+      <c r="C264" s="2"/>
+      <c r="D264" s="2"/>
+      <c r="E264" s="2"/>
+      <c r="F264" s="2"/>
+      <c r="G264" s="2"/>
+      <c r="H264" s="2"/>
+      <c r="I264" s="2"/>
     </row>
     <row r="265" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A265" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A265" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="B265" s="2"/>
+      <c r="C265" s="2"/>
+      <c r="D265" s="2"/>
+      <c r="E265" s="2"/>
+      <c r="F265" s="2"/>
+      <c r="G265" s="2"/>
+      <c r="H265" s="2"/>
+      <c r="I265" s="2"/>
     </row>
     <row r="266" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A266" s="3" t="s">
-        <v>513</v>
+        <v>492</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
       <c r="C266" s="3">
-        <v>183.78</v>
+        <v>131.52</v>
       </c>
       <c r="D266" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F266" s="3">
-        <v>0</v>
+        <v>954</v>
       </c>
       <c r="G266" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H266" s="3">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="I266" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A267" s="3" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>516</v>
+        <v>495</v>
       </c>
       <c r="C267" s="3">
-        <v>274.03</v>
+        <v>90.68</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F267" s="3">
-        <v>0</v>
+        <v>7131</v>
       </c>
       <c r="G267" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H267" s="3">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="I267" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A268" s="3" t="s">
-        <v>517</v>
+        <v>496</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>518</v>
+        <v>497</v>
       </c>
       <c r="C268" s="3">
-        <v>155.63</v>
+        <v>83.36</v>
       </c>
       <c r="D268" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F268" s="3">
-        <v>0</v>
+        <v>9926</v>
       </c>
       <c r="G268" s="3">
         <v>10</v>
       </c>
       <c r="H268" s="3">
         <v>500</v>
       </c>
       <c r="I268" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A269" s="3" t="s">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="C269" s="3">
-        <v>186.9</v>
+        <v>206.83</v>
       </c>
       <c r="D269" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F269" s="3">
-        <v>0</v>
+        <v>5059</v>
       </c>
       <c r="G269" s="3">
         <v>10</v>
       </c>
       <c r="H269" s="3">
-        <v>250</v>
+        <v>200</v>
       </c>
       <c r="I269" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A270" s="3" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="C270" s="3">
-        <v>428.77</v>
+        <v>362.15</v>
       </c>
       <c r="D270" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F270" s="3">
-        <v>0</v>
+        <v>1189</v>
       </c>
       <c r="G270" s="3">
         <v>10</v>
       </c>
       <c r="H270" s="3">
         <v>100</v>
       </c>
       <c r="I270" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A271" s="3" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="C271" s="3">
-        <v>369.73</v>
+        <v>198.02</v>
       </c>
       <c r="D271" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E271" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F271" s="3">
         <v>0</v>
       </c>
       <c r="G271" s="3">
         <v>10</v>
       </c>
       <c r="H271" s="3">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="I271" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A272" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A272" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="B272" s="2"/>
+      <c r="C272" s="2"/>
+      <c r="D272" s="2"/>
+      <c r="E272" s="2"/>
+      <c r="F272" s="2"/>
+      <c r="G272" s="2"/>
+      <c r="H272" s="2"/>
+      <c r="I272" s="2"/>
     </row>
     <row r="273" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A273" s="3" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>528</v>
+        <v>506</v>
       </c>
       <c r="C273" s="3">
-        <v>356.64</v>
+        <v>299.5</v>
       </c>
       <c r="D273" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F273" s="3">
-        <v>0</v>
+        <v>961</v>
       </c>
       <c r="G273" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H273" s="3">
         <v>100</v>
       </c>
       <c r="I273" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A274" s="3" t="s">
-        <v>529</v>
+        <v>507</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="C274" s="3">
-        <v>8960</v>
+        <v>474.03</v>
       </c>
       <c r="D274" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F274" s="3">
-        <v>0</v>
+        <v>154</v>
       </c>
       <c r="G274" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H274" s="3">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="I274" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A275" s="3" t="s">
-        <v>531</v>
+        <v>509</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>532</v>
+        <v>510</v>
       </c>
       <c r="C275" s="3">
-        <v>515.63</v>
+        <v>759.52</v>
       </c>
       <c r="D275" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F275" s="3">
-        <v>0</v>
+        <v>336</v>
       </c>
       <c r="G275" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H275" s="3">
-        <v>250</v>
+        <v>50</v>
       </c>
       <c r="I275" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A276" s="3" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="C276" s="3">
-        <v>581.39</v>
+        <v>1165.61</v>
       </c>
       <c r="D276" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F276" s="3">
-        <v>0</v>
+        <v>110</v>
       </c>
       <c r="G276" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H276" s="3">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="I276" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A277" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I277" s="2"/>
+      <c r="A277" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C277" s="3">
+        <v>103.72</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F277" s="3">
+        <v>2022</v>
+      </c>
+      <c r="G277" s="3">
+        <v>1</v>
+      </c>
+      <c r="H277" s="3">
+        <v>200</v>
+      </c>
+      <c r="I277" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="278" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A278" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A278" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="B278" s="2"/>
+      <c r="C278" s="2"/>
+      <c r="D278" s="2"/>
+      <c r="E278" s="2"/>
+      <c r="F278" s="2"/>
+      <c r="G278" s="2"/>
+      <c r="H278" s="2"/>
+      <c r="I278" s="2"/>
     </row>
     <row r="279" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A279" s="3" t="s">
-        <v>538</v>
+        <v>515</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>539</v>
+        <v>516</v>
       </c>
       <c r="C279" s="3">
-        <v>915.47</v>
+        <v>119</v>
       </c>
       <c r="D279" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E279" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F279" s="3">
-        <v>0</v>
+        <v>5020</v>
       </c>
       <c r="G279" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H279" s="3">
-        <v>20</v>
+        <v>250</v>
       </c>
       <c r="I279" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A280" s="3" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
       <c r="C280" s="3">
-        <v>1465.07</v>
+        <v>452.74</v>
       </c>
       <c r="D280" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F280" s="3">
-        <v>0</v>
+        <v>593</v>
       </c>
       <c r="G280" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H280" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I280" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A281" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A281" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="B281" s="2"/>
+      <c r="C281" s="2"/>
+      <c r="D281" s="2"/>
+      <c r="E281" s="2"/>
+      <c r="F281" s="2"/>
+      <c r="G281" s="2"/>
+      <c r="H281" s="2"/>
+      <c r="I281" s="2"/>
     </row>
     <row r="282" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A282" s="3" t="s">
-        <v>544</v>
+        <v>520</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>545</v>
+        <v>521</v>
       </c>
       <c r="C282" s="3">
-        <v>1286.4</v>
+        <v>222</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F282" s="3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G282" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H282" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I282" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A283" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I283" s="2"/>
+      <c r="A283" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="C283" s="3">
+        <v>320.61</v>
+      </c>
+      <c r="D283" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F283" s="3">
+        <v>0</v>
+      </c>
+      <c r="G283" s="3">
+        <v>10</v>
+      </c>
+      <c r="H283" s="3">
+        <v>200</v>
+      </c>
+      <c r="I283" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="284" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A284" s="3" t="s">
-        <v>547</v>
+        <v>524</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>548</v>
+        <v>525</v>
       </c>
       <c r="C284" s="3">
-        <v>34.27</v>
+        <v>185</v>
       </c>
       <c r="D284" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F284" s="3">
-        <v>0</v>
+        <v>1218</v>
       </c>
       <c r="G284" s="3">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="H284" s="3">
-        <v>2500</v>
+        <v>200</v>
       </c>
       <c r="I284" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A285" s="3" t="s">
-        <v>549</v>
+        <v>526</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>550</v>
+        <v>527</v>
       </c>
       <c r="C285" s="3">
-        <v>138.35</v>
+        <v>301.1</v>
       </c>
       <c r="D285" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F285" s="3">
-        <v>0</v>
+        <v>2359</v>
       </c>
       <c r="G285" s="3">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="H285" s="3">
-        <v>800</v>
+        <v>250</v>
       </c>
       <c r="I285" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A286" s="3" t="s">
-        <v>551</v>
+        <v>528</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>552</v>
+        <v>529</v>
       </c>
       <c r="C286" s="3">
-        <v>41.59</v>
+        <v>163</v>
       </c>
       <c r="D286" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F286" s="3">
-        <v>0</v>
+        <v>384</v>
       </c>
       <c r="G286" s="3">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="H286" s="3">
-        <v>2000</v>
+        <v>250</v>
       </c>
       <c r="I286" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A287" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I287" s="2"/>
+      <c r="A287" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="C287" s="3">
+        <v>272</v>
+      </c>
+      <c r="D287" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F287" s="3">
+        <v>0</v>
+      </c>
+      <c r="G287" s="3">
+        <v>10</v>
+      </c>
+      <c r="H287" s="3">
+        <v>200</v>
+      </c>
+      <c r="I287" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="288" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A288" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A288" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B288" s="2"/>
+      <c r="C288" s="2"/>
+      <c r="D288" s="2"/>
+      <c r="E288" s="2"/>
+      <c r="F288" s="2"/>
+      <c r="G288" s="2"/>
+      <c r="H288" s="2"/>
+      <c r="I288" s="2"/>
     </row>
     <row r="289" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A289" s="3" t="s">
-        <v>556</v>
+        <v>533</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
       <c r="C289" s="3">
-        <v>878.14</v>
+        <v>91</v>
       </c>
       <c r="D289" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F289" s="3">
         <v>0</v>
       </c>
       <c r="G289" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H289" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I289" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A290" s="3" t="s">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>559</v>
+        <v>536</v>
       </c>
       <c r="C290" s="3">
-        <v>1255.81</v>
+        <v>327.02</v>
       </c>
       <c r="D290" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F290" s="3">
-        <v>0</v>
+        <v>968</v>
       </c>
       <c r="G290" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H290" s="3">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="I290" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A291" s="3" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>561</v>
+        <v>538</v>
       </c>
       <c r="C291" s="3">
-        <v>1220.63</v>
+        <v>214</v>
       </c>
       <c r="D291" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E291" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F291" s="3">
-        <v>0</v>
+        <v>1028</v>
       </c>
       <c r="G291" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H291" s="3">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="I291" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A292" s="3" t="s">
-        <v>562</v>
+        <v>539</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>563</v>
+        <v>540</v>
       </c>
       <c r="C292" s="3">
-        <v>1993.73</v>
+        <v>234.56</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F292" s="3">
-        <v>0</v>
+        <v>1558</v>
       </c>
       <c r="G292" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H292" s="3">
-        <v>40</v>
+        <v>250</v>
       </c>
       <c r="I292" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A293" s="3" t="s">
-        <v>564</v>
+        <v>541</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="C293" s="3">
-        <v>1645</v>
+        <v>268.89</v>
       </c>
       <c r="D293" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E293" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F293" s="3">
-        <v>0</v>
+        <v>1289</v>
       </c>
       <c r="G293" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H293" s="3">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="I293" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A294" s="3" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="C294" s="3">
-        <v>2569</v>
+        <v>160</v>
       </c>
       <c r="D294" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E294" s="3" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="F294" s="3">
-        <v>0</v>
+        <v>3049</v>
       </c>
       <c r="G294" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H294" s="3">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="I294" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="295" spans="1:9" x14ac:dyDescent="0.25">
-[...10900 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="72">
+  <mergeCells count="50">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
-    <mergeCell ref="A7:I7"/>
-[...2 lines deleted...]
-    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A20:I20"/>
     <mergeCell ref="A32:I32"/>
-    <mergeCell ref="A35:I35"/>
-[...4 lines deleted...]
-    <mergeCell ref="A74:I74"/>
+    <mergeCell ref="A69:I69"/>
     <mergeCell ref="A75:I75"/>
-    <mergeCell ref="A78:I78"/>
-[...4 lines deleted...]
-    <mergeCell ref="A171:I171"/>
+    <mergeCell ref="A76:I76"/>
+    <mergeCell ref="A121:I121"/>
+    <mergeCell ref="A127:I127"/>
+    <mergeCell ref="A133:I133"/>
+    <mergeCell ref="A134:I134"/>
+    <mergeCell ref="A144:I144"/>
+    <mergeCell ref="A147:I147"/>
+    <mergeCell ref="A148:I148"/>
+    <mergeCell ref="A151:I151"/>
+    <mergeCell ref="A152:I152"/>
+    <mergeCell ref="A154:I154"/>
+    <mergeCell ref="A157:I157"/>
+    <mergeCell ref="A160:I160"/>
+    <mergeCell ref="A162:I162"/>
+    <mergeCell ref="A169:I169"/>
     <mergeCell ref="A173:I173"/>
-    <mergeCell ref="A174:I174"/>
-[...48 lines deleted...]
-    <mergeCell ref="A691:I691"/>
+    <mergeCell ref="A179:I179"/>
+    <mergeCell ref="A180:I180"/>
+    <mergeCell ref="A186:I186"/>
+    <mergeCell ref="A190:I190"/>
+    <mergeCell ref="A193:I193"/>
+    <mergeCell ref="A194:I194"/>
+    <mergeCell ref="A206:I206"/>
+    <mergeCell ref="A209:I209"/>
+    <mergeCell ref="A215:I215"/>
+    <mergeCell ref="A223:I223"/>
+    <mergeCell ref="A224:I224"/>
+    <mergeCell ref="A227:I227"/>
+    <mergeCell ref="A229:I229"/>
+    <mergeCell ref="A231:I231"/>
+    <mergeCell ref="A232:I232"/>
+    <mergeCell ref="A235:I235"/>
+    <mergeCell ref="A237:I237"/>
+    <mergeCell ref="A238:I238"/>
+    <mergeCell ref="A255:I255"/>
+    <mergeCell ref="A259:I259"/>
+    <mergeCell ref="A264:I264"/>
+    <mergeCell ref="A265:I265"/>
+    <mergeCell ref="A272:I272"/>
+    <mergeCell ref="A278:I278"/>
+    <mergeCell ref="A281:I281"/>
+    <mergeCell ref="A288:I288"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId1"/>
     <hyperlink ref="D6" r:id="rId2"/>
-    <hyperlink ref="D8" r:id="rId3"/>
-[...10 lines deleted...]
-    <hyperlink ref="D20" r:id="rId14"/>
+    <hyperlink ref="D7" r:id="rId3"/>
+    <hyperlink ref="D8" r:id="rId4"/>
+    <hyperlink ref="D9" r:id="rId5"/>
+    <hyperlink ref="D10" r:id="rId6"/>
+    <hyperlink ref="D11" r:id="rId7"/>
+    <hyperlink ref="D12" r:id="rId8"/>
+    <hyperlink ref="D13" r:id="rId9"/>
+    <hyperlink ref="D14" r:id="rId10"/>
+    <hyperlink ref="D15" r:id="rId11"/>
+    <hyperlink ref="D16" r:id="rId12"/>
+    <hyperlink ref="D17" r:id="rId13"/>
+    <hyperlink ref="D19" r:id="rId14"/>
     <hyperlink ref="D21" r:id="rId15"/>
     <hyperlink ref="D22" r:id="rId16"/>
-    <hyperlink ref="D24" r:id="rId17"/>
-[...118 lines deleted...]
-    <hyperlink ref="D157" r:id="rId136"/>
+    <hyperlink ref="D23" r:id="rId17"/>
+    <hyperlink ref="D24" r:id="rId18"/>
+    <hyperlink ref="D25" r:id="rId19"/>
+    <hyperlink ref="D26" r:id="rId20"/>
+    <hyperlink ref="D27" r:id="rId21"/>
+    <hyperlink ref="D28" r:id="rId22"/>
+    <hyperlink ref="D29" r:id="rId23"/>
+    <hyperlink ref="D30" r:id="rId24"/>
+    <hyperlink ref="D31" r:id="rId25"/>
+    <hyperlink ref="D33" r:id="rId26"/>
+    <hyperlink ref="D34" r:id="rId27"/>
+    <hyperlink ref="D35" r:id="rId28"/>
+    <hyperlink ref="D36" r:id="rId29"/>
+    <hyperlink ref="D37" r:id="rId30"/>
+    <hyperlink ref="D38" r:id="rId31"/>
+    <hyperlink ref="D39" r:id="rId32"/>
+    <hyperlink ref="D40" r:id="rId33"/>
+    <hyperlink ref="D41" r:id="rId34"/>
+    <hyperlink ref="D42" r:id="rId35"/>
+    <hyperlink ref="D43" r:id="rId36"/>
+    <hyperlink ref="D44" r:id="rId37"/>
+    <hyperlink ref="D45" r:id="rId38"/>
+    <hyperlink ref="D46" r:id="rId39"/>
+    <hyperlink ref="D47" r:id="rId40"/>
+    <hyperlink ref="D48" r:id="rId41"/>
+    <hyperlink ref="D49" r:id="rId42"/>
+    <hyperlink ref="D50" r:id="rId43"/>
+    <hyperlink ref="D51" r:id="rId44"/>
+    <hyperlink ref="D52" r:id="rId45"/>
+    <hyperlink ref="D53" r:id="rId46"/>
+    <hyperlink ref="D54" r:id="rId47"/>
+    <hyperlink ref="D55" r:id="rId48"/>
+    <hyperlink ref="D56" r:id="rId49"/>
+    <hyperlink ref="D57" r:id="rId50"/>
+    <hyperlink ref="D58" r:id="rId51"/>
+    <hyperlink ref="D59" r:id="rId52"/>
+    <hyperlink ref="D60" r:id="rId53"/>
+    <hyperlink ref="D61" r:id="rId54"/>
+    <hyperlink ref="D62" r:id="rId55"/>
+    <hyperlink ref="D63" r:id="rId56"/>
+    <hyperlink ref="D64" r:id="rId57"/>
+    <hyperlink ref="D65" r:id="rId58"/>
+    <hyperlink ref="D66" r:id="rId59"/>
+    <hyperlink ref="D67" r:id="rId60"/>
+    <hyperlink ref="D68" r:id="rId61"/>
+    <hyperlink ref="D70" r:id="rId62"/>
+    <hyperlink ref="D71" r:id="rId63"/>
+    <hyperlink ref="D72" r:id="rId64"/>
+    <hyperlink ref="D73" r:id="rId65"/>
+    <hyperlink ref="D74" r:id="rId66"/>
+    <hyperlink ref="D77" r:id="rId67"/>
+    <hyperlink ref="D78" r:id="rId68"/>
+    <hyperlink ref="D79" r:id="rId69"/>
+    <hyperlink ref="D80" r:id="rId70"/>
+    <hyperlink ref="D81" r:id="rId71"/>
+    <hyperlink ref="D82" r:id="rId72"/>
+    <hyperlink ref="D83" r:id="rId73"/>
+    <hyperlink ref="D84" r:id="rId74"/>
+    <hyperlink ref="D85" r:id="rId75"/>
+    <hyperlink ref="D86" r:id="rId76"/>
+    <hyperlink ref="D87" r:id="rId77"/>
+    <hyperlink ref="D88" r:id="rId78"/>
+    <hyperlink ref="D89" r:id="rId79"/>
+    <hyperlink ref="D90" r:id="rId80"/>
+    <hyperlink ref="D91" r:id="rId81"/>
+    <hyperlink ref="D92" r:id="rId82"/>
+    <hyperlink ref="D93" r:id="rId83"/>
+    <hyperlink ref="D94" r:id="rId84"/>
+    <hyperlink ref="D95" r:id="rId85"/>
+    <hyperlink ref="D96" r:id="rId86"/>
+    <hyperlink ref="D97" r:id="rId87"/>
+    <hyperlink ref="D98" r:id="rId88"/>
+    <hyperlink ref="D99" r:id="rId89"/>
+    <hyperlink ref="D100" r:id="rId90"/>
+    <hyperlink ref="D101" r:id="rId91"/>
+    <hyperlink ref="D102" r:id="rId92"/>
+    <hyperlink ref="D103" r:id="rId93"/>
+    <hyperlink ref="D104" r:id="rId94"/>
+    <hyperlink ref="D105" r:id="rId95"/>
+    <hyperlink ref="D106" r:id="rId96"/>
+    <hyperlink ref="D107" r:id="rId97"/>
+    <hyperlink ref="D108" r:id="rId98"/>
+    <hyperlink ref="D109" r:id="rId99"/>
+    <hyperlink ref="D110" r:id="rId100"/>
+    <hyperlink ref="D111" r:id="rId101"/>
+    <hyperlink ref="D112" r:id="rId102"/>
+    <hyperlink ref="D113" r:id="rId103"/>
+    <hyperlink ref="D114" r:id="rId104"/>
+    <hyperlink ref="D115" r:id="rId105"/>
+    <hyperlink ref="D116" r:id="rId106"/>
+    <hyperlink ref="D117" r:id="rId107"/>
+    <hyperlink ref="D118" r:id="rId108"/>
+    <hyperlink ref="D119" r:id="rId109"/>
+    <hyperlink ref="D120" r:id="rId110"/>
+    <hyperlink ref="D122" r:id="rId111"/>
+    <hyperlink ref="D123" r:id="rId112"/>
+    <hyperlink ref="D124" r:id="rId113"/>
+    <hyperlink ref="D125" r:id="rId114"/>
+    <hyperlink ref="D126" r:id="rId115"/>
+    <hyperlink ref="D128" r:id="rId116"/>
+    <hyperlink ref="D129" r:id="rId117"/>
+    <hyperlink ref="D130" r:id="rId118"/>
+    <hyperlink ref="D131" r:id="rId119"/>
+    <hyperlink ref="D132" r:id="rId120"/>
+    <hyperlink ref="D135" r:id="rId121"/>
+    <hyperlink ref="D136" r:id="rId122"/>
+    <hyperlink ref="D137" r:id="rId123"/>
+    <hyperlink ref="D138" r:id="rId124"/>
+    <hyperlink ref="D139" r:id="rId125"/>
+    <hyperlink ref="D140" r:id="rId126"/>
+    <hyperlink ref="D141" r:id="rId127"/>
+    <hyperlink ref="D142" r:id="rId128"/>
+    <hyperlink ref="D143" r:id="rId129"/>
+    <hyperlink ref="D145" r:id="rId130"/>
+    <hyperlink ref="D146" r:id="rId131"/>
+    <hyperlink ref="D149" r:id="rId132"/>
+    <hyperlink ref="D150" r:id="rId133"/>
+    <hyperlink ref="D153" r:id="rId134"/>
+    <hyperlink ref="D155" r:id="rId135"/>
+    <hyperlink ref="D156" r:id="rId136"/>
     <hyperlink ref="D158" r:id="rId137"/>
     <hyperlink ref="D159" r:id="rId138"/>
-    <hyperlink ref="D160" r:id="rId139"/>
-[...479 lines deleted...]
-    <hyperlink ref="D692" r:id="rId619"/>
+    <hyperlink ref="D161" r:id="rId139"/>
+    <hyperlink ref="D163" r:id="rId140"/>
+    <hyperlink ref="D164" r:id="rId141"/>
+    <hyperlink ref="D165" r:id="rId142"/>
+    <hyperlink ref="D166" r:id="rId143"/>
+    <hyperlink ref="D167" r:id="rId144"/>
+    <hyperlink ref="D168" r:id="rId145"/>
+    <hyperlink ref="D170" r:id="rId146"/>
+    <hyperlink ref="D171" r:id="rId147"/>
+    <hyperlink ref="D172" r:id="rId148"/>
+    <hyperlink ref="D174" r:id="rId149"/>
+    <hyperlink ref="D175" r:id="rId150"/>
+    <hyperlink ref="D176" r:id="rId151"/>
+    <hyperlink ref="D177" r:id="rId152"/>
+    <hyperlink ref="D178" r:id="rId153"/>
+    <hyperlink ref="D181" r:id="rId154"/>
+    <hyperlink ref="D182" r:id="rId155"/>
+    <hyperlink ref="D183" r:id="rId156"/>
+    <hyperlink ref="D184" r:id="rId157"/>
+    <hyperlink ref="D185" r:id="rId158"/>
+    <hyperlink ref="D187" r:id="rId159"/>
+    <hyperlink ref="D188" r:id="rId160"/>
+    <hyperlink ref="D189" r:id="rId161"/>
+    <hyperlink ref="D191" r:id="rId162"/>
+    <hyperlink ref="D192" r:id="rId163"/>
+    <hyperlink ref="D195" r:id="rId164"/>
+    <hyperlink ref="D196" r:id="rId165"/>
+    <hyperlink ref="D197" r:id="rId166"/>
+    <hyperlink ref="D198" r:id="rId167"/>
+    <hyperlink ref="D199" r:id="rId168"/>
+    <hyperlink ref="D200" r:id="rId169"/>
+    <hyperlink ref="D201" r:id="rId170"/>
+    <hyperlink ref="D202" r:id="rId171"/>
+    <hyperlink ref="D203" r:id="rId172"/>
+    <hyperlink ref="D204" r:id="rId173"/>
+    <hyperlink ref="D205" r:id="rId174"/>
+    <hyperlink ref="D207" r:id="rId175"/>
+    <hyperlink ref="D208" r:id="rId176"/>
+    <hyperlink ref="D210" r:id="rId177"/>
+    <hyperlink ref="D211" r:id="rId178"/>
+    <hyperlink ref="D212" r:id="rId179"/>
+    <hyperlink ref="D213" r:id="rId180"/>
+    <hyperlink ref="D214" r:id="rId181"/>
+    <hyperlink ref="D216" r:id="rId182"/>
+    <hyperlink ref="D217" r:id="rId183"/>
+    <hyperlink ref="D218" r:id="rId184"/>
+    <hyperlink ref="D219" r:id="rId185"/>
+    <hyperlink ref="D220" r:id="rId186"/>
+    <hyperlink ref="D221" r:id="rId187"/>
+    <hyperlink ref="D222" r:id="rId188"/>
+    <hyperlink ref="D225" r:id="rId189"/>
+    <hyperlink ref="D226" r:id="rId190"/>
+    <hyperlink ref="D228" r:id="rId191"/>
+    <hyperlink ref="D230" r:id="rId192"/>
+    <hyperlink ref="D233" r:id="rId193"/>
+    <hyperlink ref="D234" r:id="rId194"/>
+    <hyperlink ref="D236" r:id="rId195"/>
+    <hyperlink ref="D239" r:id="rId196"/>
+    <hyperlink ref="D240" r:id="rId197"/>
+    <hyperlink ref="D241" r:id="rId198"/>
+    <hyperlink ref="D242" r:id="rId199"/>
+    <hyperlink ref="D243" r:id="rId200"/>
+    <hyperlink ref="D244" r:id="rId201"/>
+    <hyperlink ref="D245" r:id="rId202"/>
+    <hyperlink ref="D246" r:id="rId203"/>
+    <hyperlink ref="D247" r:id="rId204"/>
+    <hyperlink ref="D248" r:id="rId205"/>
+    <hyperlink ref="D249" r:id="rId206"/>
+    <hyperlink ref="D250" r:id="rId207"/>
+    <hyperlink ref="D251" r:id="rId208"/>
+    <hyperlink ref="D252" r:id="rId209"/>
+    <hyperlink ref="D253" r:id="rId210"/>
+    <hyperlink ref="D254" r:id="rId211"/>
+    <hyperlink ref="D256" r:id="rId212"/>
+    <hyperlink ref="D257" r:id="rId213"/>
+    <hyperlink ref="D258" r:id="rId214"/>
+    <hyperlink ref="D260" r:id="rId215"/>
+    <hyperlink ref="D261" r:id="rId216"/>
+    <hyperlink ref="D262" r:id="rId217"/>
+    <hyperlink ref="D263" r:id="rId218"/>
+    <hyperlink ref="D266" r:id="rId219"/>
+    <hyperlink ref="D267" r:id="rId220"/>
+    <hyperlink ref="D268" r:id="rId221"/>
+    <hyperlink ref="D269" r:id="rId222"/>
+    <hyperlink ref="D270" r:id="rId223"/>
+    <hyperlink ref="D271" r:id="rId224"/>
+    <hyperlink ref="D273" r:id="rId225"/>
+    <hyperlink ref="D274" r:id="rId226"/>
+    <hyperlink ref="D275" r:id="rId227"/>
+    <hyperlink ref="D276" r:id="rId228"/>
+    <hyperlink ref="D277" r:id="rId229"/>
+    <hyperlink ref="D279" r:id="rId230"/>
+    <hyperlink ref="D280" r:id="rId231"/>
+    <hyperlink ref="D282" r:id="rId232"/>
+    <hyperlink ref="D283" r:id="rId233"/>
+    <hyperlink ref="D284" r:id="rId234"/>
+    <hyperlink ref="D285" r:id="rId235"/>
+    <hyperlink ref="D286" r:id="rId236"/>
+    <hyperlink ref="D287" r:id="rId237"/>
+    <hyperlink ref="D289" r:id="rId238"/>
+    <hyperlink ref="D290" r:id="rId239"/>
+    <hyperlink ref="D291" r:id="rId240"/>
+    <hyperlink ref="D292" r:id="rId241"/>
+    <hyperlink ref="D293" r:id="rId242"/>
+    <hyperlink ref="D294" r:id="rId243"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>