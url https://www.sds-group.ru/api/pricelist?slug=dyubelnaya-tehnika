--- v2 (2025-12-12)
+++ v3 (2026-05-12)
@@ -8,370 +8,313 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="87">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Дюбельная Техника</t>
   </si>
   <si>
-    <t>1.1 Крюк с дюбелем</t>
+    <t>1.1 Дюбель для газобетона</t>
+  </si>
+  <si>
+    <t>KR-01-3616-003</t>
+  </si>
+  <si>
+    <t>Дюбель для газобетона 8х55мм, пакет (20 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>упак</t>
+  </si>
+  <si>
+    <t>1.2 Крюк с дюбелем</t>
   </si>
   <si>
     <t>1416-0006-4</t>
   </si>
   <si>
     <t>Дюбель с прямым крюком 6мм, пакет (2 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...8 lines deleted...]
-    <t>Дюбель с прямым крюком 6мм, короб (200 шт/уп) KRANZ</t>
+    <t>KR-01-3641-002</t>
+  </si>
+  <si>
+    <t>Дюбель с полукольцом 6мм, короб (200 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3641-004</t>
   </si>
   <si>
     <t>Дюбель с полукольцом 8мм, короб (100 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3641-005</t>
   </si>
   <si>
     <t>Дюбель с прямым крюком 10мм, короб (100 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3641-006</t>
   </si>
   <si>
     <t>Дюбель с полукольцом 10мм, короб (50 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3641-002</t>
-[...4 lines deleted...]
-  <si>
     <t>KR-01-3641-007</t>
   </si>
   <si>
     <t>Дюбель с прямым крюком 12мм, короб (50 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>1.2 Дюбель для газобетона</t>
-[...14 lines deleted...]
-    <t>1.3 Дюбель-гвоздь</t>
+    <t>1.3 Дюбель распорный полипропилен</t>
+  </si>
+  <si>
+    <t>KR-01-3618-008</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х50мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-011</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х40мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-012</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х50мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-013</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х60мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-014</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х80мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-015</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 10х50мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-006</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х35мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-016</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 10х60мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-018</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 12х60мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-004</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х25мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-005</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х30мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-007</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х40мм, синий, полипропилен, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-009</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х60мм, синий, полипропилен, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-010</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х30мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-019</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 12х70мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>1.4 Дюбель распорный нейлон</t>
+  </si>
+  <si>
+    <t>KR-01-3619-005</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х30мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3619-011</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х40мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3619-012</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х50мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3619-016</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 10х60мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>1.5 Дюбель-гвоздь</t>
   </si>
   <si>
     <t>KR-01-3621-007</t>
   </si>
   <si>
     <t>Дюбель-гвоздь потайной бортик, полипропилен 6х40мм, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-02-3621-001</t>
   </si>
   <si>
     <t>Дюбель-гвоздь грибовидный бортик, полипропилен 6х40мм, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
+    <t>KR-01-3621-008</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь потайной бортик, полипропилен 6х60мм, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3621-0012</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь потайной бортик, полипропилен 8х100мм, короб (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3621-0013</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь потайной бортик, полипропилен 8х120мм, короб (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
     <t>KR-01-3621-0016</t>
   </si>
   <si>
     <t>Дюбель-гвоздь потайной бортик, полипропилен 10х100мм, короб (50 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3621-008</t>
-[...2 lines deleted...]
-    <t>Дюбель-гвоздь потайной бортик, полипропилен 6х60мм, пакет (100 шт/уп) KRANZ</t>
+    <t>KR-01-3621-013</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь грибовидный бортик, полипропилен 6х60мм, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3621-010</t>
   </si>
   <si>
     <t>Дюбель-гвоздь грибовидный бортик, полипропилен 6х40мм, черный, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3621-0012</t>
-[...16 lines deleted...]
-  <si>
     <t>KR-01-3621-011</t>
   </si>
   <si>
     <t>Дюбель-гвоздь потайной бортик, полипропилен 6х40мм, черный, пакет (100 шт/уп) KRANZ</t>
-  </si>
-[...163 lines deleted...]
-    <t>Дюбель распорный 8х50мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -756,56 +699,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-kranz-s-pryamim-kryukom-6-paket-2sht-22663" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-kranz-s-pryamim-kryukom-6-korob-200-sht-up-23042" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-kranz-s-polukoltsom-8-korob-100-sht-up-23045" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-kranz-s-pryamim-kryukom-10-korob-100-sht-up-23046" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-kranz-s-polukoltsom-10-korob-50-sht-up-23047" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-kranz-s-polukoltsom-6-korob-200-sht-up-23043" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-kranz-s-pryamim-kryukom-12-korob-50-sht-up-23048" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-dlya-gazobetona-8h55-paket-20-sht-up-kranz-23000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-dlya-gazobetona-14h80-paket-10-sht-up-kranz-23002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h40-paket-100-sht-up-kranz-23009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidniy-bortik-polipropilen-6h40-paket-100-sht-up-kranz-27987" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-10h100-korob-50-sht-up-kranz-23018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h60-paket-100-sht-up-kranz-23010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidniy-bortik-polipropilen-6h40mm-cherniy-paket-100-sht-up-kranz-30957" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-8h100-korob-100-sht-up-kranz-23014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-8h120-korob-100-sht-up-kranz-23015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidniy-bortik-polipropilen-6h60-paket-100-sht-up-kranz-29429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h40mm-cherniy-paket-100-sht-up-kranz-30958" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-universalniy-kranz-6h37-korob-100-sht-up-22978" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-universalniy-kranz-8h52-korob-100-sht-up-22984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-universalniy-kranz-s-bortikom-8h52-paket-5sht-22629" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-universalniy-kranz-6h52-korob-100-sht-up-22981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-driva-pa-14h32-plastikoviy-so-sverlom-paket-50-sht-up-kranz-22991" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-dlya-gipsokartona-babochka-10h50-paket-50-sht-up-kranz-22998" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-10h50-siniy-paket-50-sht-up-23069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-8h40-siniy-paket-50-sht-up-23065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-8h60-siniy-paket-50-sht-up-23067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-8h50-siniy-paket-50-sht-up-23066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-8h80-siniy-paket-50-sht-up-23068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-6h25-siniy-paket-50-sht-up-23058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-10h60-siniy-paket-50-sht-up-23070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-6h60-siniy-paket-100-sht-up-23063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-6h30-siniy-paket-50-sht-up-23059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-6h50-siniy-paket-50-sht-up-23062" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-6h35-siniy-paket-50-sht-up-23060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-6h40-siniy-paket-100-sht-up-23061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-8h30-siniy-paket-50-sht-up-23064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-12h60-siniy-paket-50-sht-up-23072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-kranz-12h70-siniy-paket-50-sht-up-23073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-6h30mm-seriy-neylon-paket-100-sht-up-kranz-30852" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-10h60mm-seriy-neylon-paket-100-sht-up-kranz-30855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-8h40mm-seriy-neylon-paket-100-sht-up-kranz-30853" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-rasporniy-8h50mm-seriy-neylon-paket-100-sht-up-kranz-30854" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-dlya-gazobetona-8h55mm-paket-20-sht-up-kranzKR-01-3616-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-pryamym-kryukom-6mm-paket-2-sht-up-kranz1416-0006-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-polukoltsom-6mm-korob-200-sht-up-kranzKR-01-3641-002" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-polukoltsom-8mm-korob-100-sht-up-kranzKR-01-3641-004" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-pryamym-kryukom-10mm-korob-100-sht-up-kranzKR-01-3641-005" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-polukoltsom-10mm-korob-50-sht-up-kranzKR-01-3641-006" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-pryamym-kryukom-12mm-korob-50-sht-up-kranzKR-01-3641-007" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h50mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h40mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h50mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h60mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h80mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h50mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h35mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h60mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-12h60mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h25mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h30mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h40mm-siniy-polipropilen-paket-100-sht-up-kranzKR-01-3618-007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h60mm-siniy-polipropilen-paket-100-sht-up-kranzKR-01-3618-009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h30mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-12h70mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h30mm-seryy-neylon-paket-100-sht-up-kranzKR-01-3619-005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h40mm-seryy-neylon-paket-100-sht-up-kranzKR-01-3619-011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h50mm-seryy-neylon-paket-100-sht-up-kranzKR-01-3619-012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h60mm-seryy-neylon-paket-100-sht-up-kranzKR-01-3619-016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h40mm-paket-100-sht-up-kranzKR-01-3621-007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h40mm-paket-100-sht-up-kranzKR-02-3621-001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h60mm-paket-100-sht-up-kranzKR-01-3621-008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-8h100mm-korob-100-sht-up-kranzKR-01-3621-0012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-8h120mm-korob-100-sht-up-kranzKR-01-3621-0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-10h100mm-korob-50-sht-up-kranzKR-01-3621-0016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h60mm-paket-100-sht-up-kranzKR-01-3621-013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h40mm-chernyy-paket-100-sht-up-kranzKR-01-3621-010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h40mm-chernyy-paket-100-sht-up-kranzKR-01-3621-011" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:I42"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -837,1436 +780,1154 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>41.17</v>
+        <v>186.71</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="I4" s="3">
-        <v>2</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="3">
-        <v>826.96</v>
+        <v>29.31</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>302</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="I6" s="3">
-        <v>100</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="3">
-        <v>1510.78</v>
+        <v>1084.97</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>6</v>
       </c>
       <c r="I7" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="3">
-        <v>883.16</v>
+        <v>476.86</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>6</v>
       </c>
       <c r="I8" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="3">
-        <v>1524.05</v>
+        <v>1075.52</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>6</v>
       </c>
       <c r="I9" s="3">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="C10" s="3">
+        <v>628.72</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="3">
+        <v>0</v>
+      </c>
+      <c r="G10" s="3">
+        <v>1</v>
+      </c>
+      <c r="H10" s="3">
+        <v>6</v>
+      </c>
+      <c r="I10" s="3">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="3">
-[...14 lines deleted...]
-      <c r="H10" s="3">
+      <c r="B11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="3">
+        <v>764.76</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="3">
+        <v>0</v>
+      </c>
+      <c r="G11" s="3">
+        <v>1</v>
+      </c>
+      <c r="H11" s="3">
         <v>8</v>
       </c>
-      <c r="I10" s="3">
-[...14 lines deleted...]
-      <c r="I11" s="2"/>
+      <c r="I11" s="3">
+        <v>50</v>
+      </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="C13" s="3">
+        <v>97.52</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="3">
+        <v>0</v>
+      </c>
+      <c r="G13" s="3">
+        <v>1</v>
+      </c>
+      <c r="H13" s="3">
+        <v>90</v>
+      </c>
+      <c r="I13" s="3">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C13" s="3">
-[...22 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="B14" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="2"/>
-[...6 lines deleted...]
-      <c r="I14" s="2"/>
+      <c r="C14" s="3">
+        <v>102.96</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="3">
+        <v>0</v>
+      </c>
+      <c r="G14" s="3">
+        <v>1</v>
+      </c>
+      <c r="H14" s="3">
+        <v>80</v>
+      </c>
+      <c r="I14" s="3">
+        <v>50</v>
+      </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="3">
-        <v>298.03</v>
+        <v>122.45</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="I15" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="3">
-        <v>266.54</v>
+        <v>146.3</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>2447</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I16" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="3">
-        <v>1502.01</v>
+        <v>189.9</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="I17" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="3">
-        <v>316.45</v>
+        <v>230.47</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>1632</v>
+        <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="I18" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="3">
-        <v>252.32</v>
+        <v>80.2</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="I19" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="3">
-        <v>998.9</v>
+        <v>260.1</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>269</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="I20" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="3">
-        <v>1020.63</v>
+        <v>332.34</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>1273</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="I21" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="3">
-        <v>446.84</v>
+        <v>71.54</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="I22" s="3">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="3">
-        <v>270.55</v>
+        <v>74.76</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
-        <v>177</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>10</v>
+        <v>1000</v>
       </c>
       <c r="I23" s="3">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="3">
+        <v>148.47</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="3">
+        <v>0</v>
+      </c>
+      <c r="G24" s="3">
+        <v>1</v>
+      </c>
+      <c r="H24" s="3">
+        <v>60</v>
+      </c>
+      <c r="I24" s="3">
         <v>100</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="I24" s="2"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C25" s="3">
-        <v>141.97</v>
+        <v>174.47</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>1</v>
       </c>
       <c r="H25" s="3">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="I25" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C26" s="3">
-        <v>252.15</v>
+        <v>91.04</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>1</v>
       </c>
       <c r="H26" s="3">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I26" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C27" s="3">
-        <v>21.05</v>
+        <v>381.73</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>1</v>
       </c>
       <c r="H27" s="3">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="I27" s="3">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="3" t="s">
+      <c r="A28" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C28" s="3">
-[...19 lines deleted...]
-      </c>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A29" s="2" t="s">
+      <c r="A29" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="2"/>
-[...6 lines deleted...]
-      <c r="I29" s="2"/>
+      <c r="B29" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="3">
+        <v>187.94</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="3">
+        <v>0</v>
+      </c>
+      <c r="G29" s="3">
+        <v>1</v>
+      </c>
+      <c r="H29" s="3">
+        <v>25</v>
+      </c>
+      <c r="I29" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C30" s="3">
-        <v>165.5</v>
+        <v>239.61</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I30" s="3">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A31" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I31" s="2"/>
+      <c r="A31" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" s="3">
+        <v>265.81</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="3">
+        <v>0</v>
+      </c>
+      <c r="G31" s="3">
+        <v>1</v>
+      </c>
+      <c r="H31" s="3">
+        <v>12</v>
+      </c>
+      <c r="I31" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C32" s="3">
-        <v>260.98</v>
+        <v>485.38</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>1</v>
       </c>
       <c r="H32" s="3">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I32" s="3">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C34" s="3">
-        <v>243.68</v>
+        <v>281.88</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I34" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C35" s="3">
-        <v>108.86</v>
+        <v>252.1</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>1</v>
       </c>
       <c r="H35" s="3">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="I35" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C36" s="3">
-        <v>154.68</v>
+        <v>299.3</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="3">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>1</v>
       </c>
       <c r="H36" s="3">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="I36" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C37" s="3">
-        <v>129.47</v>
+        <v>675.56</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="3">
-        <v>423</v>
+        <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>1</v>
       </c>
       <c r="H37" s="3">
-        <v>60</v>
+        <v>6</v>
       </c>
       <c r="I37" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C38" s="3">
-        <v>200.78</v>
+        <v>588.53</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="3">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>1</v>
       </c>
       <c r="H38" s="3">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="I38" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C39" s="3">
-        <v>75.63</v>
+        <v>1313.68</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="3">
-        <v>476</v>
+        <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>1</v>
       </c>
       <c r="H39" s="3">
-        <v>140</v>
+        <v>6</v>
       </c>
       <c r="I39" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C40" s="3">
-        <v>275</v>
+        <v>422.63</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="3">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>1</v>
       </c>
       <c r="H40" s="3">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="I40" s="3">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C41" s="3">
-        <v>184.46</v>
+        <v>218.12</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="3">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>1</v>
       </c>
       <c r="H41" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I41" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C42" s="3">
-        <v>79.05</v>
+        <v>233.88</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="3">
-        <v>315</v>
+        <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>1</v>
       </c>
       <c r="H42" s="3">
-        <v>1000</v>
+        <v>10</v>
       </c>
       <c r="I42" s="3">
-        <v>50</v>
-[...85 lines deleted...]
-      <c r="I45" s="3">
         <v>100</v>
       </c>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
-[...214 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="6">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
-    <mergeCell ref="A11:I11"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:I31"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="A28:I28"/>
     <mergeCell ref="A33:I33"/>
-    <mergeCell ref="A49:I49"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
-    <hyperlink ref="D5" r:id="rId2"/>
-[...6 lines deleted...]
-    <hyperlink ref="D13" r:id="rId9"/>
+    <hyperlink ref="D6" r:id="rId2"/>
+    <hyperlink ref="D7" r:id="rId3"/>
+    <hyperlink ref="D8" r:id="rId4"/>
+    <hyperlink ref="D9" r:id="rId5"/>
+    <hyperlink ref="D10" r:id="rId6"/>
+    <hyperlink ref="D11" r:id="rId7"/>
+    <hyperlink ref="D13" r:id="rId8"/>
+    <hyperlink ref="D14" r:id="rId9"/>
     <hyperlink ref="D15" r:id="rId10"/>
     <hyperlink ref="D16" r:id="rId11"/>
     <hyperlink ref="D17" r:id="rId12"/>
     <hyperlink ref="D18" r:id="rId13"/>
     <hyperlink ref="D19" r:id="rId14"/>
     <hyperlink ref="D20" r:id="rId15"/>
     <hyperlink ref="D21" r:id="rId16"/>
     <hyperlink ref="D22" r:id="rId17"/>
     <hyperlink ref="D23" r:id="rId18"/>
-    <hyperlink ref="D25" r:id="rId19"/>
-[...23 lines deleted...]
-    <hyperlink ref="D53" r:id="rId43"/>
+    <hyperlink ref="D24" r:id="rId19"/>
+    <hyperlink ref="D25" r:id="rId20"/>
+    <hyperlink ref="D26" r:id="rId21"/>
+    <hyperlink ref="D27" r:id="rId22"/>
+    <hyperlink ref="D29" r:id="rId23"/>
+    <hyperlink ref="D30" r:id="rId24"/>
+    <hyperlink ref="D31" r:id="rId25"/>
+    <hyperlink ref="D32" r:id="rId26"/>
+    <hyperlink ref="D34" r:id="rId27"/>
+    <hyperlink ref="D35" r:id="rId28"/>
+    <hyperlink ref="D36" r:id="rId29"/>
+    <hyperlink ref="D37" r:id="rId30"/>
+    <hyperlink ref="D38" r:id="rId31"/>
+    <hyperlink ref="D39" r:id="rId32"/>
+    <hyperlink ref="D40" r:id="rId33"/>
+    <hyperlink ref="D41" r:id="rId34"/>
+    <hyperlink ref="D42" r:id="rId35"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>