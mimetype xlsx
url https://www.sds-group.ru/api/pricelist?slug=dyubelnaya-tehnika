--- v3 (2026-05-12)
+++ v4 (2026-07-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="83">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
@@ -66,68 +66,56 @@
   <si>
     <t>1.1 Дюбель для газобетона</t>
   </si>
   <si>
     <t>KR-01-3616-003</t>
   </si>
   <si>
     <t>Дюбель для газобетона 8х55мм, пакет (20 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>упак</t>
   </si>
   <si>
     <t>1.2 Крюк с дюбелем</t>
   </si>
   <si>
     <t>1416-0006-4</t>
   </si>
   <si>
     <t>Дюбель с прямым крюком 6мм, пакет (2 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3641-002</t>
-[...4 lines deleted...]
-  <si>
     <t>KR-01-3641-004</t>
   </si>
   <si>
     <t>Дюбель с полукольцом 8мм, короб (100 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3641-005</t>
-[...4 lines deleted...]
-  <si>
     <t>KR-01-3641-006</t>
   </si>
   <si>
     <t>Дюбель с полукольцом 10мм, короб (50 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3641-007</t>
   </si>
   <si>
     <t>Дюбель с прямым крюком 12мм, короб (50 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>1.3 Дюбель распорный полипропилен</t>
   </si>
   <si>
     <t>KR-01-3618-008</t>
   </si>
   <si>
     <t>Дюбель распорный 6х50мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3618-011</t>
   </si>
   <si>
     <t>Дюбель распорный 8х40мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
@@ -135,186 +123,186 @@
   <si>
     <t>KR-01-3618-012</t>
   </si>
   <si>
     <t>Дюбель распорный 8х50мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3618-013</t>
   </si>
   <si>
     <t>Дюбель распорный 8х60мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3618-014</t>
   </si>
   <si>
     <t>Дюбель распорный 8х80мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3618-015</t>
   </si>
   <si>
     <t>Дюбель распорный 10х50мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
   </si>
   <si>
+    <t>KR-01-3618-004</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х25мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-005</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х30мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-010</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х30мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-016</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 10х60мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+  </si>
+  <si>
     <t>KR-01-3618-006</t>
   </si>
   <si>
     <t>Дюбель распорный 6х35мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3618-016</t>
-[...2 lines deleted...]
-    <t>Дюбель распорный 10х60мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
+    <t>KR-01-3618-007</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х40мм, синий, полипропилен, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3618-009</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 6х60мм, синий, полипропилен, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3618-018</t>
   </si>
   <si>
     <t>Дюбель распорный 12х60мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3618-004</t>
-[...28 lines deleted...]
-  <si>
     <t>KR-01-3618-019</t>
   </si>
   <si>
     <t>Дюбель распорный 12х70мм, синий, полипропилен, пакет (50 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>1.4 Дюбель распорный нейлон</t>
   </si>
   <si>
+    <t>KR-01-3619-011</t>
+  </si>
+  <si>
+    <t>Дюбель распорный 8х40мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
     <t>KR-01-3619-005</t>
   </si>
   <si>
     <t>Дюбель распорный 6х30мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3619-011</t>
-[...4 lines deleted...]
-  <si>
     <t>KR-01-3619-012</t>
   </si>
   <si>
     <t>Дюбель распорный 8х50мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>KR-01-3619-016</t>
   </si>
   <si>
     <t>Дюбель распорный 10х60мм, серый, нейлон, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
     <t>1.5 Дюбель-гвоздь</t>
   </si>
   <si>
     <t>KR-01-3621-007</t>
   </si>
   <si>
     <t>Дюбель-гвоздь потайной бортик, полипропилен 6х40мм, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
+    <t>KR-01-3621-008</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь потайной бортик, полипропилен 6х60мм, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3621-0012</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь потайной бортик, полипропилен 8х100мм, короб (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3621-0013</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь потайной бортик, полипропилен 8х120мм, короб (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3621-011</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь потайной бортик, полипропилен 6х40мм, черный, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
+    <t>KR-01-3621-013</t>
+  </si>
+  <si>
+    <t>Дюбель-гвоздь грибовидный бортик, полипропилен 6х60мм, пакет (100 шт/уп) KRANZ</t>
+  </si>
+  <si>
     <t>KR-02-3621-001</t>
   </si>
   <si>
     <t>Дюбель-гвоздь грибовидный бортик, полипропилен 6х40мм, пакет (100 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3621-008</t>
-[...16 lines deleted...]
-  <si>
     <t>KR-01-3621-0016</t>
   </si>
   <si>
     <t>Дюбель-гвоздь потайной бортик, полипропилен 10х100мм, короб (50 шт/уп) KRANZ</t>
   </si>
   <si>
-    <t>KR-01-3621-013</t>
-[...4 lines deleted...]
-  <si>
     <t>KR-01-3621-010</t>
   </si>
   <si>
     <t>Дюбель-гвоздь грибовидный бортик, полипропилен 6х40мм, черный, пакет (100 шт/уп) KRANZ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Дюбель-гвоздь потайной бортик, полипропилен 6х40мм, черный, пакет (100 шт/уп) KRANZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -699,56 +687,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-dlya-gazobetona-8h55mm-paket-20-sht-up-kranzKR-01-3616-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-pryamym-kryukom-6mm-paket-2-sht-up-kranz1416-0006-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-polukoltsom-6mm-korob-200-sht-up-kranzKR-01-3641-002" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-polukoltsom-8mm-korob-100-sht-up-kranzKR-01-3641-004" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-pryamym-kryukom-10mm-korob-100-sht-up-kranzKR-01-3641-005" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-polukoltsom-10mm-korob-50-sht-up-kranzKR-01-3641-006" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-pryamym-kryukom-12mm-korob-50-sht-up-kranzKR-01-3641-007" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h50mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h40mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h50mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h60mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h80mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h50mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h35mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h60mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-12h60mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h25mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h30mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h40mm-siniy-polipropilen-paket-100-sht-up-kranzKR-01-3618-007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h60mm-siniy-polipropilen-paket-100-sht-up-kranzKR-01-3618-009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h30mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-12h70mm-siniy-polipropilen-paket-50-sht-up-kranzKR-01-3618-019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h30mm-seryy-neylon-paket-100-sht-up-kranzKR-01-3619-005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h40mm-seryy-neylon-paket-100-sht-up-kranzKR-01-3619-011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h50mm-seryy-neylon-paket-100-sht-up-kranzKR-01-3619-012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h60mm-seryy-neylon-paket-100-sht-up-kranzKR-01-3619-016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h40mm-paket-100-sht-up-kranzKR-01-3621-007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h40mm-paket-100-sht-up-kranzKR-02-3621-001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h60mm-paket-100-sht-up-kranzKR-01-3621-008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-8h100mm-korob-100-sht-up-kranzKR-01-3621-0012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-8h120mm-korob-100-sht-up-kranzKR-01-3621-0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-10h100mm-korob-50-sht-up-kranzKR-01-3621-0016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h60mm-paket-100-sht-up-kranzKR-01-3621-013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h40mm-chernyy-paket-100-sht-up-kranzKR-01-3621-010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h40mm-chernyy-paket-100-sht-up-kranzKR-01-3621-011" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-dlya-gazobetona-8h55mm-paket-20-sht-up-kranz-KR-01-3616-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-pryamym-kryukom-6mm-paket-2-sht-up-kranz-1416-0006-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-polukoltsom-8mm-korob-100-sht-up-kranz-KR-01-3641-004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-polukoltsom-10mm-korob-50-sht-up-kranz-KR-01-3641-006" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-s-pryamym-kryukom-12mm-korob-50-sht-up-kranz-KR-01-3641-007" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h50mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-008" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h40mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h50mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h60mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h80mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h50mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h25mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h30mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h30mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h60mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h35mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h40mm-siniy-polipropilen-paket-100-sht-up-kranz-KR-01-3618-007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h60mm-siniy-polipropilen-paket-100-sht-up-kranz-KR-01-3618-009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-12h60mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-12h70mm-siniy-polipropilen-paket-50-sht-up-kranz-KR-01-3618-019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h40mm-seryy-neylon-paket-100-sht-up-kranz-KR-01-3619-011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-6h30mm-seryy-neylon-paket-100-sht-up-kranz-KR-01-3619-005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-8h50mm-seryy-neylon-paket-100-sht-up-kranz-KR-01-3619-012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-raspornyy-10h60mm-seryy-neylon-paket-100-sht-up-kranz-KR-01-3619-016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h40mm-paket-100-sht-up-kranz-KR-01-3621-007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h60mm-paket-100-sht-up-kranz-KR-01-3621-008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-8h100mm-korob-100-sht-up-kranz-KR-01-3621-0012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-8h120mm-korob-100-sht-up-kranz-KR-01-3621-0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-6h40mm-chernyy-paket-100-sht-up-kranz-KR-01-3621-011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h60mm-paket-100-sht-up-kranz-KR-01-3621-013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h40mm-paket-100-sht-up-kranz-KR-02-3621-001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-potaynoy-bortik-polipropilen-10h100mm-korob-50-sht-up-kranz-KR-01-3621-0016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dyubel-gvozd-gribovidnyy-bortik-polipropilen-6h40mm-chernyy-paket-100-sht-up-kranz-KR-01-3621-010" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:I40"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -780,1154 +768,1094 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>186.71</v>
+        <v>266.73</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>20</v>
       </c>
       <c r="I4" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3">
-        <v>29.31</v>
+        <v>41.87</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>50</v>
       </c>
       <c r="I6" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="3">
-        <v>1084.97</v>
+        <v>613.11</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>6</v>
       </c>
       <c r="I7" s="3">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="3">
-        <v>476.86</v>
+        <v>898.17</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>6</v>
       </c>
       <c r="I8" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="3">
-        <v>1075.52</v>
+        <v>1092.51</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I9" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="C11" s="3">
+        <v>104.86</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="3">
+        <v>0</v>
+      </c>
+      <c r="G11" s="3">
+        <v>1</v>
+      </c>
+      <c r="H11" s="3">
+        <v>90</v>
+      </c>
+      <c r="I11" s="3">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="3">
-[...22 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B12" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="2"/>
-[...6 lines deleted...]
-      <c r="I12" s="2"/>
+      <c r="C12" s="3">
+        <v>110.71</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="3">
+        <v>0</v>
+      </c>
+      <c r="G12" s="3">
+        <v>1</v>
+      </c>
+      <c r="H12" s="3">
+        <v>80</v>
+      </c>
+      <c r="I12" s="3">
+        <v>50</v>
+      </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="3">
-        <v>97.52</v>
+        <v>131.67</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="I13" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="3">
-        <v>102.96</v>
+        <v>157.31</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="I14" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="3">
-        <v>122.45</v>
+        <v>204.19</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="I15" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="3">
-        <v>146.3</v>
+        <v>247.82</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I16" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="3">
-        <v>189.9</v>
+        <v>76.92</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>50</v>
+        <v>140</v>
       </c>
       <c r="I17" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="3">
-        <v>230.47</v>
+        <v>80.39</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>26</v>
+        <v>1000</v>
       </c>
       <c r="I18" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="3">
-        <v>80.2</v>
+        <v>97.89</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>50</v>
       </c>
       <c r="I19" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="3">
-        <v>260.1</v>
+        <v>279.68</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
         <v>36</v>
       </c>
       <c r="I20" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="3">
-        <v>332.34</v>
+        <v>86.24</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="I21" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="3">
-        <v>71.54</v>
+        <v>159.65</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="I22" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="3">
-        <v>74.76</v>
+        <v>187.6</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="I23" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="3">
-        <v>148.47</v>
+        <v>357.35</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>1</v>
       </c>
       <c r="H24" s="3">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="I24" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="3">
-        <v>174.47</v>
+        <v>410.46</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>1</v>
       </c>
       <c r="H25" s="3">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="I25" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A26" s="3" t="s">
+      <c r="A26" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="C27" s="3">
+        <v>257.64</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="3">
+        <v>0</v>
+      </c>
+      <c r="G27" s="3">
+        <v>1</v>
+      </c>
+      <c r="H27" s="3">
+        <v>15</v>
+      </c>
+      <c r="I27" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C27" s="3">
-[...14 lines deleted...]
-      <c r="H27" s="3">
+      <c r="B28" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="3">
+        <v>202.09</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="3">
+        <v>0</v>
+      </c>
+      <c r="G28" s="3">
+        <v>1</v>
+      </c>
+      <c r="H28" s="3">
         <v>25</v>
       </c>
-      <c r="I27" s="3">
-[...14 lines deleted...]
-      <c r="I28" s="2"/>
+      <c r="I28" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="3">
-        <v>187.94</v>
+        <v>285.82</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>1</v>
       </c>
       <c r="H29" s="3">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="3">
-        <v>239.61</v>
+        <v>557.91</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A31" s="3" t="s">
+      <c r="A31" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="C32" s="3">
+        <v>303.1</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="3">
+        <v>0</v>
+      </c>
+      <c r="G32" s="3">
+        <v>1</v>
+      </c>
+      <c r="H32" s="3">
+        <v>30</v>
+      </c>
+      <c r="I32" s="3">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C32" s="3">
-[...22 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="B33" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="2"/>
-[...6 lines deleted...]
-      <c r="I33" s="2"/>
+      <c r="C33" s="3">
+        <v>321.83</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="3">
+        <v>0</v>
+      </c>
+      <c r="G33" s="3">
+        <v>1</v>
+      </c>
+      <c r="H33" s="3">
+        <v>6</v>
+      </c>
+      <c r="I33" s="3">
+        <v>100</v>
+      </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="3">
-        <v>281.88</v>
+        <v>916.84</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="I34" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="3">
-        <v>252.1</v>
+        <v>756.68</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>1</v>
       </c>
       <c r="H35" s="3">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="I35" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C36" s="3">
-        <v>299.3</v>
+        <v>275.15</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>1</v>
       </c>
       <c r="H36" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I36" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>76</v>
       </c>
       <c r="C37" s="3">
-        <v>675.56</v>
+        <v>454.44</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>1</v>
       </c>
       <c r="H37" s="3">
         <v>6</v>
       </c>
       <c r="I37" s="3">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C38" s="3">
-        <v>588.53</v>
+        <v>271.07</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="3">
         <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>1</v>
       </c>
       <c r="H38" s="3">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="I38" s="3">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C39" s="3">
-        <v>1313.68</v>
+        <v>1527.54</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>1</v>
       </c>
       <c r="H39" s="3">
         <v>6</v>
       </c>
       <c r="I39" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C40" s="3">
-        <v>422.63</v>
+        <v>256.61</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="3">
         <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>1</v>
       </c>
       <c r="H40" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I40" s="3">
-        <v>0</v>
-[...56 lines deleted...]
-      <c r="I42" s="3">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A12:I12"/>
-[...1 lines deleted...]
-    <mergeCell ref="A33:I33"/>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="A31:I31"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D6" r:id="rId2"/>
     <hyperlink ref="D7" r:id="rId3"/>
     <hyperlink ref="D8" r:id="rId4"/>
     <hyperlink ref="D9" r:id="rId5"/>
-    <hyperlink ref="D10" r:id="rId6"/>
-    <hyperlink ref="D11" r:id="rId7"/>
+    <hyperlink ref="D11" r:id="rId6"/>
+    <hyperlink ref="D12" r:id="rId7"/>
     <hyperlink ref="D13" r:id="rId8"/>
     <hyperlink ref="D14" r:id="rId9"/>
     <hyperlink ref="D15" r:id="rId10"/>
     <hyperlink ref="D16" r:id="rId11"/>
     <hyperlink ref="D17" r:id="rId12"/>
     <hyperlink ref="D18" r:id="rId13"/>
     <hyperlink ref="D19" r:id="rId14"/>
     <hyperlink ref="D20" r:id="rId15"/>
     <hyperlink ref="D21" r:id="rId16"/>
     <hyperlink ref="D22" r:id="rId17"/>
     <hyperlink ref="D23" r:id="rId18"/>
     <hyperlink ref="D24" r:id="rId19"/>
     <hyperlink ref="D25" r:id="rId20"/>
-    <hyperlink ref="D26" r:id="rId21"/>
-    <hyperlink ref="D27" r:id="rId22"/>
+    <hyperlink ref="D27" r:id="rId21"/>
+    <hyperlink ref="D28" r:id="rId22"/>
     <hyperlink ref="D29" r:id="rId23"/>
     <hyperlink ref="D30" r:id="rId24"/>
-    <hyperlink ref="D31" r:id="rId25"/>
-    <hyperlink ref="D32" r:id="rId26"/>
+    <hyperlink ref="D32" r:id="rId25"/>
+    <hyperlink ref="D33" r:id="rId26"/>
     <hyperlink ref="D34" r:id="rId27"/>
     <hyperlink ref="D35" r:id="rId28"/>
     <hyperlink ref="D36" r:id="rId29"/>
     <hyperlink ref="D37" r:id="rId30"/>
     <hyperlink ref="D38" r:id="rId31"/>
     <hyperlink ref="D39" r:id="rId32"/>
     <hyperlink ref="D40" r:id="rId33"/>
-    <hyperlink ref="D41" r:id="rId34"/>
-    <hyperlink ref="D42" r:id="rId35"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>