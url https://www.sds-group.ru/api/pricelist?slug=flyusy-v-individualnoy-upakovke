--- v3 (2026-03-05)
+++ v4 (2026-04-24)
@@ -45,160 +45,160 @@
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Флюсы в индивидуальной упаковке</t>
   </si>
   <si>
     <t>09-3684</t>
   </si>
   <si>
-    <t xml:space="preserve">Флюс-гель для пайки, BGA и SMD, 12мл, техно-шприц, блистер REXANT </t>
+    <t xml:space="preserve">Флюс-гель для пайки BGA-компонентов и SMD-чипов, 12мл, техно-шприц, блистер REXANT </t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
-    <t>09-3688</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Флюс-гель для пайки, ПАЯЛЬНАЯ КИСЛОТА, 12мл, техно-шприц, блистер REXANT </t>
+    <t>09-3690-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паста нейтральная неактивированная, 20мл, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3691-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паста с активаторами, 20мл, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3692-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, индикаторный, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
     <t>09-3610-1</t>
   </si>
   <si>
     <t>Флюс для пайки, ПАЯЛЬНАЯ КИСЛОТА, 30мл, блистер REXANT</t>
   </si>
   <si>
     <t>09-3635-1</t>
   </si>
   <si>
     <t>Флюс для пайки, КИСЛОТА ОРТОФОСФОРНАЯ, 30мл, пакет REXANT</t>
   </si>
   <si>
     <t>09-3613-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, ПАЯЛЬНАЯ КИСЛОТА, 30мл, с кисточкой, флакон, блистер REXANT </t>
   </si>
   <si>
     <t>09-3615-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, Ф-61А (пайка алюминия), 30мл, флакон, блистер REXANT </t>
   </si>
   <si>
     <t>09-3655-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, БУРА, 20г, банка, блистер REXANT </t>
   </si>
   <si>
     <t>09-3665-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, паяльный жир НЕЙТРАЛЬНЫЙ, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
     <t>09-3670-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, паяльный жир АКТИВНЫЙ, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
-    <t>09-3690-1</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">Флюс-гель для пайки, КАНИФОЛЬ-ГЕЛЬ АКТИВ, 12мл, техно-шприц, блистер REXANT </t>
+    <t>09-3625-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, ЛТИ-120, 30мл, блистер REXANT</t>
+  </si>
+  <si>
+    <t>09-3640-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, СКФ (спирто-канифольный), 30мл, блистер REXANT</t>
   </si>
   <si>
     <t>09-3680</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс-гель для пайки, АКТИВНЫЙ, 12мл, техно-шприц, блистер REXANT </t>
   </si>
   <si>
     <t>09-3682</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс-гель для пайки, пайка алюминия, 12мл, техно-шприц, блистер REXANT </t>
   </si>
   <si>
     <t>09-3710-1</t>
   </si>
   <si>
     <t xml:space="preserve">Канифоль сосновая, флюс НЕЙТРАЛЬНЫЙ, марка А, 20г, блистер REXANT
 </t>
   </si>
   <si>
-    <t>09-3625-1</t>
-[...8 lines deleted...]
-    <t>Флюс для пайки, СКФ (спирто-канифольный), 30мл, блистер REXANT</t>
+    <t>09-3688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, ПАЯЛЬНАЯ КИСЛОТА, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3686</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, КАНИФОЛЬ-ГЕЛЬ АКТИВ, 12мл, техно-шприц, блистер REXANT </t>
   </si>
   <si>
     <t>09-3626-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, ЛТИ-120, 30мл, с кисточкой, флакон, блистер REXANT </t>
   </si>
   <si>
     <t>09-3641-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, СКФ (спирто-канифольный), 30мл, с кисточкой, флакон, блистер REXANT </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -595,51 +595,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-bga-i-smd-12ml-tehno-shprits-blister-rexant" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payalnaya-kislota-12ml-tehno-shprits-blister-rexant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-blister-rexant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-kislota-ortofosfornaya-30ml-paket-rexant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-s-kistochkoy-flakon-blister-rexant" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-f-61a-payka-alyuminiya-30ml-flakon-blister-rexant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-bura-20g-banka-blister-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-neytralnyy-20ml-banka-blister-rexant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-aktivnyy-20ml-banka-blister-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-tr-rm-keller-20ml-banka-blister-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-tr-rma-keller-20ml-banka-blister-rexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-tt-keller-indikatornyy-20ml-banka-blister-rexant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-kanifol-gel-aktiv-12ml-tehno-shprits-blister-rexant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-aktivnyy-12ml-tehno-shprits-blister-rexant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payka-alyuminiya-12ml-tehno-shprits-blister-rexant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kanifol-sosnovaya-flyus-neytralnyy-marka-a-20g-blister-rexant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-blister-rexant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-blister-rexant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-s-kistochkoy-flakon-blister-rexant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-s-kistochkoy-flakon-blister-rexant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-bga-i-smd-12ml-tehno-shprits-blister-rexant09-3684" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-tr-rm-keller-20ml-banka-blister-rexant09-3690-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-tr-rma-keller-20ml-banka-blister-rexant09-3691-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-tt-keller-indikatornyy-20ml-banka-blister-rexant09-3692-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-blister-rexant09-3610-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-kislota-ortofosfornaya-30ml-paket-rexant09-3635-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-s-kistochkoy-flakon-blister-rexant09-3613-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-f-61a-payka-alyuminiya-30ml-flakon-blister-rexant09-3615-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-bura-20g-banka-blister-rexant09-3655-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-neytralnyy-20ml-banka-blister-rexant09-3665-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-aktivnyy-20ml-banka-blister-rexant09-3670-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-blister-rexant09-3625-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-blister-rexant09-3640-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-aktivnyy-12ml-tehno-shprits-blister-rexant09-3680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payka-alyuminiya-12ml-tehno-shprits-blister-rexant09-3682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kanifol-sosnovaya-flyus-neytralnyy-marka-a-20g-blister-rexant09-3710-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payalnaya-kislota-12ml-tehno-shprits-blister-rexant09-3688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-kanifol-gel-aktiv-12ml-tehno-shprits-blister-rexant09-3686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-s-kistochkoy-flakon-blister-rexant09-3626-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-s-kistochkoy-flakon-blister-rexant09-3641-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -692,385 +692,385 @@
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>100</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>747.7</v>
+        <v>283.13</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>129.88</v>
+        <v>282.79</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>10</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>150.64</v>
+        <v>276.17</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>10</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>110.35</v>
+        <v>129.88</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>10</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>178.61</v>
+        <v>150.64</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>10</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>127.25</v>
+        <v>110.35</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>10</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>131.46</v>
+        <v>178.61</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>10</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>134.8</v>
+        <v>127.25</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>10</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>283.13</v>
+        <v>131.46</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>10</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>282.79</v>
+        <v>134.8</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>10</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>276.17</v>
+        <v>149.5</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
         <v>10</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>495.48</v>
+        <v>142.03</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
         <v>576.84</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
@@ -1127,95 +1127,95 @@
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
         <v>10</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>149.5</v>
+        <v>747.7</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>142.03</v>
+        <v>495.48</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
         <v>128.88</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">