--- v4 (2026-04-24)
+++ v5 (2026-06-08)
@@ -42,175 +42,175 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Флюсы в индивидуальной упаковке</t>
   </si>
   <si>
+    <t>09-3610-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, ПАЯЛЬНАЯ КИСЛОТА, 30мл, блистер REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>09-3684</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс-гель для пайки BGA-компонентов и SMD-чипов, 12мл, техно-шприц, блистер REXANT </t>
   </si>
   <si>
-    <t>Инфо</t>
-[...2 lines deleted...]
-    <t>шт</t>
+    <t>09-3688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, ПАЯЛЬНАЯ КИСЛОТА, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3635-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, КИСЛОТА ОРТОФОСФОРНАЯ, 30мл, пакет REXANT</t>
+  </si>
+  <si>
+    <t>09-3613-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, ПАЯЛЬНАЯ КИСЛОТА, 30мл, с кисточкой, флакон, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3615-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, Ф-61А (пайка алюминия), 30мл, флакон, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3655-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, БУРА, 20г, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3665-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паяльный жир НЕЙТРАЛЬНЫЙ, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
     <t>09-3690-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, паста нейтральная неактивированная, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
     <t>09-3691-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, паста с активаторами, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
     <t>09-3692-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс-гель для пайки, индикаторный, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
-    <t>09-3610-1</t>
-[...34 lines deleted...]
-  <si>
     <t>09-3670-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, паяльный жир АКТИВНЫЙ, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
     <t>09-3625-1</t>
   </si>
   <si>
     <t>Флюс для пайки, ЛТИ-120, 30мл, блистер REXANT</t>
   </si>
   <si>
     <t>09-3640-1</t>
   </si>
   <si>
     <t>Флюс для пайки, СКФ (спирто-канифольный), 30мл, блистер REXANT</t>
   </si>
   <si>
+    <t>09-3626-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, ЛТИ-120, 30мл, с кисточкой, флакон, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3641-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, СКФ (спирто-канифольный), 30мл, с кисточкой, флакон, блистер REXANT </t>
+  </si>
+  <si>
     <t>09-3680</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс-гель для пайки, АКТИВНЫЙ, 12мл, техно-шприц, блистер REXANT </t>
   </si>
   <si>
     <t>09-3682</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс-гель для пайки, пайка алюминия, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3686</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, КАНИФОЛЬ-ГЕЛЬ АКТИВ, 12мл, техно-шприц, блистер REXANT </t>
   </si>
   <si>
     <t>09-3710-1</t>
   </si>
   <si>
     <t xml:space="preserve">Канифоль сосновая, флюс НЕЙТРАЛЬНЫЙ, марка А, 20г, блистер REXANT
 </t>
-  </si>
-[...22 lines deleted...]
-    <t xml:space="preserve">Флюс для пайки, СКФ (спирто-канифольный), 30мл, с кисточкой, флакон, блистер REXANT </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -595,51 +595,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-bga-i-smd-12ml-tehno-shprits-blister-rexant09-3684" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-tr-rm-keller-20ml-banka-blister-rexant09-3690-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-tr-rma-keller-20ml-banka-blister-rexant09-3691-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-tt-keller-indikatornyy-20ml-banka-blister-rexant09-3692-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-blister-rexant09-3610-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-kislota-ortofosfornaya-30ml-paket-rexant09-3635-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-s-kistochkoy-flakon-blister-rexant09-3613-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-f-61a-payka-alyuminiya-30ml-flakon-blister-rexant09-3615-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-bura-20g-banka-blister-rexant09-3655-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-neytralnyy-20ml-banka-blister-rexant09-3665-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-aktivnyy-20ml-banka-blister-rexant09-3670-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-blister-rexant09-3625-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-blister-rexant09-3640-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-aktivnyy-12ml-tehno-shprits-blister-rexant09-3680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payka-alyuminiya-12ml-tehno-shprits-blister-rexant09-3682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kanifol-sosnovaya-flyus-neytralnyy-marka-a-20g-blister-rexant09-3710-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payalnaya-kislota-12ml-tehno-shprits-blister-rexant09-3688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-kanifol-gel-aktiv-12ml-tehno-shprits-blister-rexant09-3686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-s-kistochkoy-flakon-blister-rexant09-3626-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-s-kistochkoy-flakon-blister-rexant09-3641-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-blister-rexant-09-3610-1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-bga-komponentov-i-smd-chipov-12ml-tehno-shprits-blister-rexant-09-3684" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payalnaya-kislota-12ml-tehno-shprits-blister-rexant-09-3688" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-kislota-ortofosfornaya-30ml-paket-rexant-09-3635-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-s-kistochkoy-flakon-blister-rexant-09-3613-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-f-61a-payka-alyuminiya-30ml-flakon-blister-rexant-09-3615-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-bura-20g-banka-blister-rexant-09-3655-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-neytralnyy-20ml-banka-blister-rexant-09-3665-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-neytralnaya-neaktivirovannaya-20ml-banka-blister-rexant-09-3690-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-s-aktivatorami-20ml-banka-blister-rexant-09-3691-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-indikatornyy-20ml-banka-blister-rexant-09-3692-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-aktivnyy-20ml-banka-blister-rexant-09-3670-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-blister-rexant-09-3625-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-blister-rexant-09-3640-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-s-kistochkoy-flakon-blister-rexant-09-3626-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-s-kistochkoy-flakon-blister-rexant-09-3641-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-aktivnyy-12ml-tehno-shprits-blister-rexant-09-3680" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payka-alyuminiya-12ml-tehno-shprits-blister-rexant-09-3682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-kanifol-gel-aktiv-12ml-tehno-shprits-blister-rexant-09-3686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kanifol-sosnovaya-flyus-neytralnyy-marka-a-20g-blister-rexant-09-3710-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -663,602 +663,602 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>650.06</v>
+        <v>129.88</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>283.13</v>
+        <v>650.06</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>282.79</v>
+        <v>747.7</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>276.17</v>
+        <v>150.64</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>10</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>129.88</v>
+        <v>110.35</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>10</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>150.64</v>
+        <v>178.61</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>10</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>110.35</v>
+        <v>127.25</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>10</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>178.61</v>
+        <v>131.46</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>10</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>127.25</v>
+        <v>283.13</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>10</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>131.46</v>
+        <v>282.79</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>10</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>134.8</v>
+        <v>276.17</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>10</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>149.5</v>
+        <v>134.8</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
         <v>10</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>142.03</v>
+        <v>149.5</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
         <v>10</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>576.84</v>
+        <v>142.03</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>1154.5</v>
+        <v>128.88</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>87.56</v>
+        <v>124.59</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
         <v>10</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>747.7</v>
+        <v>576.84</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>100</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>495.48</v>
+        <v>1154.5</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
         <v>100</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>128.88</v>
+        <v>495.48</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
-        <v>120</v>
+        <v>100</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>124.59</v>
+        <v>87.56</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
         <v>10</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>