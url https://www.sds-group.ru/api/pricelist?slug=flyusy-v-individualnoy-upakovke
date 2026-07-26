--- v5 (2026-06-08)
+++ v6 (2026-07-26)
@@ -42,175 +42,175 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Флюсы в индивидуальной упаковке</t>
   </si>
   <si>
+    <t>09-3665-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паяльный жир НЕЙТРАЛЬНЫЙ, 20мл, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>09-3691-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паста с активаторами, 20мл, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, ПАЯЛЬНАЯ КИСЛОТА, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3690-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паста нейтральная неактивированная, 20мл, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3692-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, индикаторный, 20мл, банка, блистер REXANT </t>
+  </si>
+  <si>
     <t>09-3610-1</t>
   </si>
   <si>
     <t>Флюс для пайки, ПАЯЛЬНАЯ КИСЛОТА, 30мл, блистер REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...2 lines deleted...]
-    <t>шт</t>
+    <t>09-3635-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, КИСЛОТА ОРТОФОСФОРНАЯ, 30мл, пакет REXANT</t>
+  </si>
+  <si>
+    <t>09-3613-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, ПАЯЛЬНАЯ КИСЛОТА, 30мл, с кисточкой, флакон, блистер REXANT </t>
   </si>
   <si>
     <t>09-3684</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс-гель для пайки BGA-компонентов и SMD-чипов, 12мл, техно-шприц, блистер REXANT </t>
-  </si>
-[...100 lines deleted...]
-    <t xml:space="preserve">Флюс-гель для пайки, КАНИФОЛЬ-ГЕЛЬ АКТИВ, 12мл, техно-шприц, блистер REXANT </t>
   </si>
   <si>
     <t>09-3710-1</t>
   </si>
   <si>
     <t xml:space="preserve">Канифоль сосновая, флюс НЕЙТРАЛЬНЫЙ, марка А, 20г, блистер REXANT
 </t>
+  </si>
+  <si>
+    <t>09-3670-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паяльный жир АКТИВНЫЙ, 20мл, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, АКТИВНЫЙ, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3655-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, БУРА, 20г, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3640-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, СКФ (спирто-канифольный), 30мл, блистер REXANT</t>
+  </si>
+  <si>
+    <t>09-3615-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, Ф-61А (пайка алюминия), 30мл, флакон, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, пайка алюминия, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3686</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, КАНИФОЛЬ-ГЕЛЬ АКТИВ, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3625-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, ЛТИ-120, 30мл, блистер REXANT</t>
+  </si>
+  <si>
+    <t>09-3626-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, ЛТИ-120, 30мл, с кисточкой, флакон, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3641-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, СКФ (спирто-канифольный), 30мл, с кисточкой, флакон, блистер REXANT </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -595,51 +595,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-blister-rexant-09-3610-1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-bga-komponentov-i-smd-chipov-12ml-tehno-shprits-blister-rexant-09-3684" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payalnaya-kislota-12ml-tehno-shprits-blister-rexant-09-3688" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-kislota-ortofosfornaya-30ml-paket-rexant-09-3635-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-s-kistochkoy-flakon-blister-rexant-09-3613-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-f-61a-payka-alyuminiya-30ml-flakon-blister-rexant-09-3615-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-bura-20g-banka-blister-rexant-09-3655-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-neytralnyy-20ml-banka-blister-rexant-09-3665-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-neytralnaya-neaktivirovannaya-20ml-banka-blister-rexant-09-3690-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-s-aktivatorami-20ml-banka-blister-rexant-09-3691-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-indikatornyy-20ml-banka-blister-rexant-09-3692-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-aktivnyy-20ml-banka-blister-rexant-09-3670-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-blister-rexant-09-3625-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-blister-rexant-09-3640-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-s-kistochkoy-flakon-blister-rexant-09-3626-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-s-kistochkoy-flakon-blister-rexant-09-3641-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-aktivnyy-12ml-tehno-shprits-blister-rexant-09-3680" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payka-alyuminiya-12ml-tehno-shprits-blister-rexant-09-3682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-kanifol-gel-aktiv-12ml-tehno-shprits-blister-rexant-09-3686" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kanifol-sosnovaya-flyus-neytralnyy-marka-a-20g-blister-rexant-09-3710-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-neytralnyy-20ml-banka-blister-rexant-09-3665-1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-s-aktivatorami-20ml-banka-blister-rexant-09-3691-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payalnaya-kislota-12ml-tehno-shprits-blister-rexant-09-3688" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-neytralnaya-neaktivirovannaya-20ml-banka-blister-rexant-09-3690-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-indikatornyy-20ml-banka-blister-rexant-09-3692-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-blister-rexant-09-3610-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-kislota-ortofosfornaya-30ml-paket-rexant-09-3635-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-s-kistochkoy-flakon-blister-rexant-09-3613-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-bga-komponentov-i-smd-chipov-12ml-tehno-shprits-blister-rexant-09-3684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kanifol-sosnovaya-flyus-neytralnyy-marka-a-20g-blister-rexant-09-3710-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-aktivnyy-20ml-banka-blister-rexant-09-3670-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-aktivnyy-12ml-tehno-shprits-blister-rexant-09-3680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-bura-20g-banka-blister-rexant-09-3655-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-blister-rexant-09-3640-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-f-61a-payka-alyuminiya-30ml-flakon-blister-rexant-09-3615-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payka-alyuminiya-12ml-tehno-shprits-blister-rexant-09-3682" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-kanifol-gel-aktiv-12ml-tehno-shprits-blister-rexant-09-3686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-blister-rexant-09-3625-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-s-kistochkoy-flakon-blister-rexant-09-3626-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-s-kistochkoy-flakon-blister-rexant-09-3641-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -663,611 +663,611 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>129.88</v>
+        <v>141.36</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>653</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>10</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>650.06</v>
+        <v>304.08</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>747.7</v>
+        <v>934.62</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>150.64</v>
+        <v>294.93</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>385</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>10</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>110.35</v>
+        <v>296.96</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>1307</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>10</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>178.61</v>
+        <v>131.19</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>1142</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>10</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>127.25</v>
+        <v>163.74</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>902</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>10</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>131.46</v>
+        <v>157.64</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>10</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>283.13</v>
+        <v>812.58</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>282.79</v>
+        <v>125.09</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>1246</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>10</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>276.17</v>
+        <v>143.4</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>10</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>134.8</v>
+        <v>901.31</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>149.5</v>
+        <v>131.19</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
         <v>10</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>142.03</v>
+        <v>149.5</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>881</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
         <v>10</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>128.88</v>
+        <v>196.28</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>346</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>124.59</v>
+        <v>1803.9</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>576.84</v>
+        <v>619.35</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>100</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>1154.5</v>
+        <v>152.55</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>0</v>
+        <v>1162</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>495.48</v>
+        <v>184.12</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>2080</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>87.56</v>
+        <v>177.98</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>742</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
         <v>10</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>