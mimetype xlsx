--- v6 (2026-07-26)
+++ v7 (2026-09-13)
@@ -42,175 +42,175 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Флюсы в индивидуальной упаковке</t>
   </si>
   <si>
+    <t>09-3682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, пайка алюминия, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>09-3686</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, КАНИФОЛЬ-ГЕЛЬ АКТИВ, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3684</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки BGA-компонентов и SMD-чипов, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3610-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, ПАЯЛЬНАЯ КИСЛОТА, 30мл, блистер REXANT</t>
+  </si>
+  <si>
+    <t>09-3635-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, КИСЛОТА ОРТОФОСФОРНАЯ, 30мл, пакет REXANT</t>
+  </si>
+  <si>
+    <t>09-3613-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, ПАЯЛЬНАЯ КИСЛОТА, 30мл, с кисточкой, флакон, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3615-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, Ф-61А (пайка алюминия), 30мл, флакон, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3655-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, БУРА, 20г, банка, блистер REXANT </t>
+  </si>
+  <si>
     <t>09-3665-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, паяльный жир НЕЙТРАЛЬНЫЙ, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
-    <t>Инфо</t>
-[...2 lines deleted...]
-    <t>шт</t>
+    <t>09-3670-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паяльный жир АКТИВНЫЙ, 20мл, банка, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3690-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс для пайки, паста нейтральная неактивированная, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
     <t>09-3691-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, паста с активаторами, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
-    <t>09-3688</t>
-[...10 lines deleted...]
-  <si>
     <t>09-3692-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс-гель для пайки, индикаторный, 20мл, банка, блистер REXANT </t>
   </si>
   <si>
-    <t>09-3610-1</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">Флюс-гель для пайки BGA-компонентов и SMD-чипов, 12мл, техно-шприц, блистер REXANT </t>
+    <t>09-3680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, АКТИВНЫЙ, 12мл, техно-шприц, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3625-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, ЛТИ-120, 30мл, блистер REXANT</t>
+  </si>
+  <si>
+    <t>09-3640-1</t>
+  </si>
+  <si>
+    <t>Флюс для пайки, СКФ (спирто-канифольный), 30мл, блистер REXANT</t>
   </si>
   <si>
     <t>09-3710-1</t>
   </si>
   <si>
     <t xml:space="preserve">Канифоль сосновая, флюс НЕЙТРАЛЬНЫЙ, марка А, 20г, блистер REXANT
 </t>
   </si>
   <si>
-    <t>09-3670-1</t>
-[...46 lines deleted...]
-  <si>
     <t>09-3626-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, ЛТИ-120, 30мл, с кисточкой, флакон, блистер REXANT </t>
   </si>
   <si>
     <t>09-3641-1</t>
   </si>
   <si>
     <t xml:space="preserve">Флюс для пайки, СКФ (спирто-канифольный), 30мл, с кисточкой, флакон, блистер REXANT </t>
+  </si>
+  <si>
+    <t>09-3688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Флюс-гель для пайки, ПАЯЛЬНАЯ КИСЛОТА, 12мл, техно-шприц, блистер REXANT </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -595,51 +595,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-neytralnyy-20ml-banka-blister-rexant-09-3665-1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-s-aktivatorami-20ml-banka-blister-rexant-09-3691-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payalnaya-kislota-12ml-tehno-shprits-blister-rexant-09-3688" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-neytralnaya-neaktivirovannaya-20ml-banka-blister-rexant-09-3690-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-indikatornyy-20ml-banka-blister-rexant-09-3692-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-blister-rexant-09-3610-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-kislota-ortofosfornaya-30ml-paket-rexant-09-3635-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-s-kistochkoy-flakon-blister-rexant-09-3613-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-bga-komponentov-i-smd-chipov-12ml-tehno-shprits-blister-rexant-09-3684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kanifol-sosnovaya-flyus-neytralnyy-marka-a-20g-blister-rexant-09-3710-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-aktivnyy-20ml-banka-blister-rexant-09-3670-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-aktivnyy-12ml-tehno-shprits-blister-rexant-09-3680" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-bura-20g-banka-blister-rexant-09-3655-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-blister-rexant-09-3640-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-f-61a-payka-alyuminiya-30ml-flakon-blister-rexant-09-3615-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payka-alyuminiya-12ml-tehno-shprits-blister-rexant-09-3682" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-kanifol-gel-aktiv-12ml-tehno-shprits-blister-rexant-09-3686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-blister-rexant-09-3625-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-s-kistochkoy-flakon-blister-rexant-09-3626-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-s-kistochkoy-flakon-blister-rexant-09-3641-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payka-alyuminiya-12ml-tehno-shprits-blister-rexant-09-3682" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-kanifol-gel-aktiv-12ml-tehno-shprits-blister-rexant-09-3686" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-bga-komponentov-i-smd-chipov-12ml-tehno-shprits-blister-rexant-09-3684" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-blister-rexant-09-3610-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-kislota-ortofosfornaya-30ml-paket-rexant-09-3635-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnaya-kislota-30ml-s-kistochkoy-flakon-blister-rexant-09-3613-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-f-61a-payka-alyuminiya-30ml-flakon-blister-rexant-09-3615-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-bura-20g-banka-blister-rexant-09-3655-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-neytralnyy-20ml-banka-blister-rexant-09-3665-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-payalnyy-zhir-aktivnyy-20ml-banka-blister-rexant-09-3670-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-neytralnaya-neaktivirovannaya-20ml-banka-blister-rexant-09-3690-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-pasta-s-aktivatorami-20ml-banka-blister-rexant-09-3691-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-indikatornyy-20ml-banka-blister-rexant-09-3692-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-aktivnyy-12ml-tehno-shprits-blister-rexant-09-3680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-blister-rexant-09-3625-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-blister-rexant-09-3640-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kanifol-sosnovaya-flyus-neytralnyy-marka-a-20g-blister-rexant-09-3710-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-lti-120-30ml-s-kistochkoy-flakon-blister-rexant-09-3626-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-dlya-payki-skf-spirto-kanifolnyy-30ml-s-kistochkoy-flakon-blister-rexant-09-3641-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/flyus-gel-dlya-payki-payalnaya-kislota-12ml-tehno-shprits-blister-rexant-09-3688" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -663,617 +663,617 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>141.36</v>
+        <v>1912.13</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>653</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>304.08</v>
+        <v>656.51</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>934.62</v>
+        <v>861.33</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>294.93</v>
+        <v>139.06</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>385</v>
+        <v>335</v>
       </c>
       <c r="G6" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H6" s="3">
         <v>10</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>296.96</v>
+        <v>173.56</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>1307</v>
+        <v>272</v>
       </c>
       <c r="G7" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H7" s="3">
         <v>10</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>131.19</v>
+        <v>167.1</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>1142</v>
+        <v>4911</v>
       </c>
       <c r="G8" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>10</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>163.74</v>
+        <v>208.06</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>902</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>10</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>157.64</v>
+        <v>139.06</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>10</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>812.58</v>
+        <v>149.84</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>125.09</v>
+        <v>152</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>1246</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H12" s="3">
         <v>10</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>143.4</v>
+        <v>312.63</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H13" s="3">
         <v>10</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>901.31</v>
+        <v>322.32</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G14" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H14" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>131.19</v>
+        <v>314.78</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>466</v>
       </c>
       <c r="G15" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H15" s="3">
         <v>10</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>149.5</v>
+        <v>955.39</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>881</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>196.28</v>
+        <v>161.7</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>346</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H17" s="3">
         <v>10</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>1803.9</v>
+        <v>158.47</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G18" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>619.35</v>
+        <v>132.6</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>317</v>
       </c>
       <c r="G19" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>152.55</v>
+        <v>195.17</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>1162</v>
+        <v>3402</v>
       </c>
       <c r="G20" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>184.12</v>
+        <v>188.66</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>2080</v>
+        <v>872</v>
       </c>
       <c r="G21" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>177.98</v>
+        <v>990.7</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>742</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>