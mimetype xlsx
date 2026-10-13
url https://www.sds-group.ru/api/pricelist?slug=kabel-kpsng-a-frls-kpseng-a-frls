--- v5 (2026-08-29)
+++ v6 (2026-10-13)
@@ -650,553 +650,553 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>22.31</v>
+        <v>23.65</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="G3" s="3">
         <v>200</v>
       </c>
       <c r="H3" s="3">
         <v>200</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>30.15</v>
+        <v>31.96</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="G4" s="3">
         <v>200</v>
       </c>
       <c r="H4" s="3">
         <v>200</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>35.81</v>
+        <v>37.96</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>32400</v>
+        <v>7073</v>
       </c>
       <c r="G5" s="3">
         <v>200</v>
       </c>
       <c r="H5" s="3">
         <v>200</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>45.31</v>
+        <v>48.03</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="G6" s="3">
         <v>200</v>
       </c>
       <c r="H6" s="3">
         <v>200</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>62.47</v>
+        <v>66.22</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>13800</v>
+        <v>7400</v>
       </c>
       <c r="G7" s="3">
         <v>200</v>
       </c>
       <c r="H7" s="3">
         <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>85.83</v>
+        <v>90.98</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>3400</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>200</v>
       </c>
       <c r="H8" s="3">
         <v>200</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>43.37</v>
+        <v>45.97</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="G9" s="3">
         <v>200</v>
       </c>
       <c r="H9" s="3">
         <v>200</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>67.75</v>
+        <v>71.82</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>6600</v>
+        <v>6233</v>
       </c>
       <c r="G10" s="3">
         <v>200</v>
       </c>
       <c r="H10" s="3">
         <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>85.11</v>
+        <v>90.22</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="G11" s="3">
         <v>200</v>
       </c>
       <c r="H11" s="3">
         <v>200</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>114.42</v>
+        <v>121.29</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>2400</v>
+        <v>1600</v>
       </c>
       <c r="G12" s="3">
         <v>200</v>
       </c>
       <c r="H12" s="3">
         <v>200</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>25.86</v>
+        <v>27.41</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="G13" s="3">
         <v>200</v>
       </c>
       <c r="H13" s="3">
         <v>200</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>39.92</v>
+        <v>42.32</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>8600</v>
+        <v>11400</v>
       </c>
       <c r="G14" s="3">
         <v>200</v>
       </c>
       <c r="H14" s="3">
         <v>200</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>52.9</v>
+        <v>56.07</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>6800</v>
+        <v>10400</v>
       </c>
       <c r="G15" s="3">
         <v>200</v>
       </c>
       <c r="H15" s="3">
         <v>200</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>67.14</v>
+        <v>71.17</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>18800</v>
+        <v>15990</v>
       </c>
       <c r="G16" s="3">
         <v>200</v>
       </c>
       <c r="H16" s="3">
         <v>200</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>93.53</v>
+        <v>99.14</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>1000</v>
       </c>
       <c r="G17" s="3">
         <v>200</v>
       </c>
       <c r="H17" s="3">
         <v>200</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>72.88</v>
+        <v>77.25</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>6000</v>
+        <v>5400</v>
       </c>
       <c r="G18" s="3">
         <v>200</v>
       </c>
       <c r="H18" s="3">
         <v>200</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>94.41</v>
+        <v>100.07</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>11400</v>
+        <v>3200</v>
       </c>
       <c r="G19" s="3">
         <v>200</v>
       </c>
       <c r="H19" s="3">
         <v>200</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>117.15</v>
+        <v>124.18</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>1600</v>
+        <v>1200</v>
       </c>
       <c r="G20" s="3">
         <v>200</v>
       </c>
       <c r="H20" s="3">
         <v>200</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>