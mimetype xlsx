--- v6 (2026-08-29)
+++ v7 (2026-10-13)
@@ -608,350 +608,350 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>47.97</v>
+        <v>50.85</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="G3" s="3">
         <v>200</v>
       </c>
       <c r="H3" s="3">
         <v>200</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>60.76</v>
+        <v>64.41</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>1600</v>
       </c>
       <c r="G4" s="3">
         <v>200</v>
       </c>
       <c r="H4" s="3">
         <v>200</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>96.39</v>
+        <v>102.17</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>5600</v>
       </c>
       <c r="G5" s="3">
         <v>200</v>
       </c>
       <c r="H5" s="3">
         <v>200</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>132.46</v>
+        <v>140.41</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>2200</v>
       </c>
       <c r="G6" s="3">
         <v>200</v>
       </c>
       <c r="H6" s="3">
         <v>200</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>100.85</v>
+        <v>106.9</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>1400</v>
+        <v>3400</v>
       </c>
       <c r="G7" s="3">
         <v>200</v>
       </c>
       <c r="H7" s="3">
         <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>114.82</v>
+        <v>121.71</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="G8" s="3">
         <v>200</v>
       </c>
       <c r="H8" s="3">
         <v>200</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>52.54</v>
+        <v>55.69</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>7600</v>
+        <v>3400</v>
       </c>
       <c r="G9" s="3">
         <v>200</v>
       </c>
       <c r="H9" s="3">
         <v>200</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>62.18</v>
+        <v>65.91</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="G10" s="3">
         <v>200</v>
       </c>
       <c r="H10" s="3">
         <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>103.95</v>
+        <v>110.19</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="G11" s="3">
         <v>200</v>
       </c>
       <c r="H11" s="3">
         <v>200</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>86.85</v>
+        <v>92.06</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>4600</v>
+        <v>1400</v>
       </c>
       <c r="G12" s="3">
         <v>200</v>
       </c>
       <c r="H12" s="3">
         <v>200</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>117.38</v>
+        <v>124.42</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="G13" s="3">
         <v>200</v>
       </c>
       <c r="H13" s="3">
         <v>200</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>