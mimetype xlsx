--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -8,625 +8,616 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="188">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Клавишные выключатели 250 V</t>
   </si>
   <si>
+    <t>36-2600</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>36-2211</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2630</t>
+  </si>
+  <si>
+    <t>Выключатель-автомат клавишный 250В 15А (4с) сброс-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2175</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл красный с подсветкой и влагозащитой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2343</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 25А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2010</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2011</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2012</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл белый микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2030</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 3А (3с) вкл-вкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2031</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 3А (3с) вкл-вкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2050</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2051</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл красный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2110</t>
+  </si>
+  <si>
     <t>36-2111</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 6А (2с) ON-OFF красный Mini REXANT</t>
-[...5 lines deleted...]
-    <t>шт</t>
+    <t>36-2113</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл серый мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2130</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-вкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2131</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-вкл красный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2145</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл черный с нейтралью мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2146</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2150</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл красный с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2153</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл зеленый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2190</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2191</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл синий с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2192</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл желтый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2193</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл зеленый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2210</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2212</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2213</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2220</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (3с) вкл-выкл-вкл черный с нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2225</t>
+  </si>
+  <si>
+    <t>36-2226</t>
   </si>
   <si>
     <t>36-2310</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 15А (4с) ON-OFF черный REXANT</t>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл черный REXANT</t>
   </si>
   <si>
     <t>36-2330</t>
   </si>
   <si>
-    <t xml:space="preserve">Выключатель клавишный 250В 16А (4с) ON-OFF красный с подсветкой REXANT </t>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2331</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2332</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2333</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2350</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2351</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2352</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2353</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2370</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2375</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) (вкл)-выкл-(вкл) черный с нейтралью без фиксации REXANT</t>
+  </si>
+  <si>
+    <t>36-2390</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл красный с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2392</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл зеленый с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2410</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл красный с подсветкой, двойной REXANT</t>
   </si>
   <si>
     <t>36-2411</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 15А (6с) ON-OFF синий с подсветкой, двойной REXANT</t>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл синий с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2412</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл зеленый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2413</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл желтый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2430</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл черный с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2510</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (2с) вкл-выкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2511</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (2с) вкл-выкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2530</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл красный с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2531</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл синий с подсветкой микро REXANT</t>
   </si>
   <si>
     <t>36-2532</t>
   </si>
   <si>
-    <t>Выключатель клавишный круглый 250В 3А (3с) ON-OFF желтый с подсветкой Micro REXANT</t>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл желтый с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2533</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл зеленый с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2550</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (2с) вкл-выкл черный REXANT</t>
   </si>
   <si>
     <t>36-2560</t>
   </si>
   <si>
-    <t>Выключатель клавишный круглый 250В 6А (2с) ON-OFF красный REXANT</t>
+    <t>Выключатель клавишный круглый 250В 6А (2с) вкл-выкл красный REXANT</t>
+  </si>
+  <si>
+    <t>36-2570</t>
+  </si>
+  <si>
+    <t>36-2571</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2572</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2573</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2360</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2361</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл синий с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2362</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2363</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл желтый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2450</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл красный/зеленый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2595</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2596</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3c) вкл-выкл синий с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2597</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3c) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2160</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (6с) вкл-выкл красный с подсветкой, двойной мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2380</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) выкл-(вкл) черный без фиксации REXANT</t>
+  </si>
+  <si>
+    <t>36-2340</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 20А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2190-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2330-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2332-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2350-1</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2331-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2360-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2370-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2530-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл красный с подсветкой микро (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>06-0300-A</t>
+  </si>
+  <si>
+    <t>06-0303-B</t>
+  </si>
+  <si>
+    <t>06-0304-B</t>
+  </si>
+  <si>
+    <t>06-0305-B</t>
+  </si>
+  <si>
+    <t>06-0306-B</t>
+  </si>
+  <si>
+    <t>06-0307-C</t>
+  </si>
+  <si>
+    <t>06-0308-B</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью (1 шт/уп) REXANT</t>
   </si>
   <si>
     <t>36-2391</t>
   </si>
   <si>
-    <t>Переключатель клавишный 250В 15А (6с) ON-OFF-ON синий с подсветкой и нейтралью REXANT</t>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл синий с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2176</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл синий с подсветкой и влагозащитой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2346</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 30А (4с) вкл-выкл красный с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2601</t>
   </si>
   <si>
-    <t>Выключатель клавишный круглый 250В 6А (3с) ON-OFF синий с подсветкой REXANT</t>
-[...262 lines deleted...]
-  <si>
     <t>36-2602</t>
   </si>
   <si>
-    <t>Выключатель клавишный круглый 250В 6А (3с) ON-OFF желтый с подсветкой REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>36-2603</t>
   </si>
   <si>
-    <t xml:space="preserve">Выключатель клавишный круглый 250В 6А (3с) ON-OFF зеленый с подсветкой REXANT </t>
-[...199 lines deleted...]
-  <si>
     <t>36-2690</t>
   </si>
   <si>
-    <t>Автомат-предохранитель 250В 15А (3с) RESET-OFF красный с подсветкой REXANT</t>
-[...5 lines deleted...]
-    <t>Выключатель клавишный круглый 250В 3А (2с) ON-OFF красный Micro REXANT</t>
+    <t>Автомат-предохранитель 250В 15А (3с) сброс-выкл красный с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2144</t>
   </si>
   <si>
-    <t>Переключатель клавишный 250В 6А (3с) ON-OFF-ON красный с нейтралью Mini REXANT</t>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл красный с нейтралью мини REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1011,51 +1002,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-krasnyy-mini-rexant-2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-chernyy-rexant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-siniy-s-podsvetkoy-dvoynoy-rexant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-zheltyy-s-podsvetkoy-micro-rexant" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-on-off-krasnyy-rexant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-siniy-s-podsvetkoy-i-neytralyu-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-rexant-2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-zelenyy-s-podsvetkoy-i-vlagozashchitoy-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-on-off-siniy-s-podsvetkoy-i-vlagozashchitoy-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-chernyy-mini-rexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-chernyy-mini-rexant-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-rexant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-siniy-s-podsvetkoy-mini-rexant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zelenyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-3s-on-off-on-chernyy-s-neytralyu-rexant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-krasnyy-s-podsvetkoy-rexant-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-siniy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-bfiks-rexant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-rexant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-krasnyy-s-podsvetkoy-i-neytralyu-rexant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-zheltyy-s-podsvetkoy-dvoynoy-rexant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-on-off-chernyy-micro-rexant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-siniy-s-podsvetkoy-micro-rexant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-off-on-chernyy-bfiks-rexant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-siniy-s-podsvetkoy-i-vlagozashchitoy-rexant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-zheltyy-s-podsvetkoy-i-vlagozashchitoy-rexant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-krasnyyzelenyy-s-podsvetkoy-dvoynoy-rexant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-i-vlagozashchitoy-rexant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozashchitoy-rexant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-i-vlagozashchitoy-mini-rexant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-i-vlagozashchitoy-mini-rexant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-6s-on-off-krasnyy-s-podsvetkoy-dvoynoy-mini-rexant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-20a-4s-on-off-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozashchitoy-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-krasnyy-s-podsvetkoy-micro-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-1-shtup-rexant-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-1-shtup-rexant-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-1-shtup-rexant-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-1-shtup-rexant-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-1-shtup-rexant-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozashchitoy-1-shtup-rexant-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-1-shtup-rexant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-25a-4s-on-off-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-30a-4s-on-off-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-rexant-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zheltyy-s-podsvetkoy-rexant-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-rexant-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-avtomat-klavishnyy-250v-15a-4s-reset-off-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zheltyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-chernyy-micro-rexant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-krasnyy-micro-rexant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-belyy-micro-rexant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-on-on-chernyy-micro-rexant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-on-on-krasnyy-micro-rexant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-krasnyy-mini-rexant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-seryy-mini-rexant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-on-chernyy-mini-rexant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-on-krasnyy-mini-rexant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-off-on-chernyy-s-neytralyu-mini-rexant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-chernyy-mini-rexant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-mini-rexant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-mini-rexant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-zheltyy-s-podsvetkoy-mini-rexant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-zelenyy-s-podsvetkoy-mini-rexant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-siniy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zheltyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zelenyy-s-podsvetkoy-rexant-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-zelenyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-zheltyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-zelenyy-s-podsvetkoy-i-neytralyu-rexant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-krasnyy-s-podsvetkoy-dvoynoy-rexant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-zelenyy-s-podsvetkoy-dvoynoy-rexant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-chernyy-s-podsvetkoy-dvoynoy-rexant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-krasnyy-s-podsvetkoy-micro-rexant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-zelenyy-s-podsvetkoy-micro-rexant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-on-off-chernyy-rexant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zheltyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-on-off-zelenyy-s-podsvetkoy-i-vlagozashchitoy-rexant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/avtomat-predohranitel-250v-15a-3s-reset-off-krasnyy-s-podsvetkoy-rexant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-on-off-krasnyy-micro-rexant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-off-on-krasnyy-s-neytralyu-mini-rexant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-rexant36-2600" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-siniy-s-podsvetkoy-rexant36-2211" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-avtomat-klavishnyy-250v-15a-4s-reset-off-krasnyy-s-podsvetkoy-rexant36-2630" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant36-2175" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-25a-4s-on-off-krasnyy-s-podsvetkoy-rexant36-2343" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-chernyy-micro-rexant36-2010" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-krasnyy-micro-rexant36-2011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-belyy-micro-rexant36-2012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-on-on-chernyy-micro-rexant36-2030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-on-on-krasnyy-micro-rexant36-2031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-chernyy-mini-rexant36-2050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-krasnyy-mini-rexant36-2051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-chernyy-mini-rexant36-2110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-krasnyy-mini-rexant36-2111" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-seryy-mini-rexant36-2113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-on-chernyy-mini-rexant36-2130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-on-krasnyy-mini-rexant36-2131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-off-on-chernyy-s-neytralyu-mini-rexant36-2145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-chernyy-mini-rexant36-2146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-mini-rexant36-2150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-mini-rexant36-2153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-rexant36-2190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-siniy-s-podsvetkoy-mini-rexant36-2191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-zheltyy-s-podsvetkoy-mini-rexant36-2192" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-zelenyy-s-podsvetkoy-mini-rexant36-2193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-krasnyy-s-podsvetkoy-rexant36-2210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zheltyy-s-podsvetkoy-rexant36-2212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zelenyy-s-podsvetkoy-rexant36-2213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-3s-on-off-on-chernyy-s-neytralyu-rexant36-2220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-krasnyy-s-podsvetkoy-rexant36-2225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zelenyy-s-podsvetkoy-rexant36-2226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-chernyy-rexant36-2310" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-rexant36-2330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-rexant36-2331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-rexant36-2332" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zheltyy-s-podsvetkoy-rexant36-2333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-rexant36-2350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-siniy-s-podsvetkoy-rexant36-2351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-zelenyy-s-podsvetkoy-rexant36-2352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-zheltyy-s-podsvetkoy-rexant36-2353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-rexant36-2370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-b-fiks-rexant36-2375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-krasnyy-s-podsvetkoy-i-neytralyu-rexant36-2390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-zelenyy-s-podsvetkoy-i-neytralyu-rexant36-2392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-krasnyy-s-podsvetkoy-dvoynoy-rexant36-2410" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-siniy-s-podsvetkoy-dvoynoy-rexant36-2411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-zelenyy-s-podsvetkoy-dvoynoy-rexant36-2412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-zheltyy-s-podsvetkoy-dvoynoy-rexant36-2413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-chernyy-s-podsvetkoy-dvoynoy-rexant36-2430" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-on-off-chernyy-micro-rexant36-2510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-on-off-krasnyy-micro-rexant36-2511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-krasnyy-s-podsvetkoy-micro-rexant36-2530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-siniy-s-podsvetkoy-micro-rexant36-2531" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-zheltyy-s-podsvetkoy-micro-rexant36-2532" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-zelenyy-s-podsvetkoy-micro-rexant36-2533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-on-off-chernyy-rexant36-2550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-on-off-krasnyy-rexant36-2560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-rexant36-2570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-rexant36-2571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zheltyy-s-podsvetkoy-rexant36-2572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-rexant36-2573" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2362" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-zheltyy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-krasnyy-zelenyy-s-podsvetkoy-dvoynoy-rexant36-2450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexan36-2595" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-on-off-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-on-off-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexan36-2597" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-6s-on-off-krasnyy-s-podsvetkoy-dvoynoy-mini-rexant36-2160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-off-on-chernyy-b-fiks-rexant36-2380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-20a-4s-on-off-krasnyy-s-podsvetkoy-rexant36-2340" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant36-2190-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-1-sht-up-rexant36-2330-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-1-sht-up-rexant36-2332-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-1-sht-up-rexant36-2350-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-1-sht-up-rexant36-2331-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-up-r36-2360-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-1-sht-up-rexant36-2370-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-krasnyy-s-podsvetkoy-micro-1-sht-up-rexan36-2530-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant06-0300-A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-1-sht-up-rexant06-0303-B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-1-sht-up-rexant06-0304-B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-1-sht-up-rexant06-0305-B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-1-sht-up-rexant06-0306-B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-up-r06-0307-C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-1-sht-up-rexant06-0308-B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-siniy-s-podsvetkoy-i-neytralyu-rexant36-2391" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant36-2176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-30a-4s-on-off-krasnyy-s-podsvetkoy-rexant36-2346" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-rexant36-2601" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zheltyy-s-podsvetkoy-rexant36-2602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-rexant36-2603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/avtomat-predohranitel-250v-15a-3s-reset-off-krasnyy-s-podsvetkoy-rexant36-2690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-off-on-krasnyy-s-neytralyu-mini-rexant36-2144" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I97"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -1079,2786 +1070,2786 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>34.1</v>
+        <v>24.89</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>22880</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>78.65</v>
+        <v>46.28</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>26500</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>720</v>
+        <v>1250</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>96.1</v>
+        <v>104.79</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>89160</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H5" s="3">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>127.95</v>
+        <v>137.71</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>2600</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>62.96</v>
+        <v>193.18</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>2310</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>3000</v>
+        <v>720</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>38</v>
+        <v>19.64</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>10420</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>119.19</v>
+        <v>19.64</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>1880</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>21.09</v>
+        <v>18.71</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>1140</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>240.92</v>
+        <v>21.35</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>5630</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>400</v>
+        <v>3000</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>206.42</v>
+        <v>22.4</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>2010</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>33.4</v>
+        <v>28.39</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>15760</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
         <v>5000</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>32.44</v>
+        <v>32.75</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>29220</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
         <v>5000</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C15" s="3">
-        <v>76.49</v>
+        <v>27.57</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>8850</v>
+        <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C16" s="3">
-        <v>52.04</v>
+        <v>28.99</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>5040</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="3">
-        <v>54.45</v>
+        <v>31.13</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>7100</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>960</v>
+        <v>5000</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="3">
-        <v>98.04</v>
+        <v>32.35</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>9980</v>
+        <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>1250</v>
+        <v>3000</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="3">
-        <v>71.51</v>
+        <v>34.02</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>8170</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>960</v>
+        <v>3000</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="3">
-        <v>118.68</v>
+        <v>38.06</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>26460</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="3">
-        <v>118.33</v>
+        <v>48.2</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>1630</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="3">
-        <v>138.52</v>
+        <v>49.06</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>5100</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="3">
-        <v>138.52</v>
+        <v>46.98</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
-        <v>19870</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="3">
-        <v>138.52</v>
+        <v>65.02</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>8980</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="3">
-        <v>121.85</v>
+        <v>44.23</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="3">
-        <v>790</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="3">
-        <v>38.53</v>
+        <v>10.52</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="3">
-        <v>42120</v>
+        <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>10</v>
       </c>
       <c r="H26" s="3">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="3">
-        <v>72.2</v>
+        <v>31.26</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="3">
-        <v>2110</v>
+        <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="3">
-        <v>59.49</v>
+        <v>52.99</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="3">
-        <v>37100</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>10</v>
       </c>
       <c r="H28" s="3">
-        <v>3000</v>
+        <v>1250</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="3">
-        <v>59.49</v>
+        <v>44.98</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="3">
-        <v>41780</v>
+        <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>10</v>
       </c>
       <c r="H29" s="3">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="3">
-        <v>84.17</v>
+        <v>46.28</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="3">
-        <v>6430</v>
+        <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>10</v>
       </c>
       <c r="H30" s="3">
-        <v>500</v>
+        <v>960</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="3">
-        <v>240.92</v>
+        <v>83.33</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="3">
-        <v>1830</v>
+        <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>10</v>
       </c>
       <c r="H31" s="3">
-        <v>500</v>
+        <v>1250</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C32" s="3">
-        <v>240.92</v>
+        <v>60.78</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="3">
-        <v>1700</v>
+        <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>10</v>
       </c>
       <c r="H32" s="3">
-        <v>500</v>
+        <v>960</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C33" s="3">
-        <v>129.12</v>
+        <v>57.89</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="3">
-        <v>7390</v>
+        <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>10</v>
       </c>
       <c r="H33" s="3">
-        <v>500</v>
+        <v>960</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C34" s="3">
-        <v>206.42</v>
+        <v>66.85</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="3">
-        <v>9050</v>
+        <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>10</v>
       </c>
       <c r="H34" s="3">
-        <v>2000</v>
+        <v>720</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C35" s="3">
-        <v>240.92</v>
+        <v>81.69</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="3">
-        <v>18160</v>
+        <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>10</v>
       </c>
       <c r="H35" s="3">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C36" s="3">
-        <v>162.01</v>
+        <v>83.23</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="3">
-        <v>2790</v>
+        <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>10</v>
       </c>
       <c r="H36" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C37" s="3">
-        <v>154.31</v>
+        <v>83.56</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="3">
-        <v>1710</v>
+        <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>10</v>
       </c>
       <c r="H37" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C38" s="3">
-        <v>105.23</v>
+        <v>83.25</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="3">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>10</v>
       </c>
       <c r="H38" s="3">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C39" s="3">
-        <v>94.6</v>
+        <v>100.88</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="3">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="G39" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H39" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C40" s="3">
-        <v>133.28</v>
+        <v>100.58</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="3">
-        <v>530</v>
+        <v>0</v>
       </c>
       <c r="G40" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H40" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C41" s="3">
-        <v>103.47</v>
+        <v>100.88</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="3">
-        <v>53840</v>
+        <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>10</v>
       </c>
       <c r="H41" s="3">
         <v>500</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C42" s="3">
-        <v>130.23</v>
+        <v>105.93</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="3">
-        <v>2145</v>
+        <v>0</v>
       </c>
       <c r="G42" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H42" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C43" s="3">
-        <v>125.18</v>
+        <v>117.74</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="3">
-        <v>615</v>
+        <v>0</v>
       </c>
       <c r="G43" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H43" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C44" s="3">
-        <v>145.63</v>
+        <v>117.74</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H44" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C45" s="3">
-        <v>281.71</v>
+        <v>117.74</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="3">
-        <v>353</v>
+        <v>0</v>
       </c>
       <c r="G45" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H45" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C46" s="3">
-        <v>182.75</v>
+        <v>117.74</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H46" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C47" s="3">
-        <v>117.36</v>
+        <v>103.57</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="3">
-        <v>134</v>
+        <v>0</v>
       </c>
       <c r="G47" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H47" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="C48" s="3">
-        <v>125.02</v>
+        <v>108.76</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="3">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="G48" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H48" s="3">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="3">
-        <v>165.69</v>
+        <v>108.76</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="3">
-        <v>501</v>
+        <v>0</v>
       </c>
       <c r="G49" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H49" s="3">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="3">
-        <v>173.98</v>
+        <v>103.57</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="3">
-        <v>118</v>
+        <v>0</v>
       </c>
       <c r="G50" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H50" s="3">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="C51" s="3">
-        <v>180.9</v>
+        <v>103.57</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="3">
-        <v>118</v>
+        <v>0</v>
       </c>
       <c r="G51" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H51" s="3">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="C52" s="3">
-        <v>162.13</v>
+        <v>32.75</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="3">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="G52" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H52" s="3">
-        <v>10</v>
+        <v>5000</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="C53" s="3">
-        <v>331.52</v>
+        <v>32.75</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H53" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C54" s="3">
-        <v>208.8</v>
+        <v>70.86</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H54" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C55" s="3">
-        <v>227.27</v>
+        <v>61.37</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="3">
-        <v>27610</v>
+        <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>10</v>
       </c>
       <c r="H55" s="3">
-        <v>720</v>
+        <v>3000</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C56" s="3">
-        <v>240.05</v>
+        <v>53.52</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="3">
-        <v>36180</v>
+        <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>10</v>
       </c>
       <c r="H56" s="3">
-        <v>720</v>
+        <v>3000</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C57" s="3">
-        <v>35.55</v>
+        <v>61.37</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="3">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>10</v>
       </c>
       <c r="H57" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C58" s="3">
-        <v>18.95</v>
+        <v>33.92</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="3">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>10</v>
       </c>
       <c r="H58" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C59" s="3">
-        <v>42.22</v>
+        <v>32.3</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>10</v>
       </c>
       <c r="H59" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="C60" s="3">
-        <v>149.7</v>
+        <v>57.35</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="H60" s="3">
-        <v>600</v>
+        <v>3000</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C61" s="3">
-        <v>97.94</v>
+        <v>45.51</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="3">
-        <v>7130</v>
+        <v>0</v>
       </c>
       <c r="G61" s="3">
         <v>10</v>
       </c>
       <c r="H61" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C62" s="3">
-        <v>23.1</v>
+        <v>50.57</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="3">
-        <v>44770</v>
+        <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>10</v>
       </c>
       <c r="H62" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C63" s="3">
-        <v>23.1</v>
+        <v>45.51</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="3">
-        <v>37890</v>
+        <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>10</v>
       </c>
       <c r="H63" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C64" s="3">
-        <v>22.01</v>
+        <v>204.78</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="3">
-        <v>24840</v>
+        <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>10</v>
       </c>
       <c r="H64" s="3">
-        <v>5000</v>
+        <v>400</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C65" s="3">
-        <v>25.12</v>
+        <v>204.78</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="3">
-        <v>11230</v>
+        <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>10</v>
       </c>
       <c r="H65" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C66" s="3">
-        <v>26.35</v>
+        <v>204.78</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="3">
-        <v>4660</v>
+        <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>10</v>
       </c>
       <c r="H66" s="3">
-        <v>2000</v>
+        <v>400</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="C67" s="3">
-        <v>38.53</v>
+        <v>204.78</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="3">
-        <v>1580</v>
+        <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>10</v>
       </c>
       <c r="H67" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C68" s="3">
-        <v>36.62</v>
+        <v>109.75</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="3">
-        <v>5970</v>
+        <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>10</v>
       </c>
       <c r="H68" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C69" s="3">
-        <v>38.06</v>
+        <v>175.46</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="3">
-        <v>8950</v>
+        <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>10</v>
       </c>
       <c r="H69" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C70" s="3">
-        <v>40.02</v>
+        <v>175.46</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="3">
-        <v>5240</v>
+        <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>10</v>
       </c>
       <c r="H70" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C71" s="3">
-        <v>44.78</v>
+        <v>175.46</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="3">
-        <v>4900</v>
+        <v>0</v>
       </c>
       <c r="G71" s="3">
         <v>10</v>
       </c>
       <c r="H71" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C72" s="3">
-        <v>56.71</v>
+        <v>89.45</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="3">
-        <v>6660</v>
+        <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>10</v>
       </c>
       <c r="H72" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C73" s="3">
-        <v>57.72</v>
+        <v>71.54</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="3">
-        <v>6790</v>
+        <v>0</v>
       </c>
       <c r="G73" s="3">
         <v>10</v>
       </c>
       <c r="H73" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I73" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C74" s="3">
-        <v>55.27</v>
+        <v>87.95</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="3">
-        <v>4220</v>
+        <v>0</v>
       </c>
       <c r="G74" s="3">
         <v>10</v>
       </c>
       <c r="H74" s="3">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="I74" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C75" s="3">
-        <v>15.82</v>
+        <v>80.41</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="3">
-        <v>6450</v>
+        <v>0</v>
       </c>
       <c r="G75" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H75" s="3">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="I75" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C76" s="3">
-        <v>44.65</v>
+        <v>110.7</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="3">
-        <v>320</v>
+        <v>0</v>
       </c>
       <c r="G76" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H76" s="3">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="I76" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="C77" s="3">
-        <v>62.34</v>
+        <v>106.4</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="3">
-        <v>80340</v>
+        <v>0</v>
       </c>
       <c r="G77" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H77" s="3">
-        <v>1250</v>
+        <v>50</v>
       </c>
       <c r="I77" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C78" s="3">
-        <v>54.45</v>
+        <v>113.29</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="3">
-        <v>9070</v>
+        <v>0</v>
       </c>
       <c r="G78" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H78" s="3">
-        <v>1250</v>
+        <v>200</v>
       </c>
       <c r="I78" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C79" s="3">
-        <v>52.92</v>
+        <v>123.79</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="3">
-        <v>7567</v>
+        <v>0</v>
       </c>
       <c r="G79" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H79" s="3">
-        <v>2500</v>
+        <v>200</v>
       </c>
       <c r="I79" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>40</v>
+        <v>162</v>
       </c>
       <c r="C80" s="3">
-        <v>68.1</v>
+        <v>239.45</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="3">
-        <v>9860</v>
+        <v>0</v>
       </c>
       <c r="G80" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H80" s="3">
-        <v>960</v>
+        <v>200</v>
       </c>
       <c r="I80" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C81" s="3">
-        <v>97.92</v>
+        <v>155.34</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="3">
-        <v>19930</v>
+        <v>0</v>
       </c>
       <c r="G81" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H81" s="3">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="I81" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C82" s="3">
-        <v>98.3</v>
+        <v>99.76</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="3">
-        <v>62330</v>
+        <v>0</v>
       </c>
       <c r="G82" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H82" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="I82" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="C83" s="3">
-        <v>118.68</v>
+        <v>106.27</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="3">
-        <v>5020</v>
+        <v>0</v>
       </c>
       <c r="G83" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H83" s="3">
-        <v>500</v>
+        <v>10</v>
       </c>
       <c r="I83" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="C84" s="3">
-        <v>124.62</v>
+        <v>140.84</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="3">
-        <v>2250</v>
+        <v>0</v>
       </c>
       <c r="G84" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H84" s="3">
-        <v>500</v>
+        <v>10</v>
       </c>
       <c r="I84" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="C85" s="3">
-        <v>138.52</v>
+        <v>147.88</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="3">
-        <v>3330</v>
+        <v>0</v>
       </c>
       <c r="G85" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H85" s="3">
-        <v>500</v>
+        <v>10</v>
       </c>
       <c r="I85" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="C86" s="3">
-        <v>121.85</v>
+        <v>153.77</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="3">
-        <v>22330</v>
+        <v>0</v>
       </c>
       <c r="G86" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H86" s="3">
-        <v>500</v>
+        <v>10</v>
       </c>
       <c r="I86" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="C87" s="3">
-        <v>127.95</v>
+        <v>137.81</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="3">
-        <v>6970</v>
+        <v>0</v>
       </c>
       <c r="G87" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H87" s="3">
-        <v>500</v>
+        <v>10</v>
       </c>
       <c r="I87" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="C88" s="3">
-        <v>121.85</v>
+        <v>281.79</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="3">
-        <v>2750</v>
+        <v>0</v>
       </c>
       <c r="G88" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H88" s="3">
-        <v>500</v>
+        <v>10</v>
       </c>
       <c r="I88" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B89" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="B89" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="3">
-        <v>83.36</v>
+        <v>177.48</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="3">
-        <v>5100</v>
+        <v>0</v>
       </c>
       <c r="G89" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H89" s="3">
-        <v>3000</v>
+        <v>10</v>
       </c>
       <c r="I89" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B90" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="B90" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="3">
-        <v>72.2</v>
+        <v>101.31</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="3">
-        <v>10080</v>
+        <v>0</v>
       </c>
       <c r="G90" s="3">
         <v>10</v>
       </c>
       <c r="H90" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I90" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B91" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="B91" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="3">
-        <v>39.91</v>
+        <v>131.16</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="3">
-        <v>89700</v>
+        <v>0</v>
       </c>
       <c r="G91" s="3">
         <v>10</v>
       </c>
       <c r="H91" s="3">
         <v>3000</v>
       </c>
       <c r="I91" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B92" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="B92" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="3">
-        <v>67.47</v>
+        <v>204.04</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="3">
-        <v>40610</v>
+        <v>0</v>
       </c>
       <c r="G92" s="3">
         <v>10</v>
       </c>
       <c r="H92" s="3">
-        <v>3000</v>
+        <v>720</v>
       </c>
       <c r="I92" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="C93" s="3">
-        <v>59.49</v>
+        <v>14.76</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="3">
-        <v>10660</v>
+        <v>0</v>
       </c>
       <c r="G93" s="3">
         <v>10</v>
       </c>
       <c r="H93" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I93" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>184</v>
+        <v>126</v>
       </c>
       <c r="C94" s="3">
-        <v>206.42</v>
+        <v>13.27</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="3">
-        <v>2810</v>
+        <v>0</v>
       </c>
       <c r="G94" s="3">
         <v>10</v>
       </c>
       <c r="H94" s="3">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I94" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>186</v>
+        <v>128</v>
       </c>
       <c r="C95" s="3">
-        <v>156.27</v>
+        <v>29.55</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="3">
         <v>0</v>
       </c>
       <c r="G95" s="3">
         <v>10</v>
       </c>
       <c r="H95" s="3">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I95" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C96" s="3">
-        <v>38.53</v>
+        <v>109.39</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="3">
-        <v>5870</v>
+        <v>0</v>
       </c>
       <c r="G96" s="3">
         <v>10</v>
       </c>
       <c r="H96" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I96" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C97" s="3">
-        <v>46.44</v>
+        <v>39.47</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="3">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="G97" s="3">
         <v>10</v>
       </c>
       <c r="H97" s="3">
         <v>3000</v>
       </c>
       <c r="I97" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>