--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -42,582 +42,582 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Клавишные выключатели 250 V</t>
   </si>
   <si>
+    <t>36-2010</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>36-2011</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2012</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл белый микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2030</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 3А (3с) вкл-вкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2031</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 3А (3с) вкл-вкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2050</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2051</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл красный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2110</t>
+  </si>
+  <si>
+    <t>36-2111</t>
+  </si>
+  <si>
+    <t>36-2113</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл серый мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2130</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-вкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2131</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-вкл красный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2145</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл черный с нейтралью мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2146</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2150</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл красный с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2153</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл зеленый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2190</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2191</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл синий с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2192</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл желтый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2193</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл зеленый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2210</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2211</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2212</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2213</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2220</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (3с) вкл-выкл-вкл черный с нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2225</t>
+  </si>
+  <si>
+    <t>36-2226</t>
+  </si>
+  <si>
+    <t>36-2310</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл черный REXANT</t>
+  </si>
+  <si>
+    <t>36-2330</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2332</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2333</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2350</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2351</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2352</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2370</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2375</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) (вкл)-выкл-(вкл) черный с нейтралью без фиксации REXANT</t>
+  </si>
+  <si>
+    <t>36-2390</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл красный с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2392</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл зеленый с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2410</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл красный с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2411</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл синий с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2412</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл зеленый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2413</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл желтый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2430</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл черный с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2510</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (2с) вкл-выкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2511</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (2с) вкл-выкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2530</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл красный с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2531</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл синий с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2532</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл желтый с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2533</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл зеленый с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2550</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (2с) вкл-выкл черный REXANT</t>
+  </si>
+  <si>
+    <t>36-2560</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (2с) вкл-выкл красный REXANT</t>
+  </si>
+  <si>
+    <t>36-2570</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2571</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2572</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2573</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2630</t>
+  </si>
+  <si>
+    <t>Выключатель-автомат клавишный 250В 15А (4с) сброс-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2380</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) выкл-(вкл) черный без фиксации REXANT</t>
+  </si>
+  <si>
+    <t>36-2360</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2361</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл синий с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2362</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2363</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл желтый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2450</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл красный/зеленый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2595</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2596</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3c) вкл-выкл синий с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2597</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3c) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2160</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (6с) вкл-выкл красный с подсветкой, двойной мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2391</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл синий с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2340</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 20А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2175</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл красный с подсветкой и влагозащитой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2176</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл синий с подсветкой и влагозащитой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2190-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2330-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2332-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2350-1</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2331-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2370-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2530-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл красный с подсветкой микро (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>06-0300-A</t>
+  </si>
+  <si>
+    <t>06-0303-B</t>
+  </si>
+  <si>
+    <t>06-0304-B</t>
+  </si>
+  <si>
+    <t>06-0305-B</t>
+  </si>
+  <si>
+    <t>06-0306-B</t>
+  </si>
+  <si>
+    <t>06-0307-C</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>06-0308-B</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2331</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2353</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2690</t>
+  </si>
+  <si>
+    <t>Автомат-предохранитель 250В 15А (3с) сброс-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2144</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл красный с нейтралью мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2360-1</t>
+  </si>
+  <si>
+    <t>36-2343</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 25А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2346</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 30А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2603</t>
+  </si>
+  <si>
     <t>36-2600</t>
   </si>
   <si>
-    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой REXANT</t>
-[...508 lines deleted...]
-  <si>
     <t>36-2601</t>
   </si>
   <si>
     <t>36-2602</t>
-  </si>
-[...13 lines deleted...]
-    <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл красный с нейтралью мини REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1002,51 +1002,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-rexant36-2600" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-siniy-s-podsvetkoy-rexant36-2211" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-avtomat-klavishnyy-250v-15a-4s-reset-off-krasnyy-s-podsvetkoy-rexant36-2630" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant36-2175" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-25a-4s-on-off-krasnyy-s-podsvetkoy-rexant36-2343" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-chernyy-micro-rexant36-2010" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-krasnyy-micro-rexant36-2011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-on-off-belyy-micro-rexant36-2012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-on-on-chernyy-micro-rexant36-2030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-on-on-krasnyy-micro-rexant36-2031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-chernyy-mini-rexant36-2050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-krasnyy-mini-rexant36-2051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-chernyy-mini-rexant36-2110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-krasnyy-mini-rexant36-2111" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-on-off-seryy-mini-rexant36-2113" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-on-chernyy-mini-rexant36-2130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-on-krasnyy-mini-rexant36-2131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-off-on-chernyy-s-neytralyu-mini-rexant36-2145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-chernyy-mini-rexant36-2146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-mini-rexant36-2150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-mini-rexant36-2153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-rexant36-2190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-siniy-s-podsvetkoy-mini-rexant36-2191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-zheltyy-s-podsvetkoy-mini-rexant36-2192" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-zelenyy-s-podsvetkoy-mini-rexant36-2193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-krasnyy-s-podsvetkoy-rexant36-2210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zheltyy-s-podsvetkoy-rexant36-2212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zelenyy-s-podsvetkoy-rexant36-2213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-3s-on-off-on-chernyy-s-neytralyu-rexant36-2220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-krasnyy-s-podsvetkoy-rexant36-2225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-on-off-zelenyy-s-podsvetkoy-rexant36-2226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-chernyy-rexant36-2310" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-rexant36-2330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-rexant36-2331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-rexant36-2332" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zheltyy-s-podsvetkoy-rexant36-2333" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-rexant36-2350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-siniy-s-podsvetkoy-rexant36-2351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-zelenyy-s-podsvetkoy-rexant36-2352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-zheltyy-s-podsvetkoy-rexant36-2353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-rexant36-2370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-b-fiks-rexant36-2375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-krasnyy-s-podsvetkoy-i-neytralyu-rexant36-2390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-zelenyy-s-podsvetkoy-i-neytralyu-rexant36-2392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-krasnyy-s-podsvetkoy-dvoynoy-rexant36-2410" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-siniy-s-podsvetkoy-dvoynoy-rexant36-2411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-zelenyy-s-podsvetkoy-dvoynoy-rexant36-2412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-zheltyy-s-podsvetkoy-dvoynoy-rexant36-2413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-chernyy-s-podsvetkoy-dvoynoy-rexant36-2430" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-on-off-chernyy-micro-rexant36-2510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-on-off-krasnyy-micro-rexant36-2511" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-krasnyy-s-podsvetkoy-micro-rexant36-2530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-siniy-s-podsvetkoy-micro-rexant36-2531" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-zheltyy-s-podsvetkoy-micro-rexant36-2532" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-zelenyy-s-podsvetkoy-micro-rexant36-2533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-on-off-chernyy-rexant36-2550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-on-off-krasnyy-rexant36-2560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-rexant36-2570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-rexant36-2571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zheltyy-s-podsvetkoy-rexant36-2572" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-rexant36-2573" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2362" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-zheltyy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2363" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-krasnyy-zelenyy-s-podsvetkoy-dvoynoy-rexant36-2450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexan36-2595" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-on-off-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant36-2596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-on-off-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexan36-2597" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-6s-on-off-krasnyy-s-podsvetkoy-dvoynoy-mini-rexant36-2160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-off-on-chernyy-b-fiks-rexant36-2380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-20a-4s-on-off-krasnyy-s-podsvetkoy-rexant36-2340" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant36-2190-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-1-sht-up-rexant36-2330-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-1-sht-up-rexant36-2332-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-1-sht-up-rexant36-2350-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-1-sht-up-rexant36-2331-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-up-r36-2360-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-1-sht-up-rexant36-2370-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-on-off-krasnyy-s-podsvetkoy-micro-1-sht-up-rexan36-2530-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-on-off-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant06-0300-A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-krasnyy-s-podsvetkoy-1-sht-up-rexant06-0303-B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-zelenyy-s-podsvetkoy-1-sht-up-rexant06-0304-B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-on-krasnyy-s-podsvetkoy-1-sht-up-rexant06-0305-B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-on-off-siniy-s-podsvetkoy-1-sht-up-rexant06-0306-B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-on-off-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-up-r06-0307-C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-chernyy-s-neytralyu-1-sht-up-rexant06-0308-B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-on-off-on-siniy-s-podsvetkoy-i-neytralyu-rexant36-2391" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant36-2176" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-30a-4s-on-off-krasnyy-s-podsvetkoy-rexant36-2346" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-siniy-s-podsvetkoy-rexant36-2601" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zheltyy-s-podsvetkoy-rexant36-2602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-on-off-zelenyy-s-podsvetkoy-rexant36-2603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/avtomat-predohranitel-250v-15a-3s-reset-off-krasnyy-s-podsvetkoy-rexant36-2690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-on-off-on-krasnyy-s-neytralyu-mini-rexant36-2144" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-belyy-mikro-rexant-36-2012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-chernyy-mikro-rexant-36-2030" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-krasnyy-mikro-rexant-36-2031" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2050" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2051" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-seryy-mini-rexant-36-2113" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-chernyy-mini-rexant-36-2130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-krasnyy-mini-rexant-36-2131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-mini-rexant-36-2145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-chernyy-mini-rexant-36-2146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-siniy-s-podsvetkoy-mini-rexant-36-2191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zheltyy-s-podsvetkoy-mini-rexant-36-2192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2212" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2226" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-chernyy-rexant-36-2310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-rexant-36-2350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-siniy-s-podsvetkoy-rexant-36-2351" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zelenyy-s-podsvetkoy-rexant-36-2352" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-bez-fiksatsii-rexant-36-2375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-krasnyy-s-podsvetkoy-i-neytralyu-rexant-36-2390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-zelenyy-s-podsvetkoy-i-neytralyu-rexant-36-2392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-rexant-36-2410" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-siniy-s-podsvetkoy-dvoynoy-rexant-36-2411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2412" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zheltyy-s-podsvetkoy-dvoynoy-rexant-36-2413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-chernyy-s-podsvetkoy-dvoynoy-rexant-36-2430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-rexant-36-2530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-siniy-s-podsvetkoy-mikro-rexant-36-2531" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zheltyy-s-podsvetkoy-mikro-rexant-36-2532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mikro-rexant-36-2533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-chernyy-rexant-36-2550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-krasnyy-rexant-36-2560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2573" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-avtomat-klavishnyy-250v-15a-4s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vykl-vkl-chernyy-bez-fiksatsii-rexant-36-2380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2360" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zheltyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexa-36-2596" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2597" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-mini-rexant-36-2160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-siniy-s-podsvetkoy-i-neytralyu-rexant-36-2391" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-20a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2340" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-mini-rexan-36-2175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant-36-2176" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-36-2190-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2330-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-36-2332-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2350-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-36-2331-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-36-2370-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-1-sht-up-re-36-2530-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-06-0300-A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0303-B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-06-0304-B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0305-B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-06-0306-B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-06-0307-C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-06-0308-B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zheltyy-s-podsvetkoy-rexant-36-2353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/avtomat-predohranitel-250v-15a-3s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2690" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-krasnyy-s-neytralyu-mini-rexant-36-2144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-36-2360-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-25a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2343" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-30a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2603" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2600" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2602" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I97"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -1070,2792 +1070,2792 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>24.89</v>
+        <v>19.64</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>46.28</v>
+        <v>19.64</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>1250</v>
+        <v>5000</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>104.79</v>
+        <v>18.71</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>600</v>
+        <v>5000</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>137.71</v>
+        <v>21.35</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
         <v>3000</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>193.18</v>
+        <v>22.4</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>720</v>
+        <v>2000</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>19.64</v>
+        <v>28.39</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>5000</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>19.64</v>
+        <v>32.75</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>5000</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C10" s="3">
-        <v>18.71</v>
+        <v>27.57</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>5000</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C11" s="3">
-        <v>21.35</v>
+        <v>28.99</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C12" s="3">
-        <v>22.4</v>
+        <v>31.13</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C13" s="3">
-        <v>28.39</v>
+        <v>32.35</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C14" s="3">
-        <v>32.75</v>
+        <v>34.02</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C15" s="3">
-        <v>27.57</v>
+        <v>38.06</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="3">
-        <v>28.99</v>
+        <v>48.2</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="3">
-        <v>31.13</v>
+        <v>49.06</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="3">
-        <v>32.35</v>
+        <v>46.98</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="3">
-        <v>34.02</v>
+        <v>65.02</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
         <v>3000</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="3">
-        <v>38.06</v>
+        <v>44.23</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
         <v>3000</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="3">
-        <v>48.2</v>
+        <v>10.52</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="3">
-        <v>49.06</v>
+        <v>31.26</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="3">
-        <v>46.98</v>
+        <v>52.99</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>1000</v>
+        <v>1250</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="3">
-        <v>65.02</v>
+        <v>46.28</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>3000</v>
+        <v>1250</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="3">
-        <v>44.23</v>
+        <v>44.98</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="3">
-        <v>10.52</v>
+        <v>46.28</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>10</v>
       </c>
       <c r="H26" s="3">
-        <v>1000</v>
+        <v>960</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C27" s="3">
-        <v>31.26</v>
+        <v>83.33</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
-        <v>1000</v>
+        <v>1250</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C28" s="3">
-        <v>52.99</v>
+        <v>60.78</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>10</v>
       </c>
       <c r="H28" s="3">
-        <v>1250</v>
+        <v>960</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C29" s="3">
-        <v>44.98</v>
+        <v>57.89</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>10</v>
       </c>
       <c r="H29" s="3">
-        <v>2500</v>
+        <v>960</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C30" s="3">
-        <v>46.28</v>
+        <v>66.85</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>10</v>
       </c>
       <c r="H30" s="3">
-        <v>960</v>
+        <v>720</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C31" s="3">
-        <v>83.33</v>
+        <v>81.69</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>10</v>
       </c>
       <c r="H31" s="3">
-        <v>1250</v>
+        <v>500</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C32" s="3">
-        <v>60.78</v>
+        <v>83.56</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>10</v>
       </c>
       <c r="H32" s="3">
-        <v>960</v>
+        <v>500</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="3">
-        <v>57.89</v>
+        <v>83.25</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>10</v>
       </c>
       <c r="H33" s="3">
-        <v>960</v>
+        <v>500</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="3">
-        <v>66.85</v>
+        <v>100.88</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>10</v>
       </c>
       <c r="H34" s="3">
-        <v>720</v>
+        <v>500</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="3">
-        <v>81.69</v>
+        <v>100.58</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>10</v>
       </c>
       <c r="H35" s="3">
         <v>500</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="3">
-        <v>83.23</v>
+        <v>100.88</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>10</v>
       </c>
       <c r="H36" s="3">
         <v>500</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="3">
-        <v>83.56</v>
+        <v>117.74</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>10</v>
       </c>
       <c r="H37" s="3">
         <v>500</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="3">
-        <v>83.25</v>
+        <v>117.74</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="3">
         <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>10</v>
       </c>
       <c r="H38" s="3">
         <v>500</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="3">
-        <v>100.88</v>
+        <v>117.74</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>10</v>
       </c>
       <c r="H39" s="3">
         <v>500</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="3">
-        <v>100.58</v>
+        <v>117.74</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="3">
         <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>10</v>
       </c>
       <c r="H40" s="3">
         <v>500</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="3">
-        <v>100.88</v>
+        <v>103.57</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>10</v>
       </c>
       <c r="H41" s="3">
         <v>500</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C42" s="3">
-        <v>105.93</v>
+        <v>108.76</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="3">
         <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>10</v>
       </c>
       <c r="H42" s="3">
         <v>500</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C43" s="3">
-        <v>117.74</v>
+        <v>108.76</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="3">
         <v>0</v>
       </c>
       <c r="G43" s="3">
         <v>10</v>
       </c>
       <c r="H43" s="3">
         <v>500</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="3">
-        <v>117.74</v>
+        <v>103.57</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
         <v>10</v>
       </c>
       <c r="H44" s="3">
         <v>500</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="3">
-        <v>117.74</v>
+        <v>103.57</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>10</v>
       </c>
       <c r="H45" s="3">
         <v>500</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C46" s="3">
-        <v>117.74</v>
+        <v>32.75</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>10</v>
       </c>
       <c r="H46" s="3">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C47" s="3">
-        <v>103.57</v>
+        <v>32.75</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="3">
         <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>10</v>
       </c>
       <c r="H47" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="3">
-        <v>108.76</v>
+        <v>70.86</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="3">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>10</v>
       </c>
       <c r="H48" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="3">
-        <v>108.76</v>
+        <v>61.37</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="3">
         <v>0</v>
       </c>
       <c r="G49" s="3">
         <v>10</v>
       </c>
       <c r="H49" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="3">
-        <v>103.57</v>
+        <v>53.52</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="3">
         <v>0</v>
       </c>
       <c r="G50" s="3">
         <v>10</v>
       </c>
       <c r="H50" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C51" s="3">
-        <v>103.57</v>
+        <v>61.37</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="3">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>10</v>
       </c>
       <c r="H51" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="3">
-        <v>32.75</v>
+        <v>33.92</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>10</v>
       </c>
       <c r="H52" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C53" s="3">
-        <v>32.75</v>
+        <v>32.3</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>10</v>
       </c>
       <c r="H53" s="3">
         <v>3000</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="3">
-        <v>70.86</v>
+        <v>57.35</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>10</v>
       </c>
       <c r="H54" s="3">
         <v>3000</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C55" s="3">
-        <v>61.37</v>
+        <v>45.51</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>10</v>
       </c>
       <c r="H55" s="3">
         <v>3000</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C56" s="3">
-        <v>53.52</v>
+        <v>50.57</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="3">
         <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>10</v>
       </c>
       <c r="H56" s="3">
         <v>3000</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C57" s="3">
-        <v>61.37</v>
+        <v>45.51</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="3">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>10</v>
       </c>
       <c r="H57" s="3">
         <v>3000</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C58" s="3">
-        <v>33.92</v>
+        <v>104.79</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="3">
         <v>0</v>
       </c>
       <c r="G58" s="3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H58" s="3">
-        <v>3000</v>
+        <v>600</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C59" s="3">
-        <v>32.3</v>
+        <v>71.54</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>10</v>
       </c>
       <c r="H59" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="C60" s="3">
-        <v>57.35</v>
+        <v>204.78</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>10</v>
       </c>
       <c r="H60" s="3">
-        <v>3000</v>
+        <v>400</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C61" s="3">
-        <v>45.51</v>
+        <v>204.78</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="3">
         <v>0</v>
       </c>
       <c r="G61" s="3">
         <v>10</v>
       </c>
       <c r="H61" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C62" s="3">
-        <v>50.57</v>
+        <v>204.78</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>10</v>
       </c>
       <c r="H62" s="3">
-        <v>3000</v>
+        <v>400</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C63" s="3">
-        <v>45.51</v>
+        <v>204.78</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>10</v>
       </c>
       <c r="H63" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C64" s="3">
-        <v>204.78</v>
+        <v>109.75</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="3">
         <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>10</v>
       </c>
       <c r="H64" s="3">
-        <v>400</v>
+        <v>500</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C65" s="3">
-        <v>204.78</v>
+        <v>175.46</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>10</v>
       </c>
       <c r="H65" s="3">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C66" s="3">
-        <v>204.78</v>
+        <v>175.46</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>10</v>
       </c>
       <c r="H66" s="3">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C67" s="3">
-        <v>204.78</v>
+        <v>175.46</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="3">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>10</v>
       </c>
       <c r="H67" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C68" s="3">
-        <v>109.75</v>
+        <v>89.45</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>10</v>
       </c>
       <c r="H68" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C69" s="3">
-        <v>175.46</v>
+        <v>101.31</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="3">
         <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>10</v>
       </c>
       <c r="H69" s="3">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C70" s="3">
-        <v>175.46</v>
+        <v>87.95</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>10</v>
       </c>
       <c r="H70" s="3">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C71" s="3">
-        <v>175.46</v>
+        <v>137.71</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="3">
         <v>0</v>
       </c>
       <c r="G71" s="3">
         <v>10</v>
       </c>
       <c r="H71" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C72" s="3">
-        <v>89.45</v>
+        <v>131.16</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>10</v>
       </c>
       <c r="H72" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C73" s="3">
-        <v>71.54</v>
+        <v>80.41</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="3">
         <v>0</v>
       </c>
       <c r="G73" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H73" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="I73" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C74" s="3">
-        <v>87.95</v>
+        <v>110.7</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="3">
         <v>0</v>
       </c>
       <c r="G74" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H74" s="3">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="I74" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C75" s="3">
-        <v>80.41</v>
+        <v>106.4</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="3">
         <v>0</v>
       </c>
       <c r="G75" s="3">
         <v>1</v>
       </c>
       <c r="H75" s="3">
         <v>50</v>
       </c>
       <c r="I75" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C76" s="3">
-        <v>110.7</v>
+        <v>113.29</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="3">
         <v>0</v>
       </c>
       <c r="G76" s="3">
         <v>1</v>
       </c>
       <c r="H76" s="3">
         <v>200</v>
       </c>
       <c r="I76" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C77" s="3">
-        <v>106.4</v>
+        <v>123.79</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="3">
         <v>0</v>
       </c>
       <c r="G77" s="3">
         <v>1</v>
       </c>
       <c r="H77" s="3">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="I77" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C78" s="3">
-        <v>113.29</v>
+        <v>155.34</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="3">
         <v>0</v>
       </c>
       <c r="G78" s="3">
         <v>1</v>
       </c>
       <c r="H78" s="3">
         <v>200</v>
       </c>
       <c r="I78" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C79" s="3">
-        <v>123.79</v>
+        <v>99.76</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="3">
         <v>0</v>
       </c>
       <c r="G79" s="3">
         <v>1</v>
       </c>
       <c r="H79" s="3">
-        <v>200</v>
+        <v>50</v>
       </c>
       <c r="I79" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="C80" s="3">
-        <v>239.45</v>
+        <v>106.27</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="3">
         <v>0</v>
       </c>
       <c r="G80" s="3">
         <v>1</v>
       </c>
       <c r="H80" s="3">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="I80" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
         <v>163</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="C81" s="3">
-        <v>155.34</v>
+        <v>140.84</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="3">
         <v>0</v>
       </c>
       <c r="G81" s="3">
         <v>1</v>
       </c>
       <c r="H81" s="3">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="I81" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="C82" s="3">
-        <v>99.76</v>
+        <v>147.88</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="3">
         <v>0</v>
       </c>
       <c r="G82" s="3">
         <v>1</v>
       </c>
       <c r="H82" s="3">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="I82" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C83" s="3">
-        <v>106.27</v>
+        <v>153.77</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="3">
         <v>0</v>
       </c>
       <c r="G83" s="3">
         <v>1</v>
       </c>
       <c r="H83" s="3">
         <v>10</v>
       </c>
       <c r="I83" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C84" s="3">
-        <v>140.84</v>
+        <v>137.81</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="3">
         <v>0</v>
       </c>
       <c r="G84" s="3">
         <v>1</v>
       </c>
       <c r="H84" s="3">
         <v>10</v>
       </c>
       <c r="I84" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="C85" s="3">
-        <v>147.88</v>
+        <v>281.79</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="3">
         <v>0</v>
       </c>
       <c r="G85" s="3">
         <v>1</v>
       </c>
       <c r="H85" s="3">
         <v>10</v>
       </c>
       <c r="I85" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B86" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="B86" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="3">
-        <v>153.77</v>
+        <v>177.48</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="3">
         <v>0</v>
       </c>
       <c r="G86" s="3">
         <v>1</v>
       </c>
       <c r="H86" s="3">
         <v>10</v>
       </c>
       <c r="I86" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
         <v>171</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="C87" s="3">
-        <v>137.81</v>
+        <v>83.23</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="3">
         <v>0</v>
       </c>
       <c r="G87" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H87" s="3">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="I87" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="C88" s="3">
-        <v>281.79</v>
+        <v>105.93</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="3">
         <v>0</v>
       </c>
       <c r="G88" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H88" s="3">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="I88" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C89" s="3">
-        <v>177.48</v>
+        <v>109.39</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="3">
         <v>0</v>
       </c>
       <c r="G89" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H89" s="3">
-        <v>10</v>
+        <v>1000</v>
       </c>
       <c r="I89" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C90" s="3">
-        <v>101.31</v>
+        <v>39.47</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="3">
         <v>0</v>
       </c>
       <c r="G90" s="3">
         <v>10</v>
       </c>
       <c r="H90" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I90" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="C91" s="3">
-        <v>131.16</v>
+        <v>239.45</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="3">
         <v>0</v>
       </c>
       <c r="G91" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H91" s="3">
-        <v>3000</v>
+        <v>200</v>
       </c>
       <c r="I91" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C92" s="3">
-        <v>204.04</v>
+        <v>193.18</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="3">
         <v>0</v>
       </c>
       <c r="G92" s="3">
         <v>10</v>
       </c>
       <c r="H92" s="3">
         <v>720</v>
       </c>
       <c r="I92" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>124</v>
+        <v>183</v>
       </c>
       <c r="C93" s="3">
-        <v>14.76</v>
+        <v>204.04</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="3">
         <v>0</v>
       </c>
       <c r="G93" s="3">
         <v>10</v>
       </c>
       <c r="H93" s="3">
-        <v>2000</v>
+        <v>720</v>
       </c>
       <c r="I93" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="C94" s="3">
-        <v>13.27</v>
+        <v>29.55</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="3">
         <v>0</v>
       </c>
       <c r="G94" s="3">
         <v>10</v>
       </c>
       <c r="H94" s="3">
         <v>2000</v>
       </c>
       <c r="I94" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="C95" s="3">
-        <v>29.55</v>
+        <v>24.89</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="3">
         <v>0</v>
       </c>
       <c r="G95" s="3">
         <v>10</v>
       </c>
       <c r="H95" s="3">
         <v>2000</v>
       </c>
       <c r="I95" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>185</v>
+        <v>113</v>
       </c>
       <c r="C96" s="3">
-        <v>109.39</v>
+        <v>14.76</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="3">
         <v>0</v>
       </c>
       <c r="G96" s="3">
         <v>10</v>
       </c>
       <c r="H96" s="3">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I96" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>187</v>
+        <v>115</v>
       </c>
       <c r="C97" s="3">
-        <v>39.47</v>
+        <v>13.27</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="3">
         <v>0</v>
       </c>
       <c r="G97" s="3">
         <v>10</v>
       </c>
       <c r="H97" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I97" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>