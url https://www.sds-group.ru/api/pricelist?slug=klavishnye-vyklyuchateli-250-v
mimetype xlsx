--- v4 (2026-06-04)
+++ v5 (2026-07-23)
@@ -42,101 +42,293 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Клавишные выключатели 250 V</t>
   </si>
   <si>
+    <t>06-0300-A</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>06-0303-B</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>06-0304-B</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>06-0305-B</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>06-0306-B</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>06-0307-C</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>06-0308-B</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2343</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 25А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2346</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 30А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2600</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2601</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2602</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2110</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2192</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл желтый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2193</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл зеленый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2411</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл синий с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2380</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) выкл-(вкл) черный без фиксации REXANT</t>
+  </si>
+  <si>
+    <t>36-2360</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2361</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл синий с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2362</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2450</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл красный/зеленый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2595</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2596</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3c) вкл-выкл синий с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2597</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3c) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2160</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (6с) вкл-выкл красный с подсветкой, двойной мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2340</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 20А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2190-1</t>
+  </si>
+  <si>
+    <t>36-2330-1</t>
+  </si>
+  <si>
+    <t>36-2332-1</t>
+  </si>
+  <si>
+    <t>36-2350-1</t>
+  </si>
+  <si>
+    <t>36-2331-1</t>
+  </si>
+  <si>
+    <t>36-2360-1</t>
+  </si>
+  <si>
+    <t>36-2370-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2530-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл красный с подсветкой микро (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2310</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл черный REXANT</t>
+  </si>
+  <si>
+    <t>36-2030</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 3А (3с) вкл-вкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2573</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
     <t>36-2010</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 3А (2с) вкл-выкл черный микро REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...4 lines deleted...]
-  <si>
     <t>36-2011</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 3А (2с) вкл-выкл красный микро REXANT</t>
   </si>
   <si>
     <t>36-2012</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 3А (2с) вкл-выкл белый микро REXANT</t>
   </si>
   <si>
-    <t>36-2030</t>
-[...4 lines deleted...]
-  <si>
     <t>36-2031</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 3А (3с) вкл-вкл красный микро REXANT</t>
   </si>
   <si>
     <t>36-2050</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл черный мини REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>36-2051</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 6А (2с) вкл-выкл красный мини REXANT</t>
   </si>
   <si>
-    <t>36-2110</t>
-[...1 lines deleted...]
-  <si>
     <t>36-2111</t>
   </si>
   <si>
     <t>36-2113</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 6А (2с) вкл-выкл серый мини REXANT</t>
   </si>
   <si>
     <t>36-2130</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 6А (3с) вкл-вкл черный мини REXANT</t>
   </si>
   <si>
     <t>36-2131</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 6А (3с) вкл-вкл красный мини REXANT</t>
   </si>
   <si>
     <t>36-2145</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл черный с нейтралью мини REXANT</t>
@@ -150,176 +342,164 @@
   <si>
     <t>36-2150</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 6А (3с) вкл-выкл красный с подсветкой мини REXANT</t>
   </si>
   <si>
     <t>36-2153</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 6А (3с) вкл-выкл зеленый с подсветкой мини REXANT</t>
   </si>
   <si>
     <t>36-2190</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини REXANT</t>
   </si>
   <si>
     <t>36-2191</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 6А (4с) вкл-выкл синий с подсветкой мини REXANT</t>
   </si>
   <si>
-    <t>36-2192</t>
-[...10 lines deleted...]
-  <si>
     <t>36-2210</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (3с) вкл-выкл красный с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2211</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (3с) вкл-выкл синий с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2212</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (3с) вкл-выкл желтый с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2213</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (3с) вкл-выкл зеленый с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2220</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (3с) вкл-выкл-вкл черный с нейтралью REXANT</t>
   </si>
   <si>
     <t>36-2225</t>
   </si>
   <si>
     <t>36-2226</t>
   </si>
   <si>
-    <t>36-2310</t>
-[...4 lines deleted...]
-  <si>
     <t>36-2330</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой REXANT</t>
   </si>
   <si>
+    <t>36-2331</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
     <t>36-2332</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2333</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 16А (4с) вкл-выкл желтый с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2350</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2351</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (6с) вкл-вкл синий с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2352</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (6с) вкл-вкл зеленый с подсветкой REXANT</t>
   </si>
   <si>
+    <t>36-2353</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
     <t>36-2370</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью REXANT</t>
   </si>
   <si>
     <t>36-2375</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (6с) (вкл)-выкл-(вкл) черный с нейтралью без фиксации REXANT</t>
   </si>
   <si>
     <t>36-2390</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл красный с подсветкой и нейтралью REXANT</t>
   </si>
   <si>
     <t>36-2392</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл зеленый с подсветкой и нейтралью REXANT</t>
   </si>
   <si>
     <t>36-2410</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (6с) вкл-выкл красный с подсветкой, двойной REXANT</t>
   </si>
   <si>
-    <t>36-2411</t>
-[...4 lines deleted...]
-  <si>
     <t>36-2412</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (6с) вкл-выкл зеленый с подсветкой, двойной REXANT</t>
   </si>
   <si>
     <t>36-2413</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (6с) вкл-выкл желтый с подсветкой, двойной REXANT</t>
   </si>
   <si>
     <t>36-2430</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (6с) вкл-выкл черный с подсветкой, двойной REXANT</t>
   </si>
   <si>
     <t>36-2510</t>
   </si>
   <si>
     <t>Выключатель клавишный круглый 250В 3А (2с) вкл-выкл черный микро REXANT</t>
   </si>
   <si>
     <t>36-2511</t>
@@ -345,279 +525,99 @@
   <si>
     <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл желтый с подсветкой микро REXANT</t>
   </si>
   <si>
     <t>36-2533</t>
   </si>
   <si>
     <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл зеленый с подсветкой микро REXANT</t>
   </si>
   <si>
     <t>36-2550</t>
   </si>
   <si>
     <t>Выключатель клавишный круглый 250В 6А (2с) вкл-выкл черный REXANT</t>
   </si>
   <si>
     <t>36-2560</t>
   </si>
   <si>
     <t>Выключатель клавишный круглый 250В 6А (2с) вкл-выкл красный REXANT</t>
   </si>
   <si>
     <t>36-2570</t>
   </si>
   <si>
-    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>36-2571</t>
   </si>
   <si>
-    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл синий с подсветкой REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>36-2572</t>
   </si>
   <si>
-    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл желтый с подсветкой REXANT</t>
-[...7 lines deleted...]
-  <si>
     <t>36-2630</t>
   </si>
   <si>
     <t>Выключатель-автомат клавишный 250В 15А (4с) сброс-выкл красный с подсветкой REXANT</t>
   </si>
   <si>
-    <t>36-2380</t>
-[...20 lines deleted...]
-    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+    <t>36-2175</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл красный с подсветкой и влагозащитой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2176</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл синий с подсветкой и влагозащитой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2391</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл синий с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2603</t>
   </si>
   <si>
     <t>36-2363</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 15А (4с) вкл-выкл желтый с подсветкой и влагозащитой REXANT</t>
   </si>
   <si>
-    <t>36-2450</t>
-[...133 lines deleted...]
-  <si>
     <t>36-2690</t>
   </si>
   <si>
     <t>Автомат-предохранитель 250В 15А (3с) сброс-выкл красный с подсветкой REXANT</t>
   </si>
   <si>
     <t>36-2144</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл красный с нейтралью мини REXANT</t>
-  </si>
-[...25 lines deleted...]
-    <t>36-2602</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1002,51 +1002,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-belyy-mikro-rexant-36-2012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-chernyy-mikro-rexant-36-2030" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-krasnyy-mikro-rexant-36-2031" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2050" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2051" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2111" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-seryy-mini-rexant-36-2113" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-chernyy-mini-rexant-36-2130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-krasnyy-mini-rexant-36-2131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-mini-rexant-36-2145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-chernyy-mini-rexant-36-2146" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2150" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-siniy-s-podsvetkoy-mini-rexant-36-2191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zheltyy-s-podsvetkoy-mini-rexant-36-2192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2212" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2225" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2226" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-chernyy-rexant-36-2310" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2330" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-rexant-36-2350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-siniy-s-podsvetkoy-rexant-36-2351" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zelenyy-s-podsvetkoy-rexant-36-2352" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-bez-fiksatsii-rexant-36-2375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-krasnyy-s-podsvetkoy-i-neytralyu-rexant-36-2390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-zelenyy-s-podsvetkoy-i-neytralyu-rexant-36-2392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-rexant-36-2410" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-siniy-s-podsvetkoy-dvoynoy-rexant-36-2411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2412" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zheltyy-s-podsvetkoy-dvoynoy-rexant-36-2413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-chernyy-s-podsvetkoy-dvoynoy-rexant-36-2430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-rexant-36-2530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-siniy-s-podsvetkoy-mikro-rexant-36-2531" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zheltyy-s-podsvetkoy-mikro-rexant-36-2532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mikro-rexant-36-2533" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-chernyy-rexant-36-2550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-krasnyy-rexant-36-2560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2572" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2573" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-avtomat-klavishnyy-250v-15a-4s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2630" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vykl-vkl-chernyy-bez-fiksatsii-rexant-36-2380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2360" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2362" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zheltyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2363" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2450" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexa-36-2596" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2597" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-mini-rexant-36-2160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-siniy-s-podsvetkoy-i-neytralyu-rexant-36-2391" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-20a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2340" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-mini-rexan-36-2175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant-36-2176" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-36-2190-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2330-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-36-2332-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2350-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-36-2331-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-36-2370-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-1-sht-up-re-36-2530-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-06-0300-A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0303-B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-06-0304-B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0305-B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-06-0306-B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-06-0307-C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-06-0308-B" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2331" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zheltyy-s-podsvetkoy-rexant-36-2353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/avtomat-predohranitel-250v-15a-3s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2690" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-krasnyy-s-neytralyu-mini-rexant-36-2144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-36-2360-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-25a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2343" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-30a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2603" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2600" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2602" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-06-0300-A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0303-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-06-0304-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0305-B" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-06-0306-B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-06-0307-C" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-06-0308-B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-25a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-30a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2602" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zheltyy-s-podsvetkoy-mini-rexant-36-2192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2193" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-siniy-s-podsvetkoy-dvoynoy-rexant-36-2411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vykl-vkl-chernyy-bez-fiksatsii-rexant-36-2380" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2360" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2450" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexa-36-2596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-mini-rexant-36-2160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-20a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2340" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-36-2190-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2330-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-36-2332-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2350-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-36-2331-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-36-2360-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-36-2370-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-1-sht-up-re-36-2530-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-chernyy-rexant-36-2310" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-chernyy-mikro-rexant-36-2030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2573" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-belyy-mikro-rexant-36-2012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-krasnyy-mikro-rexant-36-2031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-seryy-mini-rexant-36-2113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-chernyy-mini-rexant-36-2130" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-krasnyy-mini-rexant-36-2131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-mini-rexant-36-2145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-chernyy-mini-rexant-36-2146" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-siniy-s-podsvetkoy-mini-rexant-36-2191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2333" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-rexant-36-2350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-siniy-s-podsvetkoy-rexant-36-2351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zelenyy-s-podsvetkoy-rexant-36-2352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zheltyy-s-podsvetkoy-rexant-36-2353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2370" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-bez-fiksatsii-rexant-36-2375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-krasnyy-s-podsvetkoy-i-neytralyu-rexant-36-2390" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-zelenyy-s-podsvetkoy-i-neytralyu-rexant-36-2392" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-rexant-36-2410" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zheltyy-s-podsvetkoy-dvoynoy-rexant-36-2413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-chernyy-s-podsvetkoy-dvoynoy-rexant-36-2430" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-rexant-36-2530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-siniy-s-podsvetkoy-mikro-rexant-36-2531" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zheltyy-s-podsvetkoy-mikro-rexant-36-2532" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mikro-rexant-36-2533" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-chernyy-rexant-36-2550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-krasnyy-rexant-36-2560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2570" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2572" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-avtomat-klavishnyy-250v-15a-4s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-mini-rexan-36-2175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant-36-2176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-siniy-s-podsvetkoy-i-neytralyu-rexant-36-2391" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2603" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zheltyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2363" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/avtomat-predohranitel-250v-15a-3s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-krasnyy-s-neytralyu-mini-rexant-36-2144" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I97"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -1070,2792 +1070,2792 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>19.64</v>
+        <v>125.02</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>228</v>
       </c>
       <c r="G3" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H3" s="3">
-        <v>5000</v>
+        <v>10</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>19.64</v>
+        <v>149.12</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>416</v>
       </c>
       <c r="G4" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>5000</v>
+        <v>10</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>18.71</v>
+        <v>173.98</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="G5" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H5" s="3">
-        <v>5000</v>
+        <v>10</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>21.35</v>
+        <v>162.81</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>3000</v>
+        <v>10</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>22.4</v>
+        <v>145.92</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="G7" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>2000</v>
+        <v>10</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>28.39</v>
+        <v>298.37</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>271</v>
       </c>
       <c r="G8" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>5000</v>
+        <v>10</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>32.75</v>
+        <v>208.8</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="G9" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>5000</v>
+        <v>10</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>27.57</v>
+        <v>215.91</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>7619</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>5000</v>
+        <v>720</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>28.99</v>
+        <v>228.05</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>1930</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>5000</v>
+        <v>720</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>31.13</v>
+        <v>35.55</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>32.35</v>
+        <v>21.09</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>34.02</v>
+        <v>18.95</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>460</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>38.06</v>
+        <v>32.44</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>17110</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>48.2</v>
+        <v>15.03</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>5210</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>49.06</v>
+        <v>44.65</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>46.98</v>
+        <v>121.55</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>0</v>
+        <v>2650</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>65.02</v>
+        <v>79.96</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>5310</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>44.23</v>
+        <v>228.87</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>0</v>
+        <v>3945</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>3000</v>
+        <v>400</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>10.52</v>
+        <v>240.92</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>960</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>31.26</v>
+        <v>228.87</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>1990</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>52.99</v>
+        <v>122.66</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
-        <v>0</v>
+        <v>5870</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>1250</v>
+        <v>500</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>46.28</v>
+        <v>196.1</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>0</v>
+        <v>7010</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>1250</v>
+        <v>2000</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C25" s="3">
-        <v>44.98</v>
+        <v>196.1</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="3">
-        <v>0</v>
+        <v>1330</v>
       </c>
       <c r="G25" s="3">
         <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C26" s="3">
-        <v>46.28</v>
+        <v>196.1</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="3">
-        <v>0</v>
+        <v>4190</v>
       </c>
       <c r="G26" s="3">
         <v>10</v>
       </c>
       <c r="H26" s="3">
-        <v>960</v>
+        <v>1000</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C27" s="3">
-        <v>83.33</v>
+        <v>105.23</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="3">
-        <v>0</v>
+        <v>2870</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
-        <v>1250</v>
+        <v>1000</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="C28" s="3">
-        <v>60.78</v>
+        <v>98.3</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="3">
-        <v>0</v>
+        <v>9040</v>
       </c>
       <c r="G28" s="3">
         <v>10</v>
       </c>
       <c r="H28" s="3">
-        <v>960</v>
+        <v>500</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="C29" s="3">
-        <v>57.89</v>
+        <v>94.6</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="3">
-        <v>0</v>
+        <v>256</v>
       </c>
       <c r="G29" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H29" s="3">
-        <v>960</v>
+        <v>50</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="C30" s="3">
-        <v>66.85</v>
+        <v>130.23</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="3">
-        <v>0</v>
+        <v>1290</v>
       </c>
       <c r="G30" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>720</v>
+        <v>200</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="C31" s="3">
-        <v>81.69</v>
+        <v>118.92</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="3">
-        <v>0</v>
+        <v>895</v>
       </c>
       <c r="G31" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H31" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="C32" s="3">
-        <v>83.56</v>
+        <v>119.95</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="3">
-        <v>0</v>
+        <v>247</v>
       </c>
       <c r="G32" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H32" s="3">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="C33" s="3">
-        <v>83.25</v>
+        <v>131.07</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="3">
-        <v>0</v>
+        <v>255</v>
       </c>
       <c r="G33" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H33" s="3">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="C34" s="3">
-        <v>100.88</v>
+        <v>253.54</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="3">
-        <v>0</v>
+        <v>341</v>
       </c>
       <c r="G34" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C35" s="3">
-        <v>100.58</v>
+        <v>182.75</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="3">
-        <v>0</v>
+        <v>423</v>
       </c>
       <c r="G35" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H35" s="3">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C36" s="3">
-        <v>100.88</v>
+        <v>105.62</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="3">
-        <v>0</v>
+        <v>386</v>
       </c>
       <c r="G36" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H36" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C37" s="3">
-        <v>117.74</v>
+        <v>74.72</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="3">
-        <v>0</v>
+        <v>8830</v>
       </c>
       <c r="G37" s="3">
         <v>10</v>
       </c>
       <c r="H37" s="3">
-        <v>500</v>
+        <v>720</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C38" s="3">
-        <v>117.74</v>
+        <v>23.86</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="3">
-        <v>0</v>
+        <v>9330</v>
       </c>
       <c r="G38" s="3">
         <v>10</v>
       </c>
       <c r="H38" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C39" s="3">
-        <v>117.74</v>
+        <v>53.54</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="3">
-        <v>0</v>
+        <v>37250</v>
       </c>
       <c r="G39" s="3">
         <v>10</v>
       </c>
       <c r="H39" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C40" s="3">
-        <v>117.74</v>
+        <v>21.95</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="3">
-        <v>0</v>
+        <v>17500</v>
       </c>
       <c r="G40" s="3">
         <v>10</v>
       </c>
       <c r="H40" s="3">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C41" s="3">
-        <v>103.57</v>
+        <v>23.1</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="3">
-        <v>0</v>
+        <v>5510</v>
       </c>
       <c r="G41" s="3">
         <v>10</v>
       </c>
       <c r="H41" s="3">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C42" s="3">
-        <v>108.76</v>
+        <v>22.01</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="3">
-        <v>0</v>
+        <v>19490</v>
       </c>
       <c r="G42" s="3">
         <v>10</v>
       </c>
       <c r="H42" s="3">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C43" s="3">
-        <v>108.76</v>
+        <v>25.03</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="3">
-        <v>0</v>
+        <v>3370</v>
       </c>
       <c r="G43" s="3">
         <v>10</v>
       </c>
       <c r="H43" s="3">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="C44" s="3">
-        <v>103.57</v>
+        <v>31.73</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="3">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="G44" s="3">
         <v>10</v>
       </c>
       <c r="H44" s="3">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C45" s="3">
-        <v>103.57</v>
+        <v>36.6</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="3">
-        <v>0</v>
+        <v>9530</v>
       </c>
       <c r="G45" s="3">
         <v>10</v>
       </c>
       <c r="H45" s="3">
-        <v>500</v>
+        <v>5000</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C46" s="3">
-        <v>32.75</v>
+        <v>34.1</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="3">
-        <v>0</v>
+        <v>9920</v>
       </c>
       <c r="G46" s="3">
         <v>10</v>
       </c>
       <c r="H46" s="3">
         <v>5000</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C47" s="3">
-        <v>32.75</v>
+        <v>34.79</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="3">
-        <v>0</v>
+        <v>2910</v>
       </c>
       <c r="G47" s="3">
         <v>10</v>
       </c>
       <c r="H47" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C48" s="3">
-        <v>70.86</v>
+        <v>38.06</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="3">
-        <v>0</v>
+        <v>9310</v>
       </c>
       <c r="G48" s="3">
         <v>10</v>
       </c>
       <c r="H48" s="3">
         <v>3000</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C49" s="3">
-        <v>61.37</v>
+        <v>40.02</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="3">
-        <v>0</v>
+        <v>2840</v>
       </c>
       <c r="G49" s="3">
         <v>10</v>
       </c>
       <c r="H49" s="3">
         <v>3000</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C50" s="3">
-        <v>53.52</v>
+        <v>44.78</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="3">
-        <v>0</v>
+        <v>4470</v>
       </c>
       <c r="G50" s="3">
         <v>10</v>
       </c>
       <c r="H50" s="3">
         <v>3000</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C51" s="3">
-        <v>61.37</v>
+        <v>56.71</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="3">
-        <v>0</v>
+        <v>6870</v>
       </c>
       <c r="G51" s="3">
         <v>10</v>
       </c>
       <c r="H51" s="3">
         <v>3000</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C52" s="3">
-        <v>33.92</v>
+        <v>54.83</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="3">
-        <v>0</v>
+        <v>7100</v>
       </c>
       <c r="G52" s="3">
         <v>10</v>
       </c>
       <c r="H52" s="3">
         <v>3000</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C53" s="3">
-        <v>32.3</v>
+        <v>55.27</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="3">
-        <v>0</v>
+        <v>3070</v>
       </c>
       <c r="G53" s="3">
         <v>10</v>
       </c>
       <c r="H53" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C54" s="3">
-        <v>57.35</v>
+        <v>72.67</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="3">
-        <v>0</v>
+        <v>7980</v>
       </c>
       <c r="G54" s="3">
         <v>10</v>
       </c>
       <c r="H54" s="3">
         <v>3000</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C55" s="3">
-        <v>45.51</v>
+        <v>52.04</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="3">
-        <v>0</v>
+        <v>3970</v>
       </c>
       <c r="G55" s="3">
         <v>10</v>
       </c>
       <c r="H55" s="3">
         <v>3000</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C56" s="3">
-        <v>50.57</v>
+        <v>56.11</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="3">
-        <v>0</v>
+        <v>16710</v>
       </c>
       <c r="G56" s="3">
         <v>10</v>
       </c>
       <c r="H56" s="3">
-        <v>3000</v>
+        <v>1250</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C57" s="3">
-        <v>45.51</v>
+        <v>54.45</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="3">
-        <v>0</v>
+        <v>6890</v>
       </c>
       <c r="G57" s="3">
         <v>10</v>
       </c>
       <c r="H57" s="3">
-        <v>3000</v>
+        <v>1250</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C58" s="3">
-        <v>104.79</v>
+        <v>52.92</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="3">
-        <v>0</v>
+        <v>7320</v>
       </c>
       <c r="G58" s="3">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="H58" s="3">
-        <v>600</v>
+        <v>2500</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C59" s="3">
-        <v>71.54</v>
+        <v>54.45</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="3">
-        <v>0</v>
+        <v>10430</v>
       </c>
       <c r="G59" s="3">
         <v>10</v>
       </c>
       <c r="H59" s="3">
-        <v>500</v>
+        <v>960</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C60" s="3">
-        <v>204.78</v>
+        <v>88.24</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="3">
-        <v>0</v>
+        <v>5430</v>
       </c>
       <c r="G60" s="3">
         <v>10</v>
       </c>
       <c r="H60" s="3">
-        <v>400</v>
+        <v>1250</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="C61" s="3">
-        <v>204.78</v>
+        <v>67.93</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="3">
-        <v>0</v>
+        <v>10740</v>
       </c>
       <c r="G61" s="3">
         <v>10</v>
       </c>
       <c r="H61" s="3">
-        <v>500</v>
+        <v>960</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="C62" s="3">
-        <v>204.78</v>
+        <v>64.69</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="3">
-        <v>0</v>
+        <v>8770</v>
       </c>
       <c r="G62" s="3">
         <v>10</v>
       </c>
       <c r="H62" s="3">
-        <v>400</v>
+        <v>960</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C63" s="3">
-        <v>204.78</v>
+        <v>91.29</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="3">
-        <v>0</v>
+        <v>6960</v>
       </c>
       <c r="G63" s="3">
         <v>10</v>
       </c>
       <c r="H63" s="3">
         <v>500</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="C64" s="3">
-        <v>109.75</v>
+        <v>93.02</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="3">
-        <v>0</v>
+        <v>4080</v>
       </c>
       <c r="G64" s="3">
         <v>10</v>
       </c>
       <c r="H64" s="3">
         <v>500</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C65" s="3">
-        <v>175.46</v>
+        <v>91.42</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="3">
-        <v>0</v>
+        <v>18080</v>
       </c>
       <c r="G65" s="3">
         <v>10</v>
       </c>
       <c r="H65" s="3">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C66" s="3">
-        <v>175.46</v>
+        <v>93.04</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="3">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="G66" s="3">
         <v>10</v>
       </c>
       <c r="H66" s="3">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C67" s="3">
-        <v>175.46</v>
+        <v>106.81</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="3">
-        <v>0</v>
+        <v>5020</v>
       </c>
       <c r="G67" s="3">
         <v>10</v>
       </c>
       <c r="H67" s="3">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C68" s="3">
-        <v>89.45</v>
+        <v>106.5</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="3">
-        <v>0</v>
+        <v>2530</v>
       </c>
       <c r="G68" s="3">
         <v>10</v>
       </c>
       <c r="H68" s="3">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="C69" s="3">
-        <v>101.31</v>
+        <v>106.81</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="3">
-        <v>0</v>
+        <v>4360</v>
       </c>
       <c r="G69" s="3">
         <v>10</v>
       </c>
       <c r="H69" s="3">
         <v>500</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C70" s="3">
-        <v>87.95</v>
+        <v>124.62</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="3">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="G70" s="3">
         <v>10</v>
       </c>
       <c r="H70" s="3">
         <v>500</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C71" s="3">
-        <v>137.71</v>
+        <v>124.67</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="3">
-        <v>0</v>
+        <v>2640</v>
       </c>
       <c r="G71" s="3">
         <v>10</v>
       </c>
       <c r="H71" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="C72" s="3">
-        <v>131.16</v>
+        <v>131.59</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="3">
-        <v>0</v>
+        <v>1450</v>
       </c>
       <c r="G72" s="3">
         <v>10</v>
       </c>
       <c r="H72" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C73" s="3">
-        <v>80.41</v>
+        <v>131.59</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="3">
-        <v>0</v>
+        <v>950</v>
       </c>
       <c r="G73" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H73" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="I73" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C74" s="3">
-        <v>110.7</v>
+        <v>131.59</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="3">
-        <v>0</v>
+        <v>3050</v>
       </c>
       <c r="G74" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H74" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I74" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C75" s="3">
-        <v>106.4</v>
+        <v>115.76</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="3">
-        <v>0</v>
+        <v>1730</v>
       </c>
       <c r="G75" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H75" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="I75" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C76" s="3">
-        <v>113.29</v>
+        <v>121.55</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="3">
-        <v>0</v>
+        <v>6220</v>
       </c>
       <c r="G76" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H76" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I76" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C77" s="3">
-        <v>123.79</v>
+        <v>121.85</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="3">
-        <v>0</v>
+        <v>1180</v>
       </c>
       <c r="G77" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H77" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I77" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C78" s="3">
-        <v>155.34</v>
+        <v>121.85</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="3">
-        <v>0</v>
+        <v>2970</v>
       </c>
       <c r="G78" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H78" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I78" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C79" s="3">
-        <v>99.76</v>
+        <v>36.6</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="3">
-        <v>0</v>
+        <v>18370</v>
       </c>
       <c r="G79" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H79" s="3">
-        <v>50</v>
+        <v>5000</v>
       </c>
       <c r="I79" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="C80" s="3">
-        <v>106.27</v>
+        <v>38.53</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="3">
-        <v>0</v>
+        <v>12390</v>
       </c>
       <c r="G80" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H80" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I80" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="C81" s="3">
-        <v>140.84</v>
+        <v>83.36</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="3">
-        <v>0</v>
+        <v>2160</v>
       </c>
       <c r="G81" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H81" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I81" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="C82" s="3">
-        <v>147.88</v>
+        <v>72.2</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="3">
-        <v>0</v>
+        <v>1660</v>
       </c>
       <c r="G82" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H82" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I82" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="C83" s="3">
-        <v>153.77</v>
+        <v>59.81</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="3">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="G83" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H83" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I83" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C84" s="3">
-        <v>137.81</v>
+        <v>72.2</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="3">
-        <v>0</v>
+        <v>9220</v>
       </c>
       <c r="G84" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H84" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I84" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B85" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="B85" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="3">
-        <v>281.79</v>
+        <v>39.91</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="3">
-        <v>0</v>
+        <v>37930</v>
       </c>
       <c r="G85" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H85" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I85" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B86" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="B86" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="3">
-        <v>177.48</v>
+        <v>38</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="3">
-        <v>0</v>
+        <v>11210</v>
       </c>
       <c r="G86" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H86" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I86" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>172</v>
+        <v>31</v>
       </c>
       <c r="C87" s="3">
-        <v>83.23</v>
+        <v>67.47</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="3">
-        <v>0</v>
+        <v>8520</v>
       </c>
       <c r="G87" s="3">
         <v>10</v>
       </c>
       <c r="H87" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I87" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="C88" s="3">
-        <v>105.93</v>
+        <v>53.54</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="3">
-        <v>0</v>
+        <v>33030</v>
       </c>
       <c r="G88" s="3">
         <v>10</v>
       </c>
       <c r="H88" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I88" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>176</v>
+        <v>35</v>
       </c>
       <c r="C89" s="3">
-        <v>109.39</v>
+        <v>53.54</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="3">
-        <v>0</v>
+        <v>9560</v>
       </c>
       <c r="G89" s="3">
         <v>10</v>
       </c>
       <c r="H89" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I89" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C90" s="3">
-        <v>39.47</v>
+        <v>149.7</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="3">
         <v>0</v>
       </c>
       <c r="G90" s="3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H90" s="3">
-        <v>3000</v>
+        <v>600</v>
       </c>
       <c r="I90" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C91" s="3">
-        <v>239.45</v>
+        <v>153.91</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="3">
-        <v>0</v>
+        <v>4270</v>
       </c>
       <c r="G91" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H91" s="3">
-        <v>200</v>
+        <v>3000</v>
       </c>
       <c r="I91" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C92" s="3">
-        <v>193.18</v>
+        <v>146.59</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="3">
-        <v>0</v>
+        <v>1180</v>
       </c>
       <c r="G92" s="3">
         <v>10</v>
       </c>
       <c r="H92" s="3">
-        <v>720</v>
+        <v>3000</v>
       </c>
       <c r="I92" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C93" s="3">
-        <v>204.04</v>
+        <v>113.23</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="3">
-        <v>0</v>
+        <v>1450</v>
       </c>
       <c r="G93" s="3">
         <v>10</v>
       </c>
       <c r="H93" s="3">
-        <v>720</v>
+        <v>500</v>
       </c>
       <c r="I93" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>117</v>
+        <v>79</v>
       </c>
       <c r="C94" s="3">
-        <v>29.55</v>
+        <v>42.22</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="3">
         <v>0</v>
       </c>
       <c r="G94" s="3">
         <v>10</v>
       </c>
       <c r="H94" s="3">
         <v>2000</v>
       </c>
       <c r="I94" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>111</v>
+        <v>183</v>
       </c>
       <c r="C95" s="3">
-        <v>24.89</v>
+        <v>228.87</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="3">
-        <v>0</v>
+        <v>1120</v>
       </c>
       <c r="G95" s="3">
         <v>10</v>
       </c>
       <c r="H95" s="3">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="I95" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="C96" s="3">
-        <v>14.76</v>
+        <v>156.27</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="3">
         <v>0</v>
       </c>
       <c r="G96" s="3">
         <v>10</v>
       </c>
       <c r="H96" s="3">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="I96" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B97" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="B97" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="3">
-        <v>13.27</v>
+        <v>44.12</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="3">
-        <v>0</v>
+        <v>6920</v>
       </c>
       <c r="G97" s="3">
         <v>10</v>
       </c>
       <c r="H97" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I97" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>