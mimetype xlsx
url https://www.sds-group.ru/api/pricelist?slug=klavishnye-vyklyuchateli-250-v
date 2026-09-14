--- v5 (2026-07-23)
+++ v6 (2026-09-14)
@@ -42,582 +42,582 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Клавишные выключатели 250 V</t>
   </si>
   <si>
+    <t>36-2391</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл синий с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>36-2010</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2011</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2012</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 3А (2с) вкл-выкл белый микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2030</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 3А (3с) вкл-вкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2031</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 3А (3с) вкл-вкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2050</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2051</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл красный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2110</t>
+  </si>
+  <si>
+    <t>36-2111</t>
+  </si>
+  <si>
+    <t>36-2113</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (2с) вкл-выкл серый мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2130</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-вкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2131</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-вкл красный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2145</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл черный с нейтралью мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2146</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл черный мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2150</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл красный с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2153</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл зеленый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2190</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2191</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл синий с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2192</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл желтый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2193</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл зеленый с подсветкой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2210</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2211</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2212</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2213</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (3с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2220</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (3с) вкл-выкл-вкл черный с нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2225</t>
+  </si>
+  <si>
+    <t>36-2226</t>
+  </si>
+  <si>
+    <t>36-2310</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл черный REXANT</t>
+  </si>
+  <si>
+    <t>36-2330</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2331</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2332</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2333</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2350</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2351</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2352</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2353</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2370</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2375</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) (вкл)-выкл-(вкл) черный с нейтралью без фиксации REXANT</t>
+  </si>
+  <si>
+    <t>36-2390</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл красный с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2392</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл зеленый с подсветкой и нейтралью REXANT</t>
+  </si>
+  <si>
+    <t>36-2410</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл красный с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2411</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл синий с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2412</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл зеленый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2413</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл желтый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2430</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл черный с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2510</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (2с) вкл-выкл черный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2511</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (2с) вкл-выкл красный микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2530</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл красный с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2531</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл синий с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2532</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл желтый с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2533</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл зеленый с подсветкой микро REXANT</t>
+  </si>
+  <si>
+    <t>36-2550</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (2с) вкл-выкл черный REXANT</t>
+  </si>
+  <si>
+    <t>36-2560</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (2с) вкл-выкл красный REXANT</t>
+  </si>
+  <si>
+    <t>36-2570</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2571</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл синий с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2572</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл желтый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2573</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл зеленый с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2630</t>
+  </si>
+  <si>
+    <t>Выключатель-автомат клавишный 250В 15А (4с) сброс-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2380</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) выкл-(вкл) черный без фиксации REXANT</t>
+  </si>
+  <si>
+    <t>36-2360</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2361</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл синий с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2362</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2363</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл желтый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2450</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл красный/зеленый с подсветкой, двойной REXANT</t>
+  </si>
+  <si>
+    <t>36-2595</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3с) вкл-выкл красный с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2596</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3c) вкл-выкл синий с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2597</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 6А (3c) вкл-выкл зеленый с подсветкой и влагозащитой REXANT</t>
+  </si>
+  <si>
+    <t>36-2160</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (6с) вкл-выкл красный с подсветкой, двойной мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2175</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл красный с подсветкой и влагозащитой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2176</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (3с) вкл-выкл синий с подсветкой и влагозащитой мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2144</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл красный с нейтралью мини REXANT</t>
+  </si>
+  <si>
+    <t>36-2690</t>
+  </si>
+  <si>
+    <t>Автомат-предохранитель 250В 15А (3с) сброс-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2340</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 20А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2360-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2346</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 30А (4с) вкл-выкл красный с подсветкой REXANT</t>
+  </si>
+  <si>
+    <t>36-2190-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2330-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2332-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2350-1</t>
+  </si>
+  <si>
+    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2331-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2370-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью (1 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>36-2530-1</t>
+  </si>
+  <si>
+    <t>Выключатель клавишный круглый 250В 3А (3с) вкл-выкл красный с подсветкой микро (1 шт/уп) REXANT</t>
+  </si>
+  <si>
     <t>06-0300-A</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 6А (4с) вкл-выкл красный с подсветкой мини (1 шт/уп) REXANT</t>
-[...7 lines deleted...]
-  <si>
     <t>06-0303-B</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл красный с подсветкой (1 шт/уп) REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>06-0304-B</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл зеленый с подсветкой (1 шт/уп) REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>06-0305-B</t>
   </si>
   <si>
-    <t>Переключатель клавишный 250В 15А (6с) вкл-вкл красный с подсветкой (1 шт/уп) REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>06-0306-B</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 16А (4с) вкл-выкл синий с подсветкой (1 шт/уп) REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>06-0307-C</t>
   </si>
   <si>
-    <t>Выключатель клавишный 250В 15А (4с) вкл-выкл красный с подсветкой и влагозащитой (1 шт/уп) REXANT</t>
-[...1 lines deleted...]
-  <si>
     <t>06-0308-B</t>
   </si>
   <si>
     <t>Переключатель клавишный 250В 15А (6с) вкл-выкл-вкл черный с нейтралью (1 шт/уп) REXANT</t>
   </si>
   <si>
+    <t>36-2600</t>
+  </si>
+  <si>
+    <t>36-2601</t>
+  </si>
+  <si>
+    <t>36-2602</t>
+  </si>
+  <si>
+    <t>36-2603</t>
+  </si>
+  <si>
     <t>36-2343</t>
   </si>
   <si>
     <t>Выключатель клавишный 250В 25А (4с) вкл-выкл красный с подсветкой REXANT</t>
-  </si>
-[...478 lines deleted...]
-    <t>Переключатель клавишный 250В 6А (3с) вкл-выкл-вкл красный с нейтралью мини REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1002,51 +1002,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-06-0300-A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0303-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-06-0304-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0305-B" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-06-0306-B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-06-0307-C" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-06-0308-B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-25a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-30a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2601" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2602" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zheltyy-s-podsvetkoy-mini-rexant-36-2192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2193" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-siniy-s-podsvetkoy-dvoynoy-rexant-36-2411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vykl-vkl-chernyy-bez-fiksatsii-rexant-36-2380" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2360" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2450" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexa-36-2596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-mini-rexant-36-2160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-20a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2340" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-36-2190-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2330-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-36-2332-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2350-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-36-2331-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-36-2360-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-36-2370-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-1-sht-up-re-36-2530-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-chernyy-rexant-36-2310" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-chernyy-mikro-rexant-36-2030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2573" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-belyy-mikro-rexant-36-2012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-krasnyy-mikro-rexant-36-2031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2111" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-seryy-mini-rexant-36-2113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-chernyy-mini-rexant-36-2130" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-krasnyy-mini-rexant-36-2131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-mini-rexant-36-2145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-chernyy-mini-rexant-36-2146" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-siniy-s-podsvetkoy-mini-rexant-36-2191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2210" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2330" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2333" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-rexant-36-2350" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-siniy-s-podsvetkoy-rexant-36-2351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zelenyy-s-podsvetkoy-rexant-36-2352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zheltyy-s-podsvetkoy-rexant-36-2353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2370" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-bez-fiksatsii-rexant-36-2375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-krasnyy-s-podsvetkoy-i-neytralyu-rexant-36-2390" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-zelenyy-s-podsvetkoy-i-neytralyu-rexant-36-2392" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-rexant-36-2410" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zheltyy-s-podsvetkoy-dvoynoy-rexant-36-2413" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-chernyy-s-podsvetkoy-dvoynoy-rexant-36-2430" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2511" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-rexant-36-2530" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-siniy-s-podsvetkoy-mikro-rexant-36-2531" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zheltyy-s-podsvetkoy-mikro-rexant-36-2532" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mikro-rexant-36-2533" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-chernyy-rexant-36-2550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-krasnyy-rexant-36-2560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2570" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2572" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-avtomat-klavishnyy-250v-15a-4s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-mini-rexan-36-2175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant-36-2176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-siniy-s-podsvetkoy-i-neytralyu-rexant-36-2391" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2603" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zheltyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2363" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/avtomat-predohranitel-250v-15a-3s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-krasnyy-s-neytralyu-mini-rexant-36-2144" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-siniy-s-podsvetkoy-i-neytralyu-rexant-36-2391" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2010" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2011" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-3a-2s-vkl-vykl-belyy-mikro-rexant-36-2012" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-chernyy-mikro-rexant-36-2030" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-3a-3s-vkl-vkl-krasnyy-mikro-rexant-36-2031" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2050" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2051" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-chernyy-mini-rexant-36-2110" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-krasnyy-mini-rexant-36-2111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-2s-vkl-vykl-seryy-mini-rexant-36-2113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-chernyy-mini-rexant-36-2130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vkl-krasnyy-mini-rexant-36-2131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-mini-rexant-36-2145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-chernyy-mini-rexant-36-2146" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-rexant-36-2190" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-siniy-s-podsvetkoy-mini-rexant-36-2191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zheltyy-s-podsvetkoy-mini-rexant-36-2192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-zelenyy-s-podsvetkoy-mini-rexant-36-2193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2210" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2220" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2226" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-chernyy-rexant-36-2310" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2330" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2331" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2332" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2333" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-rexant-36-2350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-siniy-s-podsvetkoy-rexant-36-2351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zelenyy-s-podsvetkoy-rexant-36-2352" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-zheltyy-s-podsvetkoy-rexant-36-2353" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-rexant-36-2370" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-bez-fiksatsii-rexant-36-2375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-krasnyy-s-podsvetkoy-i-neytralyu-rexant-36-2390" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-zelenyy-s-podsvetkoy-i-neytralyu-rexant-36-2392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-rexant-36-2410" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-siniy-s-podsvetkoy-dvoynoy-rexant-36-2411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-zheltyy-s-podsvetkoy-dvoynoy-rexant-36-2413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-chernyy-s-podsvetkoy-dvoynoy-rexant-36-2430" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-chernyy-mikro-rexant-36-2510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-2s-vkl-vykl-krasnyy-mikro-rexant-36-2511" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-rexant-36-2530" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-siniy-s-podsvetkoy-mikro-rexant-36-2531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zheltyy-s-podsvetkoy-mikro-rexant-36-2532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-zelenyy-s-podsvetkoy-mikro-rexant-36-2533" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-chernyy-rexant-36-2550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-2s-vkl-vykl-krasnyy-rexant-36-2560" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2571" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2573" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-avtomat-klavishnyy-250v-15a-4s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2630" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vykl-vkl-chernyy-bez-fiksatsii-rexant-36-2380" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2360" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2361" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2362" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-zheltyy-s-podsvetkoy-i-vlagozaschitoy-rexant-36-2363" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-krasnyy-zelenyy-s-podsvetkoy-dvoynoy-rexant-36-2450" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2595" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-rexa-36-2596" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3c-vkl-vykl-zelenyy-s-podsvetkoy-i-vlagozaschitoy-re-36-2597" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-6s-vkl-vykl-krasnyy-s-podsvetkoy-dvoynoy-mini-rexant-36-2160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-mini-rexan-36-2175" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-i-vlagozaschitoy-mini-rexant-36-2176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-6a-3s-vkl-vykl-vkl-krasnyy-s-neytralyu-mini-rexant-36-2144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/avtomat-predohranitel-250v-15a-3s-sbros-vykl-krasnyy-s-podsvetkoy-rexant-36-2690" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-20a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-36-2360-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-30a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2346" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-36-2190-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2330-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-36-2332-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-36-2350-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-36-2331-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-36-2370-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-3a-3s-vkl-vykl-krasnyy-s-podsvetkoy-mikro-1-sht-up-re-36-2530-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-6a-4s-vkl-vykl-krasnyy-s-podsvetkoy-mini-1-sht-up-rexant-06-0300-a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0303-b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-zelenyy-s-podsvetkoy-1-sht-up-rexant-06-0304-b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vkl-krasnyy-s-podsvetkoy-1-sht-up-rexant-06-0305-b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-16a-4s-vkl-vykl-siniy-s-podsvetkoy-1-sht-up-rexant-06-0306-b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-15a-4s-vkl-vykl-krasnyy-s-podsvetkoy-i-vlagozaschitoy-1-sht-u-06-0307-c" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pereklyuchatel-klavishnyy-250v-15a-6s-vkl-vykl-vkl-chernyy-s-neytralyu-1-sht-up-rexant-06-0308-b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2600" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-siniy-s-podsvetkoy-rexant-36-2601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zheltyy-s-podsvetkoy-rexant-36-2602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-kruglyy-250v-6a-3s-vkl-vykl-zelenyy-s-podsvetkoy-rexant-36-2603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-klavishnyy-250v-25a-4s-vkl-vykl-krasnyy-s-podsvetkoy-rexant-36-2343" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I97"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -1070,2792 +1070,2792 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>125.02</v>
+        <v>120.02</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>228</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H3" s="3">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>149.12</v>
+        <v>23.27</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>416</v>
+        <v>18310</v>
       </c>
       <c r="G4" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>10</v>
+        <v>5000</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>173.98</v>
+        <v>24.49</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>172</v>
+        <v>28830</v>
       </c>
       <c r="G5" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>10</v>
+        <v>5000</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>162.81</v>
+        <v>23.33</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>10</v>
+        <v>5000</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>145.92</v>
+        <v>25.29</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>173</v>
+        <v>9130</v>
       </c>
       <c r="G7" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>10</v>
+        <v>3000</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>298.37</v>
+        <v>26.53</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>271</v>
+        <v>3190</v>
       </c>
       <c r="G8" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H8" s="3">
-        <v>10</v>
+        <v>2000</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>208.8</v>
+        <v>33.63</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>224</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>10</v>
+        <v>5000</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>215.91</v>
+        <v>38.8</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>7619</v>
+        <v>8770</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>720</v>
+        <v>5000</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C11" s="3">
-        <v>228.05</v>
+        <v>34.39</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>1930</v>
+        <v>23530</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>720</v>
+        <v>5000</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C12" s="3">
-        <v>35.55</v>
+        <v>36.15</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C13" s="3">
-        <v>21.09</v>
+        <v>36.88</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C14" s="3">
-        <v>18.95</v>
+        <v>40.34</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>460</v>
+        <v>9030</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C15" s="3">
-        <v>32.44</v>
+        <v>42.42</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>17110</v>
+        <v>3770</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C16" s="3">
-        <v>15.03</v>
+        <v>47.47</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>5210</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C17" s="3">
-        <v>44.65</v>
+        <v>60.11</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>6610</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C18" s="3">
-        <v>121.55</v>
+        <v>58.12</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>2650</v>
+        <v>6470</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C19" s="3">
-        <v>79.96</v>
+        <v>58.59</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>5310</v>
+        <v>2940</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C20" s="3">
-        <v>228.87</v>
+        <v>77.03</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>3945</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>400</v>
+        <v>3000</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C21" s="3">
-        <v>240.92</v>
+        <v>55.16</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>960</v>
+        <v>3710</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C22" s="3">
-        <v>228.87</v>
+        <v>15.93</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>1990</v>
+        <v>5160</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C23" s="3">
-        <v>122.66</v>
+        <v>47.33</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
-        <v>5870</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C24" s="3">
-        <v>196.1</v>
+        <v>59.48</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>7010</v>
+        <v>67970</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>2000</v>
+        <v>1250</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C25" s="3">
-        <v>196.1</v>
+        <v>57.72</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="3">
-        <v>1330</v>
+        <v>5870</v>
       </c>
       <c r="G25" s="3">
         <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>1000</v>
+        <v>1250</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C26" s="3">
-        <v>196.1</v>
+        <v>56.1</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="3">
-        <v>4190</v>
+        <v>6604</v>
       </c>
       <c r="G26" s="3">
         <v>10</v>
       </c>
       <c r="H26" s="3">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C27" s="3">
-        <v>105.23</v>
+        <v>57.72</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="3">
-        <v>2870</v>
+        <v>4980</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
-        <v>1000</v>
+        <v>960</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C28" s="3">
-        <v>98.3</v>
+        <v>93.53</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="3">
-        <v>9040</v>
+        <v>8074</v>
       </c>
       <c r="G28" s="3">
         <v>10</v>
       </c>
       <c r="H28" s="3">
-        <v>500</v>
+        <v>1250</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C29" s="3">
-        <v>94.6</v>
+        <v>72.01</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="3">
-        <v>256</v>
+        <v>13340</v>
       </c>
       <c r="G29" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H29" s="3">
-        <v>50</v>
+        <v>960</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="C30" s="3">
-        <v>130.23</v>
+        <v>64.69</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="3">
-        <v>1290</v>
+        <v>6100</v>
       </c>
       <c r="G30" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H30" s="3">
-        <v>200</v>
+        <v>960</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="C31" s="3">
-        <v>118.92</v>
+        <v>79.2</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="3">
-        <v>895</v>
+        <v>17070</v>
       </c>
       <c r="G31" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H31" s="3">
-        <v>50</v>
+        <v>720</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="3">
-        <v>119.95</v>
+        <v>96.77</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="3">
-        <v>247</v>
+        <v>29810</v>
       </c>
       <c r="G32" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H32" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="C33" s="3">
-        <v>131.07</v>
+        <v>98.6</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="3">
-        <v>255</v>
+        <v>7280</v>
       </c>
       <c r="G33" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H33" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="C34" s="3">
-        <v>253.54</v>
+        <v>96.91</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="3">
-        <v>341</v>
+        <v>36960</v>
       </c>
       <c r="G34" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H34" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C35" s="3">
-        <v>182.75</v>
+        <v>98.62</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="3">
-        <v>423</v>
+        <v>920</v>
       </c>
       <c r="G35" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H35" s="3">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C36" s="3">
-        <v>105.62</v>
+        <v>113.22</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="3">
-        <v>386</v>
+        <v>17440</v>
       </c>
       <c r="G36" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H36" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C37" s="3">
-        <v>74.72</v>
+        <v>112.89</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="3">
-        <v>8830</v>
+        <v>2360</v>
       </c>
       <c r="G37" s="3">
         <v>10</v>
       </c>
       <c r="H37" s="3">
-        <v>720</v>
+        <v>500</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C38" s="3">
-        <v>23.86</v>
+        <v>113.22</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="3">
-        <v>9330</v>
+        <v>3990</v>
       </c>
       <c r="G38" s="3">
         <v>10</v>
       </c>
       <c r="H38" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C39" s="3">
-        <v>53.54</v>
+        <v>132.1</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="3">
-        <v>37250</v>
+        <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>10</v>
       </c>
       <c r="H39" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C40" s="3">
-        <v>21.95</v>
+        <v>132.15</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="3">
-        <v>17500</v>
+        <v>12930</v>
       </c>
       <c r="G40" s="3">
         <v>10</v>
       </c>
       <c r="H40" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C41" s="3">
-        <v>23.1</v>
+        <v>139.49</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="3">
-        <v>5510</v>
+        <v>4080</v>
       </c>
       <c r="G41" s="3">
         <v>10</v>
       </c>
       <c r="H41" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C42" s="3">
-        <v>22.01</v>
+        <v>139.49</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="3">
-        <v>19490</v>
+        <v>2950</v>
       </c>
       <c r="G42" s="3">
         <v>10</v>
       </c>
       <c r="H42" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C43" s="3">
-        <v>25.03</v>
+        <v>139.49</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="3">
-        <v>3370</v>
+        <v>2730</v>
       </c>
       <c r="G43" s="3">
         <v>10</v>
       </c>
       <c r="H43" s="3">
-        <v>2000</v>
+        <v>500</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="C44" s="3">
-        <v>31.73</v>
+        <v>122.71</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="3">
-        <v>12600</v>
+        <v>19160</v>
       </c>
       <c r="G44" s="3">
         <v>10</v>
       </c>
       <c r="H44" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C45" s="3">
-        <v>36.6</v>
+        <v>128.84</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="3">
-        <v>9530</v>
+        <v>1260</v>
       </c>
       <c r="G45" s="3">
         <v>10</v>
       </c>
       <c r="H45" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C46" s="3">
-        <v>34.1</v>
+        <v>128.84</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="3">
-        <v>9920</v>
+        <v>5760</v>
       </c>
       <c r="G46" s="3">
         <v>10</v>
       </c>
       <c r="H46" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C47" s="3">
-        <v>34.79</v>
+        <v>129.16</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="3">
-        <v>2910</v>
+        <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>10</v>
       </c>
       <c r="H47" s="3">
-        <v>5000</v>
+        <v>500</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C48" s="3">
-        <v>38.06</v>
+        <v>129.16</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="3">
-        <v>9310</v>
+        <v>2250</v>
       </c>
       <c r="G48" s="3">
         <v>10</v>
       </c>
       <c r="H48" s="3">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C49" s="3">
-        <v>40.02</v>
+        <v>38.8</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="3">
-        <v>2840</v>
+        <v>27880</v>
       </c>
       <c r="G49" s="3">
         <v>10</v>
       </c>
       <c r="H49" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C50" s="3">
-        <v>44.78</v>
+        <v>40.84</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="3">
-        <v>4470</v>
+        <v>11460</v>
       </c>
       <c r="G50" s="3">
         <v>10</v>
       </c>
       <c r="H50" s="3">
         <v>3000</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C51" s="3">
-        <v>56.71</v>
+        <v>88.36</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="3">
-        <v>6870</v>
+        <v>2080</v>
       </c>
       <c r="G51" s="3">
         <v>10</v>
       </c>
       <c r="H51" s="3">
         <v>3000</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C52" s="3">
-        <v>54.83</v>
+        <v>76.53</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="3">
-        <v>7100</v>
+        <v>1550</v>
       </c>
       <c r="G52" s="3">
         <v>10</v>
       </c>
       <c r="H52" s="3">
         <v>3000</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C53" s="3">
-        <v>55.27</v>
+        <v>59.81</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="3">
-        <v>3070</v>
+        <v>1990</v>
       </c>
       <c r="G53" s="3">
         <v>10</v>
       </c>
       <c r="H53" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C54" s="3">
-        <v>72.67</v>
+        <v>76.53</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="3">
-        <v>7980</v>
+        <v>9080</v>
       </c>
       <c r="G54" s="3">
         <v>10</v>
       </c>
       <c r="H54" s="3">
         <v>3000</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C55" s="3">
-        <v>52.04</v>
+        <v>42.3</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="3">
-        <v>3970</v>
+        <v>75254</v>
       </c>
       <c r="G55" s="3">
         <v>10</v>
       </c>
       <c r="H55" s="3">
         <v>3000</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C56" s="3">
-        <v>56.11</v>
+        <v>40.28</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="3">
-        <v>16710</v>
+        <v>15750</v>
       </c>
       <c r="G56" s="3">
         <v>10</v>
       </c>
       <c r="H56" s="3">
-        <v>1250</v>
+        <v>3000</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C57" s="3">
-        <v>54.45</v>
+        <v>71.52</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="3">
-        <v>6890</v>
+        <v>14421</v>
       </c>
       <c r="G57" s="3">
         <v>10</v>
       </c>
       <c r="H57" s="3">
-        <v>1250</v>
+        <v>3000</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C58" s="3">
-        <v>52.92</v>
+        <v>56.75</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="3">
-        <v>7320</v>
+        <v>32440</v>
       </c>
       <c r="G58" s="3">
         <v>10</v>
       </c>
       <c r="H58" s="3">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C59" s="3">
-        <v>54.45</v>
+        <v>56.75</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="3">
-        <v>10430</v>
+        <v>9220</v>
       </c>
       <c r="G59" s="3">
         <v>10</v>
       </c>
       <c r="H59" s="3">
-        <v>960</v>
+        <v>3000</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C60" s="3">
-        <v>88.24</v>
+        <v>56.75</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="3">
-        <v>5430</v>
+        <v>37067</v>
       </c>
       <c r="G60" s="3">
         <v>10</v>
       </c>
       <c r="H60" s="3">
-        <v>1250</v>
+        <v>3000</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="C61" s="3">
-        <v>67.93</v>
+        <v>158.68</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="3">
-        <v>10740</v>
+        <v>0</v>
       </c>
       <c r="G61" s="3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H61" s="3">
-        <v>960</v>
+        <v>600</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="C62" s="3">
-        <v>64.69</v>
+        <v>84.76</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F62" s="3">
-        <v>8770</v>
+        <v>5070</v>
       </c>
       <c r="G62" s="3">
         <v>10</v>
       </c>
       <c r="H62" s="3">
-        <v>960</v>
+        <v>500</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C63" s="3">
-        <v>91.29</v>
+        <v>242.6</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="3">
-        <v>6960</v>
+        <v>8250</v>
       </c>
       <c r="G63" s="3">
         <v>10</v>
       </c>
       <c r="H63" s="3">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C64" s="3">
-        <v>93.02</v>
+        <v>255.38</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="3">
-        <v>4080</v>
+        <v>210</v>
       </c>
       <c r="G64" s="3">
         <v>10</v>
       </c>
       <c r="H64" s="3">
         <v>500</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C65" s="3">
-        <v>91.42</v>
+        <v>242.6</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="3">
-        <v>18080</v>
+        <v>4080</v>
       </c>
       <c r="G65" s="3">
         <v>10</v>
       </c>
       <c r="H65" s="3">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C66" s="3">
-        <v>93.04</v>
+        <v>242.6</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="3">
-        <v>2700</v>
+        <v>1100</v>
       </c>
       <c r="G66" s="3">
         <v>10</v>
       </c>
       <c r="H66" s="3">
         <v>500</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C67" s="3">
-        <v>106.81</v>
+        <v>130.02</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="3">
-        <v>5020</v>
+        <v>9390</v>
       </c>
       <c r="G67" s="3">
         <v>10</v>
       </c>
       <c r="H67" s="3">
         <v>500</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C68" s="3">
-        <v>106.5</v>
+        <v>207.87</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="3">
-        <v>2530</v>
+        <v>6390</v>
       </c>
       <c r="G68" s="3">
         <v>10</v>
       </c>
       <c r="H68" s="3">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C69" s="3">
-        <v>106.81</v>
+        <v>207.87</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="3">
-        <v>4360</v>
+        <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>10</v>
       </c>
       <c r="H69" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C70" s="3">
-        <v>124.62</v>
+        <v>207.87</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="3">
-        <v>2400</v>
+        <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>10</v>
       </c>
       <c r="H70" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C71" s="3">
-        <v>124.67</v>
+        <v>105.23</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="3">
-        <v>2640</v>
+        <v>2790</v>
       </c>
       <c r="G71" s="3">
         <v>10</v>
       </c>
       <c r="H71" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C72" s="3">
-        <v>131.59</v>
+        <v>163.14</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="3">
-        <v>1450</v>
+        <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>10</v>
       </c>
       <c r="H72" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C73" s="3">
-        <v>131.59</v>
+        <v>155.39</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="3">
-        <v>950</v>
+        <v>0</v>
       </c>
       <c r="G73" s="3">
         <v>10</v>
       </c>
       <c r="H73" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I73" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C74" s="3">
-        <v>131.59</v>
+        <v>46.77</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="3">
-        <v>3050</v>
+        <v>0</v>
       </c>
       <c r="G74" s="3">
         <v>10</v>
       </c>
       <c r="H74" s="3">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="I74" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C75" s="3">
-        <v>115.76</v>
+        <v>165.65</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="3">
-        <v>1730</v>
+        <v>0</v>
       </c>
       <c r="G75" s="3">
         <v>10</v>
       </c>
       <c r="H75" s="3">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="I75" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C76" s="3">
-        <v>121.55</v>
+        <v>104.2</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F76" s="3">
-        <v>6220</v>
+        <v>38700</v>
       </c>
       <c r="G76" s="3">
         <v>10</v>
       </c>
       <c r="H76" s="3">
         <v>500</v>
       </c>
       <c r="I76" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C77" s="3">
-        <v>121.85</v>
+        <v>268.75</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F77" s="3">
-        <v>1180</v>
+        <v>376</v>
       </c>
       <c r="G77" s="3">
         <v>10</v>
       </c>
       <c r="H77" s="3">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="I77" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C78" s="3">
-        <v>121.85</v>
+        <v>241.73</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="3">
-        <v>2970</v>
+        <v>8620</v>
       </c>
       <c r="G78" s="3">
         <v>10</v>
       </c>
       <c r="H78" s="3">
-        <v>500</v>
+        <v>720</v>
       </c>
       <c r="I78" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" s="3" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C79" s="3">
-        <v>36.6</v>
+        <v>100.28</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="3">
-        <v>18370</v>
+        <v>0</v>
       </c>
       <c r="G79" s="3">
         <v>10</v>
       </c>
       <c r="H79" s="3">
-        <v>5000</v>
+        <v>50</v>
       </c>
       <c r="I79" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" s="3" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C80" s="3">
-        <v>38.53</v>
+        <v>138.04</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="3">
-        <v>12390</v>
+        <v>2549</v>
       </c>
       <c r="G80" s="3">
         <v>10</v>
       </c>
       <c r="H80" s="3">
-        <v>3000</v>
+        <v>200</v>
       </c>
       <c r="I80" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C81" s="3">
-        <v>83.36</v>
+        <v>126.06</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="3">
-        <v>2160</v>
+        <v>0</v>
       </c>
       <c r="G81" s="3">
         <v>10</v>
       </c>
       <c r="H81" s="3">
-        <v>3000</v>
+        <v>50</v>
       </c>
       <c r="I81" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C82" s="3">
-        <v>72.2</v>
+        <v>127.15</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="3">
-        <v>1660</v>
+        <v>187</v>
       </c>
       <c r="G82" s="3">
         <v>10</v>
       </c>
       <c r="H82" s="3">
-        <v>3000</v>
+        <v>200</v>
       </c>
       <c r="I82" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="3" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C83" s="3">
-        <v>59.81</v>
+        <v>138.93</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="3">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="G83" s="3">
         <v>10</v>
       </c>
       <c r="H83" s="3">
-        <v>3000</v>
+        <v>200</v>
       </c>
       <c r="I83" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="3" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C84" s="3">
-        <v>72.2</v>
+        <v>193.72</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="3">
-        <v>9220</v>
+        <v>123</v>
       </c>
       <c r="G84" s="3">
         <v>10</v>
       </c>
       <c r="H84" s="3">
-        <v>3000</v>
+        <v>200</v>
       </c>
       <c r="I84" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C85" s="3">
-        <v>39.91</v>
+        <v>111.96</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F85" s="3">
-        <v>37930</v>
+        <v>0</v>
       </c>
       <c r="G85" s="3">
         <v>10</v>
       </c>
       <c r="H85" s="3">
-        <v>3000</v>
+        <v>50</v>
       </c>
       <c r="I85" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="3" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C86" s="3">
-        <v>38</v>
+        <v>132.52</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="3">
-        <v>11210</v>
+        <v>119</v>
       </c>
       <c r="G86" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H86" s="3">
-        <v>3000</v>
+        <v>10</v>
       </c>
       <c r="I86" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>31</v>
+        <v>163</v>
       </c>
       <c r="C87" s="3">
-        <v>67.47</v>
+        <v>158.07</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="3">
-        <v>8520</v>
+        <v>380</v>
       </c>
       <c r="G87" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H87" s="3">
-        <v>3000</v>
+        <v>10</v>
       </c>
       <c r="I87" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>33</v>
+        <v>165</v>
       </c>
       <c r="C88" s="3">
-        <v>53.54</v>
+        <v>184.42</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="3">
-        <v>33030</v>
+        <v>201</v>
       </c>
       <c r="G88" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H88" s="3">
-        <v>3000</v>
+        <v>10</v>
       </c>
       <c r="I88" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>35</v>
+        <v>167</v>
       </c>
       <c r="C89" s="3">
-        <v>53.54</v>
+        <v>172.58</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="3">
-        <v>9560</v>
+        <v>0</v>
       </c>
       <c r="G89" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H89" s="3">
-        <v>3000</v>
+        <v>10</v>
       </c>
       <c r="I89" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C90" s="3">
-        <v>149.7</v>
+        <v>154.68</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="3">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="G90" s="3">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="H90" s="3">
-        <v>600</v>
+        <v>10</v>
       </c>
       <c r="I90" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="C91" s="3">
-        <v>153.91</v>
+        <v>316.27</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F91" s="3">
-        <v>4270</v>
+        <v>1</v>
       </c>
       <c r="G91" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H91" s="3">
-        <v>3000</v>
+        <v>10</v>
       </c>
       <c r="I91" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C92" s="3">
-        <v>146.59</v>
+        <v>221.33</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="3">
-        <v>1180</v>
+        <v>189</v>
       </c>
       <c r="G92" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H92" s="3">
-        <v>3000</v>
+        <v>10</v>
       </c>
       <c r="I92" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>180</v>
+        <v>117</v>
       </c>
       <c r="C93" s="3">
-        <v>113.23</v>
+        <v>37.68</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="3">
-        <v>1450</v>
+        <v>0</v>
       </c>
       <c r="G93" s="3">
         <v>10</v>
       </c>
       <c r="H93" s="3">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="I93" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="C94" s="3">
-        <v>42.22</v>
+        <v>22.36</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F94" s="3">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="G94" s="3">
         <v>10</v>
       </c>
       <c r="H94" s="3">
         <v>2000</v>
       </c>
       <c r="I94" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>183</v>
+        <v>121</v>
       </c>
       <c r="C95" s="3">
-        <v>228.87</v>
+        <v>20.09</v>
       </c>
       <c r="D95" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="3">
-        <v>1120</v>
+        <v>0</v>
       </c>
       <c r="G95" s="3">
         <v>10</v>
       </c>
       <c r="H95" s="3">
-        <v>500</v>
+        <v>2000</v>
       </c>
       <c r="I95" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>185</v>
+        <v>123</v>
       </c>
       <c r="C96" s="3">
-        <v>156.27</v>
+        <v>44.75</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="3">
         <v>0</v>
       </c>
       <c r="G96" s="3">
         <v>10</v>
       </c>
       <c r="H96" s="3">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I96" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="3">
-        <v>44.12</v>
+        <v>228.86</v>
       </c>
       <c r="D97" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="3">
-        <v>6920</v>
+        <v>17320</v>
       </c>
       <c r="G97" s="3">
         <v>10</v>
       </c>
       <c r="H97" s="3">
-        <v>3000</v>
+        <v>720</v>
       </c>
       <c r="I97" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>