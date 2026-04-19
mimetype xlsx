--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -42,126 +42,126 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Кнопки управления</t>
   </si>
   <si>
+    <t>36-5544</t>
+  </si>
+  <si>
+    <t>Кнопка XB2-BS поворотная красная грибок НЗ</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>36-3553</t>
   </si>
   <si>
-    <t>Выключатель-кнопка 10А Ø22 красная Аварийная остановка (Y090-11ZS)  REXANT</t>
-[...5 lines deleted...]
-    <t>шт</t>
+    <t>Выключатель-кнопка 10А ø22 красная Аварийная остановка (Y090-11ZS) REXANT</t>
+  </si>
+  <si>
+    <t>36-5540</t>
+  </si>
+  <si>
+    <t>Кнопка APBB-22 Пуск-Стоп овальная 230В НР + НЗ</t>
   </si>
   <si>
     <t>36-5520</t>
   </si>
   <si>
-    <t>Кнопка XB2 красная NC</t>
+    <t>Кнопка XB2 красная НЗ</t>
   </si>
   <si>
     <t>36-5521</t>
   </si>
   <si>
-    <t>Кнопка XB2 желтая NO</t>
-[...5 lines deleted...]
-    <t>Кнопка APBB-22 «Пуск-Стоп» овальная 230 В NO+NC</t>
+    <t>Кнопка XB2 желтая НР</t>
+  </si>
+  <si>
+    <t>36-5522</t>
+  </si>
+  <si>
+    <t>Кнопка XB2 зеленая НР</t>
+  </si>
+  <si>
+    <t>36-5530</t>
+  </si>
+  <si>
+    <t>Кнопка EB22 возвратная красная 300В НР + НЗ</t>
+  </si>
+  <si>
+    <t>36-5531</t>
+  </si>
+  <si>
+    <t>Кнопка EB22 возвратная зеленая 300В НР + НЗ</t>
+  </si>
+  <si>
+    <t>36-5532</t>
+  </si>
+  <si>
+    <t>Кнопка EB22 возвратная желтая 300В НР + НЗ</t>
   </si>
   <si>
     <t>36-5541</t>
   </si>
   <si>
-    <t>Кнопка LAY5 «I-O» прямоугольная 230 В NO+NC</t>
-[...23 lines deleted...]
-    <t>Кнопка EB22 возвратная желтая NO+NC 300 В</t>
+    <t>Кнопка LAY5 вкл-выкл прямоугольная 230В НР + НЗ</t>
   </si>
   <si>
     <t>36-5542</t>
   </si>
   <si>
-    <t>Кнопка LA32 красно-зеленая «Пуск-Стоп» с подсветкой NO+NC</t>
+    <t>Кнопка LA32 красно-зеленая Пуск-Стоп с подсветкой НР + НЗ</t>
   </si>
   <si>
     <t>36-5543</t>
   </si>
   <si>
-    <t>Кнопка XB2-BS грибок красная NC</t>
-[...5 lines deleted...]
-    <t>Кнопка XB2-BS поворотная красная грибок NC</t>
+    <t>Кнопка XB2-BS грибок красная НЗ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -546,51 +546,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-10a-22-krasnaya-avariynaya-ostanovka-y090-11zs-rexant" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-krasnaya-nc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-zheltaya-no" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-apbb-22-pusk-stop-ovalnaya-230-v-no-nc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-lay5-i-o-pryamougolnaya-230-v-no-nc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-zelenaya-no" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-krasnaya-no-nc-300-v" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-zelenaya-no-nc-300-v" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-zheltaya-no-nc-300-v" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-la32-krasno-zelenaya-pusk-stop-s-podsvetkoy-no-nc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-bs-gribok-krasnaya-nc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-bs-povorotnaya-krasnaya-gribok-nc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-bs-povorotnaya-krasnaya-gribok-nc36-5544" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-10a-22-krasnaya-avariynaya-ostanovka-y090-11zs-rexant36-3553" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-apbb-22-pusk-stop-ovalnaya-230-v-no-nc36-5540" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-krasnaya-nc36-5520" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-zheltaya-no36-5521" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-zelenaya-no36-5522" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-krasnaya-no-nc-300-v36-5530" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-zelenaya-no-nc-300-v36-5531" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-zheltaya-no-nc-300-v36-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-lay5-i-o-pryamougolnaya-230-v-no-nc36-5541" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-la32-krasno-zelenaya-pusk-stop-s-podsvetkoy-no-nc36-5542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-bs-gribok-krasnaya-nc36-5543" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I14"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -614,379 +614,379 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>415.54</v>
+        <v>370.01</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>1931</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H3" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>348.96</v>
+        <v>290.88</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>1111</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>348.96</v>
+        <v>402.24</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>502.8</v>
+        <v>296.62</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>1800</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>504.25</v>
+        <v>296.62</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>503</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>120</v>
+        <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>348.96</v>
+        <v>296.62</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>440</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>200</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>208.63</v>
+        <v>177.34</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>1120</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>500</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>225.33</v>
+        <v>191.53</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>1210</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>500</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>198.69</v>
+        <v>168.89</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>357</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>500</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>1074.19</v>
+        <v>403.4</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>630</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H12" s="3">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>383.56</v>
+        <v>859.35</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>270</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
         <v>200</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>435.3</v>
+        <v>326.03</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>1530</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
         <v>200</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>