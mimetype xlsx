--- v1 (2026-04-19)
+++ v2 (2026-09-14)
@@ -42,126 +42,126 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Кнопки управления</t>
   </si>
   <si>
+    <t>36-3553</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 10А ø22 красная Аварийная остановка (Y090-11ZS) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>36-5520</t>
+  </si>
+  <si>
+    <t>Кнопка XB2 красная НЗ</t>
+  </si>
+  <si>
+    <t>36-5541</t>
+  </si>
+  <si>
+    <t>Кнопка LAY5 вкл-выкл прямоугольная 230В НР + НЗ</t>
+  </si>
+  <si>
+    <t>36-5542</t>
+  </si>
+  <si>
+    <t>Кнопка LA32 красно-зеленая Пуск-Стоп с подсветкой НР + НЗ</t>
+  </si>
+  <si>
+    <t>36-5521</t>
+  </si>
+  <si>
+    <t>Кнопка XB2 желтая НР</t>
+  </si>
+  <si>
+    <t>36-5522</t>
+  </si>
+  <si>
+    <t>Кнопка XB2 зеленая НР</t>
+  </si>
+  <si>
+    <t>36-5530</t>
+  </si>
+  <si>
+    <t>Кнопка EB22 возвратная красная 300В НР + НЗ</t>
+  </si>
+  <si>
+    <t>36-5531</t>
+  </si>
+  <si>
+    <t>Кнопка EB22 возвратная зеленая 300В НР + НЗ</t>
+  </si>
+  <si>
+    <t>36-5532</t>
+  </si>
+  <si>
+    <t>Кнопка EB22 возвратная желтая 300В НР + НЗ</t>
+  </si>
+  <si>
+    <t>36-5540</t>
+  </si>
+  <si>
+    <t>Кнопка APBB-22 Пуск-Стоп овальная 230В НР + НЗ</t>
+  </si>
+  <si>
+    <t>36-5543</t>
+  </si>
+  <si>
+    <t>Кнопка XB2-BS грибок красная НЗ</t>
+  </si>
+  <si>
     <t>36-5544</t>
   </si>
   <si>
     <t>Кнопка XB2-BS поворотная красная грибок НЗ</t>
-  </si>
-[...70 lines deleted...]
-    <t>Кнопка XB2-BS грибок красная НЗ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -546,51 +546,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-bs-povorotnaya-krasnaya-gribok-nc36-5544" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-10a-22-krasnaya-avariynaya-ostanovka-y090-11zs-rexant36-3553" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-apbb-22-pusk-stop-ovalnaya-230-v-no-nc36-5540" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-krasnaya-nc36-5520" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-zheltaya-no36-5521" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-zelenaya-no36-5522" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-krasnaya-no-nc-300-v36-5530" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-zelenaya-no-nc-300-v36-5531" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-zheltaya-no-nc-300-v36-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-lay5-i-o-pryamougolnaya-230-v-no-nc36-5541" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-la32-krasno-zelenaya-pusk-stop-s-podsvetkoy-no-nc36-5542" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-bs-gribok-krasnaya-nc36-5543" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-10a-22-krasnaya-avariynaya-ostanovka-y090-11zs-rexant-36-3553" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-krasnaya-nz-36-5520" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-lay5-vkl-vykl-pryamougolnaya-230v-nr-nz-36-5541" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-la32-krasno-zelenaya-pusk-stop-s-podsvetkoy-nr-nz-36-5542" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-zheltaya-nr-36-5521" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-zelenaya-nr-36-5522" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-krasnaya-300v-nr-nz-36-5530" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-zelenaya-300v-nr-nz-36-5531" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-eb22-vozvratnaya-zheltaya-300v-nr-nz-36-5532" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-apbb-22-pusk-stop-ovalnaya-230v-nr-nz-36-5540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-bs-gribok-krasnaya-nz-36-5543" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-xb2-bs-povorotnaya-krasnaya-gribok-nz-36-5544" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I14"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -614,379 +614,379 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>370.01</v>
+        <v>440.47</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>343</v>
       </c>
       <c r="G3" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H3" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>290.88</v>
+        <v>314.06</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>1010</v>
       </c>
       <c r="G4" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>402.24</v>
+        <v>534.51</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>126</v>
       </c>
       <c r="G5" s="3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H5" s="3">
-        <v>300</v>
+        <v>120</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>296.62</v>
+        <v>1138.64</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
         <v>200</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>296.62</v>
+        <v>369.9</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>339</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
         <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>296.62</v>
+        <v>332.9</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>200</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>177.34</v>
+        <v>221.15</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>730</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>500</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>191.53</v>
+        <v>238.85</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>500</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>168.89</v>
+        <v>200.09</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>500</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>403.4</v>
+        <v>532.97</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>620</v>
       </c>
       <c r="G12" s="3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>120</v>
+        <v>300</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>859.35</v>
+        <v>386.24</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
         <v>200</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>326.03</v>
+        <v>438.35</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
         <v>200</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>