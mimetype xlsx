--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -42,234 +42,234 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Кнопочные выключатели</t>
   </si>
   <si>
+    <t>36-3010</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл белый (PBS-17A2) (для настольной лампы) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>36-3011</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл черный (PBS-17A2) (для настольной лампы) REXANT</t>
+  </si>
+  <si>
     <t>36-3012</t>
   </si>
   <si>
-    <t>Выключатель-кнопка 250V 2А (2с) ON-OFF белый (PBS-17A) (для настольной лампы) REXANT</t>
-[...5 lines deleted...]
-    <t>шт</t>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл белый (PBS-17A) (для настольной лампы) REXANT</t>
+  </si>
+  <si>
+    <t>36-3020</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2.5А (2с) вкл-(выкл) без фиксации белый (PBS-19С) (мебельная) REXANT</t>
+  </si>
+  <si>
+    <t>36-3021</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2.5А (2с) вкл-(выкл) без фиксации белый (PBS-19С2) (мебельная) REXANT</t>
+  </si>
+  <si>
+    <t>36-3030</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл красная (PBS-11А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3031</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл синяя (PBS-11А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3032</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл зеленая (PBS-11А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3040</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации красная (PBS-11В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3041</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации синяя (PBS-11В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3042</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации зеленая (PBS-11В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3050</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации красная микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3051</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации синяя микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3052</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации желтая микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3053</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации зеленая микро (PBS-33В) REXANT</t>
   </si>
   <si>
     <t>36-3060</t>
   </si>
   <si>
-    <t>Выключатель-кнопка 250V 1А (2с) ON-OFF красная (PBS-16А) REXANT</t>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл красная (PBS-16А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3070</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл красная микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3071</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл синяя микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3073</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл зеленая микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3080</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) выкл-(вкл) без фиксации красная микро (PBS-20В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3310</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø7.2 красная микро (RWD-301, PBS-10B) REXANT</t>
+  </si>
+  <si>
+    <t>36-3311</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø7.2 черная микро (RWD-301, PBS-10B) REXANT</t>
+  </si>
+  <si>
+    <t>36-3330</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø10.2 черная мини (RWD-213) REXANT</t>
+  </si>
+  <si>
+    <t>36-3331</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø10.2 красная мини (RWD-213) REXANT</t>
+  </si>
+  <si>
+    <t>36-3350</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 черная (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3351</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 красная (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3352</t>
   </si>
   <si>
-    <t>Выключатель-кнопка металл 250V 2А (2с) OFF-(ON) Ø16.2 синяя (RWD-306) REXANT</t>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 синяя (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3353</t>
   </si>
   <si>
-    <t>Выключатель-кнопка металл 250V 2А (2с) OFF-(ON) Ø16.2 зеленая (RWD-306) REXANT</t>
-[...89 lines deleted...]
-    <t>Выключатель-кнопка металл 250V 2А (2с) OFF-(ON) Ø16.2 черная (RWD-306) REXANT</t>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 зеленая (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3354</t>
   </si>
   <si>
-    <t>Выключатель-кнопка металл 250V 2А (2с) OFF-(ON) Ø16.2 желтая (RWD-306) REXANT</t>
-[...47 lines deleted...]
-    <t>Выключатель-кнопка металл 250V 2А (2с) OFF-(ON) Ø16.2 красная (RWD-306) REXANT</t>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 желтая (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3355</t>
   </si>
   <si>
-    <t>Выключатель-кнопка металл 250V 2А (2с) OFF-(ON) Ø16.2 белая (RWD-306) REXANT</t>
-[...5 lines deleted...]
-    <t>Выключатель-кнопка 250V 1А (2с) ON-OFF белый (PBS-17A2) (для настольной лампы) REXANT</t>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 белая (RWD-306) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -654,51 +654,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-belyy-pbs-17a-dlya-nastolnoy-lampy-rexant" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-krasnaya-pbs-16a-rexant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-sinyaya-rwd-306-rexant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-zelenaya-rwd-306-rexant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-on-off-bfiks-belyy-pbs-19s-mebelnaya-rexant" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-bfiks-krasnaya-pbs-11v-rexant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-bfiks-zelenaya-pbs-11v-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-bfiks-zelenaya-micro-pbs-33v-rexant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-chernyy-pbs-17a2-dlya-nastolnoy-lampy-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-on-off-bfiks-belyy-pbs-19s2-mebelnaya-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-sinyaya-pbs-11arexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-bfiks-sinyaya-pbs-11v-rexant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-bfiks-krasnaya-micro-pbs-33v-rexant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-krasnaya-micro-pbs-20a-rexant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-sinyaya-micro-pbs-20a-rexant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-off-on-bfiks-krasnaya-micro-pbs-20v-rexant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-7-2-krasnaya-micro-rwd-301-pbs-10b-rexant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-10-2-chernaya-mini-rwd-213-rexant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-chernaya-rwd-306-rexant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-zheltaya-rwd-306-rexant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-10-2-krasnaya-mini-rwd-213-rexant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-krasnaya-pbs-11arexant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-zelenaya-pbs-11arexant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-bfiks-sinyaya-micro-pbs-33v-rexant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-bfiks-zheltaya-micro-pbs-33v-rexant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-zelenaya-micro-pbs-20a-rexant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-7-2-chernaya-micro-rwd-301-pbs-10b-rexant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-krasnaya-rwd-306-rexant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-belaya-rwd-306-rexant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-belyy-pbs-17a2-dlya-nastolnoy-lampy-rexant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-belyy-pbs-17a2-dlya-nastolnoy-lampy-rexant36-3010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-chernyy-pbs-17a2-dlya-nastolnoy-lampy-rexant36-3011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-belyy-pbs-17a-dlya-nastolnoy-lampy-rexant36-3012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-on-off-b-fiks-belyy-pbs-19s-mebelnaya-rexant36-3020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-on-off-b-fiks-belyy-pbs-19s2-mebelnaya-rexant36-3021" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-krasnaya-pbs-11a-rexant36-3030" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-sinyaya-pbs-11a-rexant36-3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-zelenaya-pbs-11a-rexant36-3032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-b-fiks-krasnaya-pbs-11v-rexant36-3040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-b-fiks-sinyaya-pbs-11v-rexant36-3041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-b-fiks-zelenaya-pbs-11v-rexant36-3042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-b-fiks-krasnaya-micro-pbs-33v-rexant36-3050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-b-fiks-sinyaya-micro-pbs-33v-rexant36-3051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-b-fiks-zheltaya-micro-pbs-33v-rexant36-3052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-b-fiks-zelenaya-micro-pbs-33v-rexant36-3053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-krasnaya-pbs-16a-rexant36-3060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-krasnaya-micro-pbs-20a-rexant36-3070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-sinyaya-micro-pbs-20a-rexant36-3071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-zelenaya-micro-pbs-20a-rexant36-3073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-off-on-b-fiks-krasnaya-micro-pbs-20v-rexant36-3080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-7-2-krasnaya-micro-rwd-301-pbs-10b-rexant36-3310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-7-2-chernaya-micro-rwd-301-pbs-10b-rexant36-3311" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-10-2-chernaya-mini-rwd-213-rexant36-3330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-10-2-krasnaya-mini-rwd-213-rexant36-3331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-chernaya-rwd-306-rexant36-3350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-krasnaya-rwd-306-rexant36-3351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-sinyaya-rwd-306-rexant36-3352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-zelenaya-rwd-306-rexant36-3353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-zheltaya-rwd-306-rexant36-3354" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-belaya-rwd-306-rexant36-3355" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -722,907 +722,907 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>106.05</v>
+        <v>42.69</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>6890</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>116.56</v>
+        <v>42.83</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>1880</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>59.36</v>
+        <v>90.14</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>2680</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>62.85</v>
+        <v>103.81</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>2610</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
         <v>1000</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>122.13</v>
+        <v>110.47</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>1570</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
         <v>1000</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>39.76</v>
+        <v>35.69</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>22590</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>3000</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>39.76</v>
+        <v>32.12</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>4970</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>3000</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>102.34</v>
+        <v>31.65</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>6770</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>50.39</v>
+        <v>33.8</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>9880</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>3000</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>129.96</v>
+        <v>33.8</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>450</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>37.79</v>
+        <v>33.8</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>2410</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
         <v>3000</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>39.76</v>
+        <v>91.34</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>3980</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>107.46</v>
+        <v>86.99</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>16820</v>
+        <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
         <v>4000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>86.73</v>
+        <v>80.54</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>5410</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>66.41</v>
+        <v>86.99</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>2700</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>65.65</v>
+        <v>99.08</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>3100</v>
+        <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>54.69</v>
+        <v>73.72</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>6820</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
         <v>3000</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>42.96</v>
+        <v>56.45</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>5430</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>63.78</v>
+        <v>63.02</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>6470</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>61.07</v>
+        <v>55.8</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>3130</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>39.22</v>
+        <v>46.49</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
-        <v>6530</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
         <v>3000</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>41.99</v>
+        <v>43.29</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>8580</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="3">
-        <v>37.23</v>
+        <v>36.52</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="3">
-        <v>6220</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="3">
-        <v>102.34</v>
+        <v>33.34</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="3">
-        <v>7060</v>
+        <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>10</v>
       </c>
       <c r="H26" s="3">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="3">
-        <v>94.75</v>
+        <v>54.21</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="3">
-        <v>1980</v>
+        <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="3">
-        <v>74.14</v>
+        <v>54.25</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="3">
-        <v>2850</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>10</v>
       </c>
       <c r="H28" s="3">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="3">
-        <v>50.93</v>
+        <v>50.46</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>10</v>
       </c>
       <c r="H29" s="3">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="3">
-        <v>63.82</v>
+        <v>53.42</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="3">
-        <v>5660</v>
+        <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>10</v>
       </c>
       <c r="H30" s="3">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="3">
-        <v>53.23</v>
+        <v>51.91</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="3">
-        <v>3620</v>
+        <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>10</v>
       </c>
       <c r="H31" s="3">
         <v>2500</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="3">
-        <v>50.22</v>
+        <v>45.25</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="3">
-        <v>6660</v>
+        <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>10</v>
       </c>
       <c r="H32" s="3">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>