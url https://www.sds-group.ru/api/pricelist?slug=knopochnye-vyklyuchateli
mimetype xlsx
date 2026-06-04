--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -90,186 +90,186 @@
   <si>
     <t>36-3020</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 2.5А (2с) вкл-(выкл) без фиксации белый (PBS-19С) (мебельная) REXANT</t>
   </si>
   <si>
     <t>36-3021</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 2.5А (2с) вкл-(выкл) без фиксации белый (PBS-19С2) (мебельная) REXANT</t>
   </si>
   <si>
     <t>36-3030</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл красная (PBS-11А) REXANT</t>
   </si>
   <si>
     <t>36-3031</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл синяя (PBS-11А) REXANT</t>
   </si>
   <si>
+    <t>36-3041</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации синяя (PBS-11В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3042</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации зеленая (PBS-11В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3050</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации красная микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3051</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации синяя микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3052</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации желтая микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3053</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации зеленая микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3060</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл красная (PBS-16А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3070</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл красная микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3071</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл синяя микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3073</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл зеленая микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3080</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) выкл-(вкл) без фиксации красная микро (PBS-20В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3310</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø7.2 красная микро (RWD-301, PBS-10B) REXANT</t>
+  </si>
+  <si>
+    <t>36-3311</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø7.2 черная микро (RWD-301, PBS-10B) REXANT</t>
+  </si>
+  <si>
+    <t>36-3330</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø10.2 черная мини (RWD-213) REXANT</t>
+  </si>
+  <si>
+    <t>36-3331</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø10.2 красная мини (RWD-213) REXANT</t>
+  </si>
+  <si>
+    <t>36-3350</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 черная (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3351</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 красная (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3352</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 синяя (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3353</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 зеленая (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3354</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 желтая (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3355</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 белая (RWD-306) REXANT</t>
+  </si>
+  <si>
     <t>36-3032</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл зеленая (PBS-11А) REXANT</t>
   </si>
   <si>
     <t>36-3040</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации красная (PBS-11В) REXANT</t>
-  </si>
-[...124 lines deleted...]
-    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 белая (RWD-306) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -654,51 +654,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-belyy-pbs-17a2-dlya-nastolnoy-lampy-rexant36-3010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-chernyy-pbs-17a2-dlya-nastolnoy-lampy-rexant36-3011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-belyy-pbs-17a-dlya-nastolnoy-lampy-rexant36-3012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-on-off-b-fiks-belyy-pbs-19s-mebelnaya-rexant36-3020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-on-off-b-fiks-belyy-pbs-19s2-mebelnaya-rexant36-3021" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-krasnaya-pbs-11a-rexant36-3030" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-sinyaya-pbs-11a-rexant36-3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-zelenaya-pbs-11a-rexant36-3032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-b-fiks-krasnaya-pbs-11v-rexant36-3040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-b-fiks-sinyaya-pbs-11v-rexant36-3041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-off-on-b-fiks-zelenaya-pbs-11v-rexant36-3042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-b-fiks-krasnaya-micro-pbs-33v-rexant36-3050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-b-fiks-sinyaya-micro-pbs-33v-rexant36-3051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-b-fiks-zheltaya-micro-pbs-33v-rexant36-3052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-off-on-b-fiks-zelenaya-micro-pbs-33v-rexant36-3053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-on-off-krasnaya-pbs-16a-rexant36-3060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-krasnaya-micro-pbs-20a-rexant36-3070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-sinyaya-micro-pbs-20a-rexant36-3071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-on-off-zelenaya-micro-pbs-20a-rexant36-3073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-off-on-b-fiks-krasnaya-micro-pbs-20v-rexant36-3080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-7-2-krasnaya-micro-rwd-301-pbs-10b-rexant36-3310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-7-2-chernaya-micro-rwd-301-pbs-10b-rexant36-3311" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-10-2-chernaya-mini-rwd-213-rexant36-3330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-off-on-10-2-krasnaya-mini-rwd-213-rexant36-3331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-chernaya-rwd-306-rexant36-3350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-krasnaya-rwd-306-rexant36-3351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-sinyaya-rwd-306-rexant36-3352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-zelenaya-rwd-306-rexant36-3353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-zheltaya-rwd-306-rexant36-3354" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-off-on-16-2-belaya-rwd-306-rexant36-3355" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-belyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-chernyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-belyy-pbs-17a-dlya-nastolnoy-lampy-rexant-36-3012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s-mebelnaya-rexant-36-3020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s2-mebelnaya-rexant-36-3021" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-11a-rexant-36-3030" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-sinyaya-pbs-11a-rexant-36-3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-sinyaya-pbs-11v-rexant-36-3041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-zelenaya-pbs-11v-rexant-36-3042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-33v-rexant-36-3050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-sinyaya-mikro-pbs-33v-rexant-36-3051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zheltaya-mikro-pbs-33v-rexant-36-3052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zelenaya-mikro-pbs-33v-rexant-36-3053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-16a-rexant-36-3060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-krasnaya-mikro-pbs-20a-rexant-36-3070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-sinyaya-mikro-pbs-20a-rexant-36-3071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-zelenaya-mikro-pbs-20a-rexant-36-3073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-20v-rexant-36-3080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-krasnaya-mikro-rwd-301-pbs-10b-rexant-36-3310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-chernaya-mikro-rwd-301-pbs-10b-rexant-36-3311" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-chernaya-mini-rwd-213-rexant-36-3330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-krasnaya-mini-rwd-213-rexant-36-3331" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-chernaya-rwd-306-rexant-36-3350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-krasnaya-rwd-306-rexant-36-3351" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-sinyaya-rwd-306-rexant-36-3352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zelenaya-rwd-306-rexant-36-3353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zheltaya-rwd-306-rexant-36-3354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-belaya-rwd-306-rexant-36-3355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-zelenaya-pbs-11a-rexant-36-3032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-krasnaya-pbs-11v-rexant-36-3040" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -925,51 +925,51 @@
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>3000</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>31.65</v>
+        <v>33.8</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>3000</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
@@ -983,646 +983,646 @@
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>3000</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>33.8</v>
+        <v>91.34</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>33.8</v>
+        <v>86.99</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>91.34</v>
+        <v>80.54</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
         <v>86.99</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>80.54</v>
+        <v>99.08</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
         <v>2000</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>86.99</v>
+        <v>73.72</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>99.08</v>
+        <v>56.45</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>73.72</v>
+        <v>63.02</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
         <v>3000</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>56.45</v>
+        <v>55.8</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
         <v>3000</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>63.02</v>
+        <v>46.49</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
         <v>3000</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>55.8</v>
+        <v>43.29</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>46.49</v>
+        <v>36.52</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>43.29</v>
+        <v>33.34</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="3">
-        <v>36.52</v>
+        <v>54.21</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>5000</v>
+        <v>1000</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="3">
-        <v>33.34</v>
+        <v>54.25</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>10</v>
       </c>
       <c r="H26" s="3">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="3">
-        <v>54.21</v>
+        <v>50.46</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="3">
-        <v>54.25</v>
+        <v>53.42</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>10</v>
       </c>
       <c r="H28" s="3">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="3">
-        <v>50.46</v>
+        <v>51.91</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>10</v>
       </c>
       <c r="H29" s="3">
-        <v>1500</v>
+        <v>2500</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="3">
-        <v>53.42</v>
+        <v>45.25</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>10</v>
       </c>
       <c r="H30" s="3">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="3">
-        <v>51.91</v>
+        <v>31.65</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>10</v>
       </c>
       <c r="H31" s="3">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="3">
-        <v>45.25</v>
+        <v>33.8</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>10</v>
       </c>
       <c r="H32" s="3">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>