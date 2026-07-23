--- v4 (2026-06-04)
+++ v5 (2026-07-23)
@@ -42,234 +42,234 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Кнопочные выключатели</t>
   </si>
   <si>
+    <t>36-3311</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø7.2 черная микро (RWD-301, PBS-10B) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>36-3051</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации синяя микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3355</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 белая (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3071</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл синяя микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3073</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл зеленая микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3310</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø7.2 красная микро (RWD-301, PBS-10B) REXANT</t>
+  </si>
+  <si>
+    <t>36-3330</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø10.2 черная мини (RWD-213) REXANT</t>
+  </si>
+  <si>
+    <t>36-3331</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø10.2 красная мини (RWD-213) REXANT</t>
+  </si>
+  <si>
     <t>36-3010</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл белый (PBS-17A2) (для настольной лампы) REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...4 lines deleted...]
-  <si>
     <t>36-3011</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл черный (PBS-17A2) (для настольной лампы) REXANT</t>
   </si>
   <si>
     <t>36-3012</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл белый (PBS-17A) (для настольной лампы) REXANT</t>
   </si>
   <si>
     <t>36-3020</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 2.5А (2с) вкл-(выкл) без фиксации белый (PBS-19С) (мебельная) REXANT</t>
   </si>
   <si>
     <t>36-3021</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 2.5А (2с) вкл-(выкл) без фиксации белый (PBS-19С2) (мебельная) REXANT</t>
   </si>
   <si>
     <t>36-3030</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл красная (PBS-11А) REXANT</t>
   </si>
   <si>
     <t>36-3031</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл синяя (PBS-11А) REXANT</t>
   </si>
   <si>
+    <t>36-3032</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл зеленая (PBS-11А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3040</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации красная (PBS-11В) REXANT</t>
+  </si>
+  <si>
     <t>36-3041</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации синяя (PBS-11В) REXANT</t>
   </si>
   <si>
     <t>36-3042</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации зеленая (PBS-11В) REXANT</t>
   </si>
   <si>
     <t>36-3050</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации красная микро (PBS-33В) REXANT</t>
   </si>
   <si>
-    <t>36-3051</t>
-[...4 lines deleted...]
-  <si>
     <t>36-3052</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации желтая микро (PBS-33В) REXANT</t>
   </si>
   <si>
     <t>36-3053</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации зеленая микро (PBS-33В) REXANT</t>
   </si>
   <si>
     <t>36-3060</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл красная (PBS-16А) REXANT</t>
   </si>
   <si>
     <t>36-3070</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл красная микро (PBS-20А) REXANT</t>
   </si>
   <si>
-    <t>36-3071</t>
-[...10 lines deleted...]
-  <si>
     <t>36-3080</t>
   </si>
   <si>
     <t>Выключатель-кнопка 250В 2А (2с) выкл-(вкл) без фиксации красная микро (PBS-20В) REXANT</t>
   </si>
   <si>
-    <t>36-3310</t>
-[...22 lines deleted...]
-  <si>
     <t>36-3350</t>
   </si>
   <si>
     <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 черная (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3351</t>
   </si>
   <si>
     <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 красная (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3352</t>
   </si>
   <si>
     <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 синяя (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3353</t>
   </si>
   <si>
     <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 зеленая (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3354</t>
   </si>
   <si>
     <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 желтая (RWD-306) REXANT</t>
-  </si>
-[...16 lines deleted...]
-    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации красная (PBS-11В) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -654,51 +654,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-belyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-chernyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-belyy-pbs-17a-dlya-nastolnoy-lampy-rexant-36-3012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s-mebelnaya-rexant-36-3020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s2-mebelnaya-rexant-36-3021" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-11a-rexant-36-3030" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-sinyaya-pbs-11a-rexant-36-3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-sinyaya-pbs-11v-rexant-36-3041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-zelenaya-pbs-11v-rexant-36-3042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-33v-rexant-36-3050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-sinyaya-mikro-pbs-33v-rexant-36-3051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zheltaya-mikro-pbs-33v-rexant-36-3052" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zelenaya-mikro-pbs-33v-rexant-36-3053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-16a-rexant-36-3060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-krasnaya-mikro-pbs-20a-rexant-36-3070" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-sinyaya-mikro-pbs-20a-rexant-36-3071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-zelenaya-mikro-pbs-20a-rexant-36-3073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-20v-rexant-36-3080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-krasnaya-mikro-rwd-301-pbs-10b-rexant-36-3310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-chernaya-mikro-rwd-301-pbs-10b-rexant-36-3311" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-chernaya-mini-rwd-213-rexant-36-3330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-krasnaya-mini-rwd-213-rexant-36-3331" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-chernaya-rwd-306-rexant-36-3350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-krasnaya-rwd-306-rexant-36-3351" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-sinyaya-rwd-306-rexant-36-3352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zelenaya-rwd-306-rexant-36-3353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zheltaya-rwd-306-rexant-36-3354" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-belaya-rwd-306-rexant-36-3355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-zelenaya-pbs-11a-rexant-36-3032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-krasnaya-pbs-11v-rexant-36-3040" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-chernaya-mikro-rwd-301-pbs-10b-rexant-36-3311" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-sinyaya-mikro-pbs-33v-rexant-36-3051" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-belaya-rwd-306-rexant-36-3355" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-sinyaya-mikro-pbs-20a-rexant-36-3071" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-zelenaya-mikro-pbs-20a-rexant-36-3073" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-krasnaya-mikro-rwd-301-pbs-10b-rexant-36-3310" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-chernaya-mini-rwd-213-rexant-36-3330" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-krasnaya-mini-rwd-213-rexant-36-3331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-belyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-chernyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-belyy-pbs-17a-dlya-nastolnoy-lampy-rexant-36-3012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s-mebelnaya-rexant-36-3020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s2-mebelnaya-rexant-36-3021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-11a-rexant-36-3030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-sinyaya-pbs-11a-rexant-36-3031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-zelenaya-pbs-11a-rexant-36-3032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-krasnaya-pbs-11v-rexant-36-3040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-sinyaya-pbs-11v-rexant-36-3041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-zelenaya-pbs-11v-rexant-36-3042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-33v-rexant-36-3050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zheltaya-mikro-pbs-33v-rexant-36-3052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zelenaya-mikro-pbs-33v-rexant-36-3053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-16a-rexant-36-3060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-krasnaya-mikro-pbs-20a-rexant-36-3070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-20v-rexant-36-3080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-chernaya-rwd-306-rexant-36-3350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-krasnaya-rwd-306-rexant-36-3351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-sinyaya-rwd-306-rexant-36-3352" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zelenaya-rwd-306-rexant-36-3353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zheltaya-rwd-306-rexant-36-3354" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -722,907 +722,907 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>42.69</v>
+        <v>50.93</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>2800</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>42.83</v>
+        <v>97.22</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>6190</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>90.14</v>
+        <v>50.57</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>2520</v>
       </c>
       <c r="G5" s="3">
         <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>2000</v>
+        <v>2500</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>103.81</v>
+        <v>66.41</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>2160</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>110.47</v>
+        <v>74.14</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>1880</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>35.69</v>
+        <v>54.69</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>4990</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>3000</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>32.12</v>
+        <v>40.81</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>2920</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>33.8</v>
+        <v>37.26</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>8780</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>3000</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>33.8</v>
+        <v>47.71</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>9620</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>3000</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>91.34</v>
+        <v>50.39</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>9020</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>86.99</v>
+        <v>106.05</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>4650</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>80.54</v>
+        <v>116.02</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>1380</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>86.99</v>
+        <v>129.96</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>330</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>99.08</v>
+        <v>41.99</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>11950</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>73.72</v>
+        <v>37.79</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>2590</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
         <v>3000</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>56.45</v>
+        <v>37.23</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
         <v>3000</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>63.02</v>
+        <v>39.76</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>13280</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
         <v>3000</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>55.8</v>
+        <v>39.76</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>0</v>
+        <v>3200</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
         <v>3000</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>46.49</v>
+        <v>39.76</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>4370</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
         <v>3000</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>43.29</v>
+        <v>107.46</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>12950</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>1000</v>
+        <v>4000</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>36.52</v>
+        <v>94.75</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
-        <v>0</v>
+        <v>1110</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>5000</v>
+        <v>2000</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>33.34</v>
+        <v>102.34</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>0</v>
+        <v>4270</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="3">
-        <v>54.21</v>
+        <v>110.73</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="3">
-        <v>0</v>
+        <v>1370</v>
       </c>
       <c r="G25" s="3">
         <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="3">
-        <v>54.25</v>
+        <v>86.73</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="3">
-        <v>0</v>
+        <v>2620</v>
       </c>
       <c r="G26" s="3">
         <v>10</v>
       </c>
       <c r="H26" s="3">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="3">
-        <v>50.46</v>
+        <v>65.65</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="3">
-        <v>0</v>
+        <v>1870</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
-        <v>1500</v>
+        <v>3000</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="3">
-        <v>53.42</v>
+        <v>60.59</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="3">
-        <v>0</v>
+        <v>7500</v>
       </c>
       <c r="G28" s="3">
         <v>10</v>
       </c>
       <c r="H28" s="3">
         <v>1000</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="3">
-        <v>51.91</v>
+        <v>60.63</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="3">
-        <v>0</v>
+        <v>4780</v>
       </c>
       <c r="G29" s="3">
         <v>10</v>
       </c>
       <c r="H29" s="3">
         <v>2500</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="3">
-        <v>45.25</v>
+        <v>59.36</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="3">
-        <v>0</v>
+        <v>4510</v>
       </c>
       <c r="G30" s="3">
         <v>10</v>
       </c>
       <c r="H30" s="3">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="3">
-        <v>31.65</v>
+        <v>62.85</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="3">
-        <v>0</v>
+        <v>1930</v>
       </c>
       <c r="G31" s="3">
         <v>10</v>
       </c>
       <c r="H31" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="3">
-        <v>33.8</v>
+        <v>61.07</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="3">
-        <v>0</v>
+        <v>2330</v>
       </c>
       <c r="G32" s="3">
         <v>10</v>
       </c>
       <c r="H32" s="3">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>