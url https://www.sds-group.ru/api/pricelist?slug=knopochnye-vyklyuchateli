--- v5 (2026-07-23)
+++ v6 (2026-09-14)
@@ -42,234 +42,234 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Кнопочные выключатели</t>
   </si>
   <si>
+    <t>36-3010</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл белый (PBS-17A2) (для настольной лампы) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>36-3011</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл черный (PBS-17A2) (для настольной лампы) REXANT</t>
+  </si>
+  <si>
+    <t>36-3012</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл белый (PBS-17A) (для настольной лампы) REXANT</t>
+  </si>
+  <si>
+    <t>36-3020</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2.5А (2с) вкл-(выкл) без фиксации белый (PBS-19С) (мебельная) REXANT</t>
+  </si>
+  <si>
+    <t>36-3021</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2.5А (2с) вкл-(выкл) без фиксации белый (PBS-19С2) (мебельная) REXANT</t>
+  </si>
+  <si>
+    <t>36-3030</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл красная (PBS-11А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3031</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл синяя (PBS-11А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3032</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл зеленая (PBS-11А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3040</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации красная (PBS-11В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3041</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации синяя (PBS-11В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3042</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1 А (2с) выкл-(вкл) без фиксации зеленая (PBS-11В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3050</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации красная микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3051</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации синяя микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3052</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации желтая микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3053</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации зеленая микро (PBS-33В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3060</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 1А (2с) вкл-выкл красная (PBS-16А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3070</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл красная микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3071</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл синяя микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3073</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) вкл-выкл зеленая микро (PBS-20А) REXANT</t>
+  </si>
+  <si>
+    <t>36-3080</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка 250В 2А (2с) выкл-(вкл) без фиксации красная микро (PBS-20В) REXANT</t>
+  </si>
+  <si>
+    <t>36-3310</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø7.2 красная микро (RWD-301, PBS-10B) REXANT</t>
+  </si>
+  <si>
     <t>36-3311</t>
   </si>
   <si>
     <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø7.2 черная микро (RWD-301, PBS-10B) REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...8 lines deleted...]
-    <t>Выключатель-кнопка 250В 1А (2с) выкл-(вкл) без фиксации синяя микро (PBS-33В) REXANT</t>
+    <t>36-3330</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø10.2 черная мини (RWD-213) REXANT</t>
+  </si>
+  <si>
+    <t>36-3331</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 220В 2А (2с) выкл-(вкл) ø10.2 красная мини (RWD-213) REXANT</t>
+  </si>
+  <si>
+    <t>36-3350</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 черная (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3351</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 красная (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3352</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 синяя (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3353</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 зеленая (RWD-306) REXANT</t>
+  </si>
+  <si>
+    <t>36-3354</t>
+  </si>
+  <si>
+    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 желтая (RWD-306) REXANT</t>
   </si>
   <si>
     <t>36-3355</t>
   </si>
   <si>
     <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 белая (RWD-306) REXANT</t>
-  </si>
-[...160 lines deleted...]
-    <t>Выключатель-кнопка металл 250В 2А (2с) выкл-(вкл) ø16.2 желтая (RWD-306) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -654,51 +654,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-chernaya-mikro-rwd-301-pbs-10b-rexant-36-3311" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-sinyaya-mikro-pbs-33v-rexant-36-3051" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-belaya-rwd-306-rexant-36-3355" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-sinyaya-mikro-pbs-20a-rexant-36-3071" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-zelenaya-mikro-pbs-20a-rexant-36-3073" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-krasnaya-mikro-rwd-301-pbs-10b-rexant-36-3310" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-chernaya-mini-rwd-213-rexant-36-3330" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-krasnaya-mini-rwd-213-rexant-36-3331" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-belyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-chernyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-belyy-pbs-17a-dlya-nastolnoy-lampy-rexant-36-3012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s-mebelnaya-rexant-36-3020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s2-mebelnaya-rexant-36-3021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-11a-rexant-36-3030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-sinyaya-pbs-11a-rexant-36-3031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-zelenaya-pbs-11a-rexant-36-3032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-krasnaya-pbs-11v-rexant-36-3040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-sinyaya-pbs-11v-rexant-36-3041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-zelenaya-pbs-11v-rexant-36-3042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-33v-rexant-36-3050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zheltaya-mikro-pbs-33v-rexant-36-3052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zelenaya-mikro-pbs-33v-rexant-36-3053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-16a-rexant-36-3060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-krasnaya-mikro-pbs-20a-rexant-36-3070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-20v-rexant-36-3080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-chernaya-rwd-306-rexant-36-3350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-krasnaya-rwd-306-rexant-36-3351" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-sinyaya-rwd-306-rexant-36-3352" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zelenaya-rwd-306-rexant-36-3353" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zheltaya-rwd-306-rexant-36-3354" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-belyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-chernyy-pbs-17a2-dlya-nastolnoy-lampy-rexant-36-3011" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-belyy-pbs-17a-dlya-nastolnoy-lampy-rexant-36-3012" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s-mebelnaya-rexant-36-3020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2-5a-2s-vkl-vykl-bez-fiksatsii-belyy-pbs-19s2-mebelnaya-rexant-36-3021" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-11a-rexant-36-3030" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-sinyaya-pbs-11a-rexant-36-3031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-zelenaya-pbs-11a-rexant-36-3032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-krasnaya-pbs-11v-rexant-36-3040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-sinyaya-pbs-11v-rexant-36-3041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1-a-2s-vykl-vkl-bez-fiksatsii-zelenaya-pbs-11v-rexant-36-3042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-33v-rexant-36-3050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-sinyaya-mikro-pbs-33v-rexant-36-3051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zheltaya-mikro-pbs-33v-rexant-36-3052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vykl-vkl-bez-fiksatsii-zelenaya-mikro-pbs-33v-rexant-36-3053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-1a-2s-vkl-vykl-krasnaya-pbs-16a-rexant-36-3060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-krasnaya-mikro-pbs-20a-rexant-36-3070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-sinyaya-mikro-pbs-20a-rexant-36-3071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vkl-vykl-zelenaya-mikro-pbs-20a-rexant-36-3073" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-250v-2a-2s-vykl-vkl-bez-fiksatsii-krasnaya-mikro-pbs-20v-rexant-36-3080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-krasnaya-mikro-rwd-301-pbs-10b-rexant-36-3310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-7-2-chernaya-mikro-rwd-301-pbs-10b-rexant-36-3311" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-chernaya-mini-rwd-213-rexant-36-3330" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-220v-2a-2s-vykl-vkl-10-2-krasnaya-mini-rwd-213-rexant-36-3331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-chernaya-rwd-306-rexant-36-3350" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-krasnaya-rwd-306-rexant-36-3351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-sinyaya-rwd-306-rexant-36-3352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zelenaya-rwd-306-rexant-36-3353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-zheltaya-rwd-306-rexant-36-3354" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyklyuchatel-knopka-metall-250v-2a-2s-vykl-vkl-16-2-belaya-rwd-306-rexant-36-3355" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -722,901 +722,901 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>50.93</v>
+        <v>50.57</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>2800</v>
+        <v>9250</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>97.22</v>
+        <v>53.41</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>6190</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>50.57</v>
+        <v>112.41</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>2520</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>2500</v>
+        <v>2000</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>66.41</v>
+        <v>122.98</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>2160</v>
+        <v>1340</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>74.14</v>
+        <v>137.76</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>1880</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>54.69</v>
+        <v>44.51</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>4990</v>
+        <v>10940</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>3000</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>40.81</v>
+        <v>40.06</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>2920</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>37.26</v>
+        <v>39.46</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>8780</v>
+        <v>4210</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>3000</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>47.71</v>
+        <v>42.15</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>9620</v>
+        <v>20390</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>3000</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>50.39</v>
+        <v>42.15</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>9020</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
         <v>3000</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>106.05</v>
+        <v>42.15</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>4650</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>116.02</v>
+        <v>113.91</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>1380</v>
+        <v>12800</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>1000</v>
+        <v>4000</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>129.96</v>
+        <v>97.22</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>330</v>
+        <v>6020</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>1000</v>
+        <v>4000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>41.99</v>
+        <v>100.44</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>11950</v>
+        <v>1010</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>37.79</v>
+        <v>108.48</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>2590</v>
+        <v>3860</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>37.23</v>
+        <v>117.37</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>4400</v>
+        <v>1380</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>39.76</v>
+        <v>91.93</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>13280</v>
+        <v>2420</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
         <v>3000</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>39.76</v>
+        <v>70.39</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>3200</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
         <v>3000</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>39.76</v>
+        <v>78.59</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>4370</v>
+        <v>1747</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
         <v>3000</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>107.46</v>
+        <v>69.59</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>12950</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>94.75</v>
+        <v>57.97</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
-        <v>1110</v>
+        <v>4940</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>102.34</v>
+        <v>53.99</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>4270</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="3">
-        <v>110.73</v>
+        <v>43.26</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="3">
-        <v>1370</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>2000</v>
+        <v>5000</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="3">
-        <v>86.73</v>
+        <v>39.5</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="3">
-        <v>2620</v>
+        <v>8420</v>
       </c>
       <c r="G26" s="3">
         <v>10</v>
       </c>
       <c r="H26" s="3">
         <v>3000</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="3">
-        <v>65.65</v>
+        <v>64.23</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="3">
-        <v>1870</v>
+        <v>7220</v>
       </c>
       <c r="G27" s="3">
         <v>10</v>
       </c>
       <c r="H27" s="3">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="3">
-        <v>60.59</v>
+        <v>64.27</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="3">
-        <v>7500</v>
+        <v>4040</v>
       </c>
       <c r="G28" s="3">
         <v>10</v>
       </c>
       <c r="H28" s="3">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="3">
-        <v>60.63</v>
+        <v>62.92</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="3">
-        <v>4780</v>
+        <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>10</v>
       </c>
       <c r="H29" s="3">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="3">
-        <v>59.36</v>
+        <v>66.62</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="3">
-        <v>4510</v>
+        <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>10</v>
       </c>
       <c r="H30" s="3">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="3">
-        <v>62.85</v>
+        <v>64.73</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="3">
-        <v>1930</v>
+        <v>2167</v>
       </c>
       <c r="G31" s="3">
         <v>10</v>
       </c>
       <c r="H31" s="3">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="3">
-        <v>61.07</v>
+        <v>53.6</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="3">
-        <v>2330</v>
+        <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>10</v>
       </c>
       <c r="H32" s="3">
         <v>2500</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>