--- v3 (2026-02-28)
+++ v4 (2026-07-07)
@@ -8,751 +8,484 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="144">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Лампа светодиодная</t>
   </si>
   <si>
-    <t>1.1 Лампа светодиодная серии А груша</t>
+    <t>1.1 Лампа светодиодная для растений</t>
+  </si>
+  <si>
+    <t>604-146</t>
+  </si>
+  <si>
+    <t>Лампа филаментная для растений Груша A60 11,5Вт 18 микромоль/с E27 REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>604-156</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная для растений ГРИБ-РЕФЛЕКТОР R90 17,5 Вт 27 мкмоль/с Е27 REXANT</t>
+  </si>
+  <si>
+    <t>1.2 Лампа светодиодная серии шарик (G45)</t>
+  </si>
+  <si>
+    <t>604-038</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 9,5Вт E14 903Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-041</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 11,5Вт E14 1093Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-044</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 11,5Вт E27 1093Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-040</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 9,5Вт E27 903Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-031</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 7,5Вт E14 713Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-034</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 7,5Вт E27 713Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-209</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 11,5Вт E14 1093Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-210</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 11,5Вт E27 1093Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>1.3 Лампа светодиодная серии рефлектор (MR16)</t>
+  </si>
+  <si>
+    <t>604-5200</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор 5,5Вт 467Лм GU5.3 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4002</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор 9,5Вт 808Лм GU10 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-051</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор-cпот 9,5Вт GU5.3 760Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4000</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор 9,5Вт 808Лм GU10 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4064</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор R50 9,5Вт 808Лм E14 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>1.4 Лампа светодиодная серии рефлектор GX53</t>
+  </si>
+  <si>
+    <t>604-063</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GX53 таблетка 10,5Вт 840Лм 2700К теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-064</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GX53 таблетка 10,5Вт 840Лм 4000К нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-067</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GX53 таблетка 15,5Вт 1240Лм 2700К теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4060</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GX53 таблетка 7,5Вт 638Лм 2700К теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4061</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GX53 таблетка 7,5Вт 638Лм 4000К нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>1.5 Лампа светодиодная серии HIGH POWER</t>
+  </si>
+  <si>
+    <t>604-069</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная высокомощная 30Вт E27 (+переходник E40) 2850Лм 6500K REXANT</t>
+  </si>
+  <si>
+    <t>604-072</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная высокомощная 100Вт E27 (+переходник E40) 9500Лм 6500K REXANT</t>
+  </si>
+  <si>
+    <t>1.6 Лампа светодиодная трубка T8</t>
+  </si>
+  <si>
+    <t>604-4053</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная матовая Трубка Т8 11,5Вт 978Лм G13 600мм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4055</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная матовая Трубка Т8 19,5Вт 1658Лм G13 1200мм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4058</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная матовая Трубка Т8 25,5Вт 2168Лм G13 1500мм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4059</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная матовая Трубка Т8 25,5Вт 2168Лм G13 1500мм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4057</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная матовая Трубка Т8 25,5Вт 2168Лм G13 2700K 1500мм REXANT</t>
+  </si>
+  <si>
+    <t>1.7 Лампа светодиодная серии свеча на ветру (CW)</t>
+  </si>
+  <si>
+    <t>604-045</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча на ветру (CW) 7,5Вт E14 713Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-046</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча на ветру (CW) 7,5Вт E14 713Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>1.8 Лампа светодиодная капсульная G4 G9</t>
+  </si>
+  <si>
+    <t>604-5015</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JD-CORN G9 230В 5Вт 2700K теплый свет (поликарбонат) REXANT</t>
+  </si>
+  <si>
+    <t>604-5006</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JC-SILICON G4 12В 2Вт 2700K теплый свет (силикон) REXANT</t>
+  </si>
+  <si>
+    <t>604-5012</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JD-CORN G4 230В 5,5Вт 2700K теплый свет (поликарбонат) REXANT</t>
+  </si>
+  <si>
+    <t>604-5013</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JD-CORN G4 230В 5,5Вт 4000K нейтральный свет (поликарбонат) REXANT</t>
+  </si>
+  <si>
+    <t>604-5014</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JD-CORN G4 230В 5,5Вт 6500K холодный свет (поликарбонат) REXANT</t>
+  </si>
+  <si>
+    <t>604-5018</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JD-CORN G9 230В 7Вт 2700K теплый свет (поликарбонат) REXANT</t>
+  </si>
+  <si>
+    <t>604-5007</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JC-SILICON G4 12В 2Вт 4000K нейтральный свет (силикон) REXANT</t>
+  </si>
+  <si>
+    <t>604-5009</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JC-SILICON G4 220В 2Вт 2700K теплый свет (силикон) REXANT</t>
+  </si>
+  <si>
+    <t>1.9 Лампа светодиодная серии А груша</t>
+  </si>
+  <si>
+    <t>604-013</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A70 20,5Вт E27 1948Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-001</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 9,5Вт E27 903Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
     <t>604-002</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A60 9,5Вт E27 903Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...2 lines deleted...]
-    <t>шт</t>
+    <t>604-003</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 11,5Вт E27 1093Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-004</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 11,5Вт E27 1093Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
     <t>604-005</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A60 11,5Вт E27 1093Лм 6500K холодный свет REXANT</t>
   </si>
   <si>
     <t>604-008</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A60 15,5Вт E27 1473Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
     <t>604-009</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A60 15,5Вт E27 1473Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
+    <t>604-010</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 15,5Вт E27 1473Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
     <t>604-014</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A70 20,5Вт E27 1948Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
-    <t>604-016</t>
-[...40 lines deleted...]
-  <si>
     <t>604-015</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A80 25,5Вт E27 2423Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
     <t>604-201</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A70 20,5Вт E27 1948Лм 6500K холодный свет REXANT</t>
   </si>
   <si>
-    <t>1.2 Лампа светодиодная серии свеча (CN)</t>
+    <t>1.10 Лампа светодиодная серии свеча (CN)</t>
+  </si>
+  <si>
+    <t>604-023</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 9,5Вт E14 903Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-025</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 9,5Вт E27 903Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-029</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 11,5Вт E27 1093Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-030</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 11,5Вт E27 1093Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-017</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 7,5Вт E14 713Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-018</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 7,5Вт E14 713Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-020</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 7,5Вт E27 713Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
     <t>604-021</t>
   </si>
   <si>
     <t>Лампа светодиодная Свеча (CN) 7,5Вт E27 713Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
-    <t>604-206</t>
-[...44 lines deleted...]
-    <t>Лампа светодиодная Свеча (CN) 7,5Вт E14 713Лм 6500K холодный свет REXANT</t>
+    <t>604-026</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 9,5Вт E27 903Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-028</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 11,5Вт E14 1093Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-203</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 9,5Вт E14 903Лм 6500K холодный свет REXANT</t>
   </si>
   <si>
     <t>604-205</t>
   </si>
   <si>
     <t>Лампа светодиодная Свеча (CN) 11,5Вт E14 1093Лм 6500K холодный свет REXANT</t>
-  </si>
-[...511 lines deleted...]
-    <t>Лампа светодиодная для холодильника (капсульная) 2Вт Е14 160Лм 6500К холодный свет REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1137,56 +870,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a80-25-5vt-e27-2423lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a80-25-5vt-e27-2423lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-9-5vt-e27-903lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a80-25-5vt-e27-2423lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e14-713lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e27-713lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e27-713lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e14-1093lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e27-903lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e14-1093lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e27-713lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e14-903lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e14-903lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e14-903lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e14-713lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e27-903lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-cpot-9-5vt-gu5-3-760lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-mr16-9-5vt-808lm-gu5-3-acdc-12v-6500k-holodnyy-svet-nizkovoltnaya-rexant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-r50-9-5vt-808lm-e14-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-cpot-9-5vt-gu5-3-760lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-cpot-9-5vt-gu5-3-760lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-mr16-9-5vt-808lm-gu5-3-acdc-12v-2700k-teplyy-svet-nizkovoltnaya-rexant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-mr16-9-5vt-808lm-gu5-3-acdc-12v-4000k-neytralnyy-svet-nizkovoltnaya-rexant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-7-5vt-650lm-gu5-3-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-5-5vt-467lm-gu5-3-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-5-5vt-467lm-gu5-3-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-5-5vt-467lm-gu5-3-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-12-vt-1040lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-15-5vt-1240lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-10-5vt-840lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-15-5vt-1240lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-15-5vt-1240lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-10-5vt-840lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoshchnaya-30vt-e27-perehodnik-e40-2850lm-4000k-rexant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoshchnaya-30vt-e27-perehodnik-e40-2850lm-6500k-rexant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoshchnaya-compact-30vt-e27-s-perehodnikom-na-e40-2850lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoshchnaya-compact-30vt-e27-s-perehodnikom-na-e40-2850lm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-1500mm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-2700k-1500mm-rexant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-11-5vt-978lm-g13-600mm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-11-5vt-978lm-g13-600mm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-19-5vt-1658lm-g13-1200mm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-1500mm-6500k-holodnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-4000k-neytralnyy-svet-silikon-rexant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-6500k-holodnyy-svet-silikon-rexant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-4000k-neytralnyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-5vt-2700k-teplyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-5vt-4000k-neytralnyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-7vt-2700k-teplyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-7vt-6500k-holodnyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-5vt-6500k-holodnyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-2700k-teplyy-svet-silikon-rexant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-220v-2vt-6500k-holodnyy-svet-silikon-rexant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-220v-2vt-4000k-neytralnyy-svet-silikon-rexant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-7vt-4000k-neytralnyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-220v-2vt-2700k-teplyy-svet-silikon-rexant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-2700k-teplyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-6500k-holodnyy-svet-polikarbonat-rexant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-dlya-rasteniy-grib-reflektor-r90-17-5-vt-27-mkmols-e27-rexant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-filamentnaya-dlya-rasteniy-grusha-a60-11-5vt-18-mikromols-e27-rexant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-dlya-holodilnika-kapsulnaya-2vt-e14-160lm-2700k-teplyy-svet-rexant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-dlya-holodilnika-kapsulnaya-2vt-e14-160lm-4000k-neytralnyy-svet-rexant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-dlya-holodilnika-kapsulnaya-2vt-e14-160lm-6500k-holodnyy-svet-rexant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-filamentnaya-dlya-rasteniy-grusha-a60-11-5vt-18-mikromol-s-e27-rexant-604-146" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-dlya-rasteniy-grib-reflektor-r90-17-5-vt-27-mkmol-s-e27-rexant-604-156" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e14-903lm-4000k-neytralnyy-svet-rexant-604-038" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e14-1093lm-2700k-teplyy-svet-rexant-604-041" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-044" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-040" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e27-713lm-2700k-teplyy-svet-rexant-604-034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e14-1093lm-6500k-holodnyy-svet-rexant-604-209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant-604-210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-5-5vt-467lm-gu5-3-2700k-teplyy-svet-rexant-604-5200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-6500k-holodnyy-svet-rexant-604-4002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-cpot-9-5vt-gu5-3-760lm-2700k-teplyy-svet-rexant-604-051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-2700k-teplyy-svet-rexant-604-4000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-r50-9-5vt-808lm-e14-4000k-neytralnyy-svet-rexant-604-4064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-10-5vt-840lm-2700k-teplyy-svet-rexant-604-063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-10-5vt-840lm-4000k-neytralnyy-svet-rexant-604-064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-15-5vt-1240lm-2700k-teplyy-svet-rexant-604-067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-2700k-teplyy-svet-rexant-604-4060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-4000k-neytralnyy-svet-rexant-604-4061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoschnaya-30vt-e27-perehodnik-e40-2850lm-6500k-rexant-604-069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoschnaya-100vt-e27-perehodnik-e40-9500lm-6500k-rexant-604-072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-11-5vt-978lm-g13-600mm-6500k-holodnyy-svet-rexant-604-4053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-19-5vt-1658lm-g13-1200mm-4000k-neytralnyy-svet-rexan-604-4055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-1500mm-4000k-neytralnyy-svet-rexan-604-4058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-1500mm-6500k-holodnyy-svet-rexant-604-4059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-2700k-1500mm-rexant-604-4057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant-604-046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-5vt-2700k-teplyy-svet-polikarbonat-rexa-604-5015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-2700k-teplyy-svet-silikon-rexant-604-5006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-2700k-teplyy-svet-polikarbonat-re-604-5012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-4000k-neytralnyy-svet-polikarbona-604-5013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-6500k-holodnyy-svet-polikarbonat--604-5014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-7vt-2700k-teplyy-svet-polikarbonat-rexa-604-5018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-4000k-neytralnyy-svet-silikon-rex-604-5007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-220v-2vt-2700k-teplyy-svet-silikon-rexant-604-5009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-2700k-teplyy-svet-rexant-604-013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-9-5vt-e27-903lm-2700k-teplyy-svet-rexant-604-001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant-604-003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant-604-005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-2700k-teplyy-svet-rexant-604-008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-4000k-neytralnyy-svet-rexant-604-009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-6500k-holodnyy-svet-rexant-604-010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-4000k-neytralnyy-svet-rexant-604-014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a80-25-5vt-e27-2423lm-2700k-teplyy-svet-rexant-604-015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-6500k-holodnyy-svet-rexant-604-201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-2700k-teplyy-svet-rexant-604-023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-2700k-teplyy-svet-rexant-604-025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant-604-029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant-604-018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-2700k-teplyy-svet-rexant-604-020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-4000k-neytralnyy-svet-rexant-604-021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-4000k-neytralnyy-svet-rexant-604-028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-6500k-holodnyy-svet-rexant-604-203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-6500k-holodnyy-svet-rexant-604-205" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I118"/>
+  <dimension ref="A1:I73"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -1218,3338 +951,2004 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>83.12</v>
+        <v>263.12</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>4785</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
         <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>86.06</v>
+        <v>295.93</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>33526</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="3">
-        <v>95.83</v>
+        <v>85.84</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>1819</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
         <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="3">
-        <v>121.26</v>
+        <v>88.01</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>7400</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>100</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="3">
-        <v>164.29</v>
+        <v>88.01</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="3">
-        <v>95.83</v>
+        <v>85.84</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>16084</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>100</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3">
-        <v>86.06</v>
+        <v>82.9</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>5257</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>100</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="3">
-        <v>86.06</v>
+        <v>82.9</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>1041</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
         <v>100</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="3">
-        <v>121.26</v>
+        <v>88.01</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H13" s="3">
         <v>100</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3">
+        <v>88.01</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="3">
+        <v>0</v>
+      </c>
+      <c r="G14" s="3">
+        <v>10</v>
+      </c>
+      <c r="H14" s="3">
+        <v>100</v>
+      </c>
+      <c r="I14" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="3">
-[...48 lines deleted...]
-      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C16" s="3">
-        <v>164.29</v>
+        <v>76.27</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="3">
+        <v>83.47</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="3">
+        <v>0</v>
+      </c>
+      <c r="G17" s="3">
+        <v>1</v>
+      </c>
+      <c r="H17" s="3">
+        <v>100</v>
+      </c>
+      <c r="I17" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="B18" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="3">
-[...32 lines deleted...]
-      <c r="I18" s="2"/>
+      <c r="C18" s="3">
+        <v>84.08</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="3">
+        <v>0</v>
+      </c>
+      <c r="G18" s="3">
+        <v>10</v>
+      </c>
+      <c r="H18" s="3">
+        <v>100</v>
+      </c>
+      <c r="I18" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="3">
-        <v>82.14</v>
+        <v>87.86</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>100</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="C20" s="3">
+        <v>108.36</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="3">
+        <v>0</v>
+      </c>
+      <c r="G20" s="3">
+        <v>1</v>
+      </c>
+      <c r="H20" s="3">
+        <v>100</v>
+      </c>
+      <c r="I20" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C20" s="3">
-[...48 lines deleted...]
-      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C22" s="3">
-        <v>82.14</v>
+        <v>91.53</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
         <v>100</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C23" s="3">
-        <v>86.06</v>
+        <v>91.15</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
         <v>100</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C24" s="3">
-        <v>82.14</v>
+        <v>85.28</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
         <v>100</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C25" s="3">
-        <v>86.06</v>
+        <v>76.27</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H25" s="3">
         <v>100</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="3">
+        <v>76.27</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="3">
+        <v>0</v>
+      </c>
+      <c r="G26" s="3">
+        <v>1</v>
+      </c>
+      <c r="H26" s="3">
+        <v>100</v>
+      </c>
+      <c r="I26" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...51 lines deleted...]
-      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C28" s="3">
-        <v>88.01</v>
+        <v>273.52</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H28" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C29" s="3">
-        <v>82.14</v>
+        <v>1346.72</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H29" s="3">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A30" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A30" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C31" s="3">
-        <v>82.14</v>
+        <v>154.5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
-        <v>1022</v>
+        <v>0</v>
       </c>
       <c r="G31" s="3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H31" s="3">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C32" s="3">
-        <v>82.38</v>
+        <v>192.21</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="3">
-        <v>1631</v>
+        <v>0</v>
       </c>
       <c r="G32" s="3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H32" s="3">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C33" s="3">
-        <v>86.06</v>
+        <v>248.3</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
-        <v>1751</v>
+        <v>0</v>
       </c>
       <c r="G33" s="3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H33" s="3">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C34" s="3">
-        <v>88.01</v>
+        <v>339.66</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G34" s="3">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H34" s="3">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" s="3">
+        <v>191.02</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="3">
+        <v>0</v>
+      </c>
+      <c r="G35" s="3">
+        <v>1</v>
+      </c>
+      <c r="H35" s="3">
+        <v>100</v>
+      </c>
+      <c r="I35" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B35" s="3" t="s">
-[...64 lines deleted...]
-      <c r="I37" s="2"/>
+      <c r="C37" s="3">
+        <v>82.14</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="3">
+        <v>0</v>
+      </c>
+      <c r="G37" s="3">
+        <v>10</v>
+      </c>
+      <c r="H37" s="3">
+        <v>100</v>
+      </c>
+      <c r="I37" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C38" s="3">
         <v>82.14</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="3">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>10</v>
       </c>
       <c r="H38" s="3">
         <v>100</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A39" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A39" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C40" s="3">
-        <v>82.14</v>
+        <v>106.89</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G40" s="3">
         <v>10</v>
       </c>
       <c r="H40" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A41" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I41" s="2"/>
+      <c r="A41" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" s="3">
+        <v>143.07</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="3">
+        <v>0</v>
+      </c>
+      <c r="G41" s="3">
+        <v>10</v>
+      </c>
+      <c r="H41" s="3">
+        <v>10</v>
+      </c>
+      <c r="I41" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C42" s="3">
-        <v>82.9</v>
+        <v>106.89</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="3">
         <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>10</v>
       </c>
       <c r="H42" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C43" s="3">
-        <v>82.9</v>
+        <v>144.73</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="3">
         <v>0</v>
       </c>
       <c r="G43" s="3">
         <v>10</v>
       </c>
       <c r="H43" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C44" s="3">
-        <v>82.9</v>
+        <v>144.73</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
         <v>10</v>
       </c>
       <c r="H44" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C45" s="3">
-        <v>85.84</v>
+        <v>131.2</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>10</v>
       </c>
       <c r="H45" s="3">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C46" s="3">
-        <v>88.01</v>
+        <v>135.54</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>10</v>
       </c>
       <c r="H46" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C47" s="3">
-        <v>88.01</v>
+        <v>89.48</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>10</v>
       </c>
       <c r="H47" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A48" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A48" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C49" s="3">
-        <v>85.84</v>
+        <v>121.26</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="3">
         <v>0</v>
       </c>
       <c r="G49" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H49" s="3">
         <v>100</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C50" s="3">
-        <v>88.01</v>
+        <v>83.12</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="3">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G50" s="3">
         <v>10</v>
       </c>
       <c r="H50" s="3">
         <v>100</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C51" s="3">
-        <v>82.9</v>
+        <v>83.12</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>10</v>
       </c>
       <c r="H51" s="3">
         <v>100</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C52" s="3">
-        <v>82.9</v>
+        <v>86.06</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>10</v>
       </c>
       <c r="H52" s="3">
         <v>100</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C53" s="3">
-        <v>69.73</v>
+        <v>86.06</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>10</v>
       </c>
       <c r="H53" s="3">
         <v>100</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C54" s="3">
-        <v>85.84</v>
+        <v>86.06</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>10</v>
       </c>
       <c r="H54" s="3">
         <v>100</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C55" s="3">
-        <v>88.01</v>
+        <v>95.83</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>10</v>
       </c>
       <c r="H55" s="3">
         <v>100</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C56" s="3">
-        <v>85.84</v>
+        <v>95.83</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>10</v>
       </c>
       <c r="H56" s="3">
         <v>100</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C57" s="3">
-        <v>82.9</v>
+        <v>95.83</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="3">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>10</v>
       </c>
       <c r="H57" s="3">
         <v>100</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C58" s="3">
-        <v>85.84</v>
+        <v>121.26</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G58" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H58" s="3">
         <v>100</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A59" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I59" s="2"/>
+      <c r="A59" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C59" s="3">
+        <v>164.29</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="3">
+        <v>0</v>
+      </c>
+      <c r="G59" s="3">
+        <v>5</v>
+      </c>
+      <c r="H59" s="3">
+        <v>50</v>
+      </c>
+      <c r="I59" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C60" s="3">
-        <v>84.08</v>
+        <v>121.26</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>10</v>
       </c>
       <c r="H60" s="3">
         <v>100</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A61" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A61" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C62" s="3">
         <v>86.06</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H62" s="3">
         <v>100</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="C63" s="3">
-        <v>83.47</v>
+        <v>82.38</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="3">
-        <v>1272</v>
+        <v>0</v>
       </c>
       <c r="G63" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H63" s="3">
         <v>100</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C64" s="3">
-        <v>108.36</v>
+        <v>88.01</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="3">
-        <v>723</v>
+        <v>0</v>
       </c>
       <c r="G64" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H64" s="3">
         <v>100</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C65" s="3">
-        <v>84.08</v>
+        <v>88.01</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>10</v>
       </c>
       <c r="H65" s="3">
         <v>100</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C66" s="3">
-        <v>84.08</v>
+        <v>82.14</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>10</v>
       </c>
       <c r="H66" s="3">
         <v>100</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C67" s="3">
-        <v>94.9</v>
+        <v>82.14</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G67" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H67" s="3">
         <v>100</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="C68" s="3">
-        <v>94.9</v>
+        <v>82.14</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H68" s="3">
         <v>100</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C69" s="3">
-        <v>77.91</v>
+        <v>82.14</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="3">
-        <v>173</v>
+        <v>0</v>
       </c>
       <c r="G69" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H69" s="3">
         <v>100</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C70" s="3">
-        <v>87.86</v>
+        <v>86.06</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="3">
-        <v>1309</v>
+        <v>0</v>
       </c>
       <c r="G70" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H70" s="3">
         <v>100</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C71" s="3">
-        <v>76.27</v>
+        <v>88.01</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="3">
         <v>0</v>
       </c>
       <c r="G71" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H71" s="3">
         <v>100</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C72" s="3">
-        <v>76.27</v>
+        <v>86.06</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H72" s="3">
         <v>100</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C73" s="3">
-        <v>76.27</v>
+        <v>88.01</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="3">
         <v>0</v>
       </c>
       <c r="G73" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H73" s="3">
         <v>100</v>
       </c>
       <c r="I73" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
-[...1207 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="11">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
-    <mergeCell ref="A18:I18"/>
-[...8 lines deleted...]
-    <mergeCell ref="A115:I115"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="A27:I27"/>
+    <mergeCell ref="A30:I30"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A39:I39"/>
+    <mergeCell ref="A48:I48"/>
+    <mergeCell ref="A61:I61"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
-    <hyperlink ref="D6" r:id="rId3"/>
-[...101 lines deleted...]
-    <hyperlink ref="D118" r:id="rId105"/>
+    <hyperlink ref="D7" r:id="rId3"/>
+    <hyperlink ref="D8" r:id="rId4"/>
+    <hyperlink ref="D9" r:id="rId5"/>
+    <hyperlink ref="D10" r:id="rId6"/>
+    <hyperlink ref="D11" r:id="rId7"/>
+    <hyperlink ref="D12" r:id="rId8"/>
+    <hyperlink ref="D13" r:id="rId9"/>
+    <hyperlink ref="D14" r:id="rId10"/>
+    <hyperlink ref="D16" r:id="rId11"/>
+    <hyperlink ref="D17" r:id="rId12"/>
+    <hyperlink ref="D18" r:id="rId13"/>
+    <hyperlink ref="D19" r:id="rId14"/>
+    <hyperlink ref="D20" r:id="rId15"/>
+    <hyperlink ref="D22" r:id="rId16"/>
+    <hyperlink ref="D23" r:id="rId17"/>
+    <hyperlink ref="D24" r:id="rId18"/>
+    <hyperlink ref="D25" r:id="rId19"/>
+    <hyperlink ref="D26" r:id="rId20"/>
+    <hyperlink ref="D28" r:id="rId21"/>
+    <hyperlink ref="D29" r:id="rId22"/>
+    <hyperlink ref="D31" r:id="rId23"/>
+    <hyperlink ref="D32" r:id="rId24"/>
+    <hyperlink ref="D33" r:id="rId25"/>
+    <hyperlink ref="D34" r:id="rId26"/>
+    <hyperlink ref="D35" r:id="rId27"/>
+    <hyperlink ref="D37" r:id="rId28"/>
+    <hyperlink ref="D38" r:id="rId29"/>
+    <hyperlink ref="D40" r:id="rId30"/>
+    <hyperlink ref="D41" r:id="rId31"/>
+    <hyperlink ref="D42" r:id="rId32"/>
+    <hyperlink ref="D43" r:id="rId33"/>
+    <hyperlink ref="D44" r:id="rId34"/>
+    <hyperlink ref="D45" r:id="rId35"/>
+    <hyperlink ref="D46" r:id="rId36"/>
+    <hyperlink ref="D47" r:id="rId37"/>
+    <hyperlink ref="D49" r:id="rId38"/>
+    <hyperlink ref="D50" r:id="rId39"/>
+    <hyperlink ref="D51" r:id="rId40"/>
+    <hyperlink ref="D52" r:id="rId41"/>
+    <hyperlink ref="D53" r:id="rId42"/>
+    <hyperlink ref="D54" r:id="rId43"/>
+    <hyperlink ref="D55" r:id="rId44"/>
+    <hyperlink ref="D56" r:id="rId45"/>
+    <hyperlink ref="D57" r:id="rId46"/>
+    <hyperlink ref="D58" r:id="rId47"/>
+    <hyperlink ref="D59" r:id="rId48"/>
+    <hyperlink ref="D60" r:id="rId49"/>
+    <hyperlink ref="D62" r:id="rId50"/>
+    <hyperlink ref="D63" r:id="rId51"/>
+    <hyperlink ref="D64" r:id="rId52"/>
+    <hyperlink ref="D65" r:id="rId53"/>
+    <hyperlink ref="D66" r:id="rId54"/>
+    <hyperlink ref="D67" r:id="rId55"/>
+    <hyperlink ref="D68" r:id="rId56"/>
+    <hyperlink ref="D69" r:id="rId57"/>
+    <hyperlink ref="D70" r:id="rId58"/>
+    <hyperlink ref="D71" r:id="rId59"/>
+    <hyperlink ref="D72" r:id="rId60"/>
+    <hyperlink ref="D73" r:id="rId61"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>