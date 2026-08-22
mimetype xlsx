--- v4 (2026-07-07)
+++ v5 (2026-08-22)
@@ -63,429 +63,429 @@
   <si>
     <t>1 Лампа светодиодная</t>
   </si>
   <si>
     <t>1.1 Лампа светодиодная для растений</t>
   </si>
   <si>
     <t>604-146</t>
   </si>
   <si>
     <t>Лампа филаментная для растений Груша A60 11,5Вт 18 микромоль/с E27 REXANT</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>604-156</t>
   </si>
   <si>
     <t>Лампа светодиодная для растений ГРИБ-РЕФЛЕКТОР R90 17,5 Вт 27 мкмоль/с Е27 REXANT</t>
   </si>
   <si>
-    <t>1.2 Лампа светодиодная серии шарик (G45)</t>
+    <t>1.2 Лампа светодиодная серии рефлектор (MR16)</t>
+  </si>
+  <si>
+    <t>604-4000</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор 9,5Вт 808Лм GU10 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4002</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор 9,5Вт 808Лм GU10 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4064</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор R50 9,5Вт 808Лм E14 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-051</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор-cпот 9,5Вт GU5.3 760Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-5200</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Рефлектор 5,5Вт 467Лм GU5.3 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>1.3 Лампа светодиодная серии шарик (G45)</t>
   </si>
   <si>
     <t>604-038</t>
   </si>
   <si>
     <t>Лампа светодиодная Шарик (GL) 9,5Вт E14 903Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
+    <t>604-210</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 11,5Вт E27 1093Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-034</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 7,5Вт E27 713Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-209</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 11,5Вт E14 1093Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
     <t>604-041</t>
   </si>
   <si>
     <t>Лампа светодиодная Шарик (GL) 11,5Вт E14 1093Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
     <t>604-044</t>
   </si>
   <si>
     <t>Лампа светодиодная Шарик (GL) 11,5Вт E27 1093Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
+    <t>604-031</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Шарик (GL) 7,5Вт E14 713Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
     <t>604-040</t>
   </si>
   <si>
     <t>Лампа светодиодная Шарик (GL) 9,5Вт E27 903Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
-    <t>604-031</t>
-[...55 lines deleted...]
-  <si>
     <t>1.4 Лампа светодиодная серии рефлектор GX53</t>
   </si>
   <si>
+    <t>604-4061</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GX53 таблетка 7,5Вт 638Лм 4000К нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4060</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GX53 таблетка 7,5Вт 638Лм 2700К теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-067</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная GX53 таблетка 15,5Вт 1240Лм 2700К теплый свет REXANT</t>
+  </si>
+  <si>
     <t>604-063</t>
   </si>
   <si>
     <t>Лампа светодиодная GX53 таблетка 10,5Вт 840Лм 2700К теплый свет REXANT</t>
   </si>
   <si>
     <t>604-064</t>
   </si>
   <si>
     <t>Лампа светодиодная GX53 таблетка 10,5Вт 840Лм 4000К нейтральный свет REXANT</t>
   </si>
   <si>
-    <t>604-067</t>
-[...16 lines deleted...]
-  <si>
     <t>1.5 Лампа светодиодная серии HIGH POWER</t>
   </si>
   <si>
     <t>604-069</t>
   </si>
   <si>
     <t>Лампа светодиодная высокомощная 30Вт E27 (+переходник E40) 2850Лм 6500K REXANT</t>
   </si>
   <si>
     <t>604-072</t>
   </si>
   <si>
     <t>Лампа светодиодная высокомощная 100Вт E27 (+переходник E40) 9500Лм 6500K REXANT</t>
   </si>
   <si>
     <t>1.6 Лампа светодиодная трубка T8</t>
   </si>
   <si>
+    <t>604-4058</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная матовая Трубка Т8 25,5Вт 2168Лм G13 1500мм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-4055</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная матовая Трубка Т8 19,5Вт 1658Лм G13 1200мм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
     <t>604-4053</t>
   </si>
   <si>
     <t>Лампа светодиодная матовая Трубка Т8 11,5Вт 978Лм G13 600мм 6500K холодный свет REXANT</t>
   </si>
   <si>
-    <t>604-4055</t>
-[...8 lines deleted...]
-    <t>Лампа светодиодная матовая Трубка Т8 25,5Вт 2168Лм G13 1500мм 4000K нейтральный свет REXANT</t>
+    <t>604-4057</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная матовая Трубка Т8 25,5Вт 2168Лм G13 2700K 1500мм REXANT</t>
   </si>
   <si>
     <t>604-4059</t>
   </si>
   <si>
     <t>Лампа светодиодная матовая Трубка Т8 25,5Вт 2168Лм G13 1500мм 6500K холодный свет REXANT</t>
   </si>
   <si>
-    <t>604-4057</t>
-[...4 lines deleted...]
-  <si>
     <t>1.7 Лампа светодиодная серии свеча на ветру (CW)</t>
   </si>
   <si>
     <t>604-045</t>
   </si>
   <si>
     <t>Лампа светодиодная Свеча на ветру (CW) 7,5Вт E14 713Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
     <t>604-046</t>
   </si>
   <si>
     <t>Лампа светодиодная Свеча на ветру (CW) 7,5Вт E14 713Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
     <t>1.8 Лампа светодиодная капсульная G4 G9</t>
   </si>
   <si>
     <t>604-5015</t>
   </si>
   <si>
     <t>Лампа светодиодная капсульного типа JD-CORN G9 230В 5Вт 2700K теплый свет (поликарбонат) REXANT</t>
   </si>
   <si>
+    <t>604-5009</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JC-SILICON G4 220В 2Вт 2700K теплый свет (силикон) REXANT</t>
+  </si>
+  <si>
     <t>604-5006</t>
   </si>
   <si>
     <t>Лампа светодиодная капсульного типа JC-SILICON G4 12В 2Вт 2700K теплый свет (силикон) REXANT</t>
   </si>
   <si>
+    <t>604-5018</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JD-CORN G9 230В 7Вт 2700K теплый свет (поликарбонат) REXANT</t>
+  </si>
+  <si>
+    <t>604-5013</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JD-CORN G4 230В 5,5Вт 4000K нейтральный свет (поликарбонат) REXANT</t>
+  </si>
+  <si>
+    <t>604-5014</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JD-CORN G4 230В 5,5Вт 6500K холодный свет (поликарбонат) REXANT</t>
+  </si>
+  <si>
+    <t>604-5007</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная капсульного типа JC-SILICON G4 12В 2Вт 4000K нейтральный свет (силикон) REXANT</t>
+  </si>
+  <si>
     <t>604-5012</t>
   </si>
   <si>
     <t>Лампа светодиодная капсульного типа JD-CORN G4 230В 5,5Вт 2700K теплый свет (поликарбонат) REXANT</t>
   </si>
   <si>
-    <t>604-5013</t>
-[...28 lines deleted...]
-  <si>
     <t>1.9 Лампа светодиодная серии А груша</t>
   </si>
   <si>
+    <t>604-201</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A70 20,5Вт E27 1948Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-004</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 11,5Вт E27 1093Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-001</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 9,5Вт E27 903Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-002</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 9,5Вт E27 903Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-003</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 11,5Вт E27 1093Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-005</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 11,5Вт E27 1093Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-008</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 15,5Вт E27 1473Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-009</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 15,5Вт E27 1473Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-010</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Груша A60 15,5Вт E27 1473Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
     <t>604-013</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A70 20,5Вт E27 1948Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
-    <t>604-001</t>
-[...46 lines deleted...]
-  <si>
     <t>604-014</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A70 20,5Вт E27 1948Лм 4000K нейтральный свет REXANT</t>
   </si>
   <si>
     <t>604-015</t>
   </si>
   <si>
     <t>Лампа светодиодная Груша A80 25,5Вт E27 2423Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
-    <t>604-201</t>
-[...4 lines deleted...]
-  <si>
     <t>1.10 Лампа светодиодная серии свеча (CN)</t>
   </si>
   <si>
+    <t>604-030</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 11,5Вт E27 1093Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-029</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 11,5Вт E27 1093Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-026</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 9,5Вт E27 903Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-028</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 11,5Вт E14 1093Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-205</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 11,5Вт E14 1093Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-020</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 7,5Вт E27 713Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-203</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 9,5Вт E14 903Лм 6500K холодный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-017</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 7,5Вт E14 713Лм 2700K теплый свет REXANT</t>
+  </si>
+  <si>
+    <t>604-018</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 7,5Вт E14 713Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
+    <t>604-021</t>
+  </si>
+  <si>
+    <t>Лампа светодиодная Свеча (CN) 7,5Вт E27 713Лм 4000K нейтральный свет REXANT</t>
+  </si>
+  <si>
     <t>604-023</t>
   </si>
   <si>
     <t>Лампа светодиодная Свеча (CN) 9,5Вт E14 903Лм 2700K теплый свет REXANT</t>
   </si>
   <si>
     <t>604-025</t>
   </si>
   <si>
     <t>Лампа светодиодная Свеча (CN) 9,5Вт E27 903Лм 2700K теплый свет REXANT</t>
-  </si>
-[...58 lines deleted...]
-    <t>Лампа светодиодная Свеча (CN) 11,5Вт E14 1093Лм 6500K холодный свет REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -870,51 +870,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-filamentnaya-dlya-rasteniy-grusha-a60-11-5vt-18-mikromol-s-e27-rexant-604-146" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-dlya-rasteniy-grib-reflektor-r90-17-5-vt-27-mkmol-s-e27-rexant-604-156" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e14-903lm-4000k-neytralnyy-svet-rexant-604-038" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e14-1093lm-2700k-teplyy-svet-rexant-604-041" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-044" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-040" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-031" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e27-713lm-2700k-teplyy-svet-rexant-604-034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e14-1093lm-6500k-holodnyy-svet-rexant-604-209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant-604-210" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-5-5vt-467lm-gu5-3-2700k-teplyy-svet-rexant-604-5200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-6500k-holodnyy-svet-rexant-604-4002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-cpot-9-5vt-gu5-3-760lm-2700k-teplyy-svet-rexant-604-051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-2700k-teplyy-svet-rexant-604-4000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-r50-9-5vt-808lm-e14-4000k-neytralnyy-svet-rexant-604-4064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-10-5vt-840lm-2700k-teplyy-svet-rexant-604-063" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-10-5vt-840lm-4000k-neytralnyy-svet-rexant-604-064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-15-5vt-1240lm-2700k-teplyy-svet-rexant-604-067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-2700k-teplyy-svet-rexant-604-4060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-4000k-neytralnyy-svet-rexant-604-4061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoschnaya-30vt-e27-perehodnik-e40-2850lm-6500k-rexant-604-069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoschnaya-100vt-e27-perehodnik-e40-9500lm-6500k-rexant-604-072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-11-5vt-978lm-g13-600mm-6500k-holodnyy-svet-rexant-604-4053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-19-5vt-1658lm-g13-1200mm-4000k-neytralnyy-svet-rexan-604-4055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-1500mm-4000k-neytralnyy-svet-rexan-604-4058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-1500mm-6500k-holodnyy-svet-rexant-604-4059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-2700k-1500mm-rexant-604-4057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant-604-046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-5vt-2700k-teplyy-svet-polikarbonat-rexa-604-5015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-2700k-teplyy-svet-silikon-rexant-604-5006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-2700k-teplyy-svet-polikarbonat-re-604-5012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-4000k-neytralnyy-svet-polikarbona-604-5013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-6500k-holodnyy-svet-polikarbonat--604-5014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-7vt-2700k-teplyy-svet-polikarbonat-rexa-604-5018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-4000k-neytralnyy-svet-silikon-rex-604-5007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-220v-2vt-2700k-teplyy-svet-silikon-rexant-604-5009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-2700k-teplyy-svet-rexant-604-013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-9-5vt-e27-903lm-2700k-teplyy-svet-rexant-604-001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant-604-003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant-604-005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-2700k-teplyy-svet-rexant-604-008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-4000k-neytralnyy-svet-rexant-604-009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-6500k-holodnyy-svet-rexant-604-010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-4000k-neytralnyy-svet-rexant-604-014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a80-25-5vt-e27-2423lm-2700k-teplyy-svet-rexant-604-015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-6500k-holodnyy-svet-rexant-604-201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-2700k-teplyy-svet-rexant-604-023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-2700k-teplyy-svet-rexant-604-025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant-604-029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant-604-018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-2700k-teplyy-svet-rexant-604-020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-4000k-neytralnyy-svet-rexant-604-021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-4000k-neytralnyy-svet-rexant-604-028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-6500k-holodnyy-svet-rexant-604-203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-6500k-holodnyy-svet-rexant-604-205" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-filamentnaya-dlya-rasteniy-grusha-a60-11-5vt-18-mikromol-s-e27-rexant-604-146" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-dlya-rasteniy-grib-reflektor-r90-17-5-vt-27-mkmol-s-e27-rexant-604-156" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-2700k-teplyy-svet-rexant-604-4000" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-9-5vt-808lm-gu10-6500k-holodnyy-svet-rexant-604-4002" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-r50-9-5vt-808lm-e14-4000k-neytralnyy-svet-rexant-604-4064" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-cpot-9-5vt-gu5-3-760lm-2700k-teplyy-svet-rexant-604-051" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-reflektor-5-5vt-467lm-gu5-3-2700k-teplyy-svet-rexant-604-5200" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e14-903lm-4000k-neytralnyy-svet-rexant-604-038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant-604-210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e27-713lm-2700k-teplyy-svet-rexant-604-034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e14-1093lm-6500k-holodnyy-svet-rexant-604-209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e14-1093lm-2700k-teplyy-svet-rexant-604-041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-044" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-sharik-gl-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-4000k-neytralnyy-svet-rexant-604-4061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-7-5vt-638lm-2700k-teplyy-svet-rexant-604-4060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-15-5vt-1240lm-2700k-teplyy-svet-rexant-604-067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-10-5vt-840lm-2700k-teplyy-svet-rexant-604-063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-gx53-tabletka-10-5vt-840lm-4000k-neytralnyy-svet-rexant-604-064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoschnaya-30vt-e27-perehodnik-e40-2850lm-6500k-rexant-604-069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-vysokomoschnaya-100vt-e27-perehodnik-e40-9500lm-6500k-rexant-604-072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-1500mm-4000k-neytralnyy-svet-rexan-604-4058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-19-5vt-1658lm-g13-1200mm-4000k-neytralnyy-svet-rexan-604-4055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-11-5vt-978lm-g13-600mm-6500k-holodnyy-svet-rexant-604-4053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-2700k-1500mm-rexant-604-4057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-matovaya-trubka-t8-25-5vt-2168lm-g13-1500mm-6500k-holodnyy-svet-rexant-604-4059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-na-vetru-cw-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant-604-046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-5vt-2700k-teplyy-svet-polikarbonat-rexa-604-5015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-220v-2vt-2700k-teplyy-svet-silikon-rexant-604-5009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-2700k-teplyy-svet-silikon-rexant-604-5006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g9-230v-7vt-2700k-teplyy-svet-polikarbonat-rexa-604-5018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-4000k-neytralnyy-svet-polikarbona-604-5013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-6500k-holodnyy-svet-polikarbonat--604-5014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jc-silicon-g4-12v-2vt-4000k-neytralnyy-svet-silikon-rex-604-5007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-kapsulnogo-tipa-jd-corn-g4-230v-5-5vt-2700k-teplyy-svet-polikarbonat-re-604-5012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-6500k-holodnyy-svet-rexant-604-201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-9-5vt-e27-903lm-2700k-teplyy-svet-rexant-604-001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant-604-003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-11-5vt-e27-1093lm-6500k-holodnyy-svet-rexant-604-005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-2700k-teplyy-svet-rexant-604-008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-4000k-neytralnyy-svet-rexant-604-009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a60-15-5vt-e27-1473lm-6500k-holodnyy-svet-rexant-604-010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-2700k-teplyy-svet-rexant-604-013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a70-20-5vt-e27-1948lm-4000k-neytralnyy-svet-rexant-604-014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-grusha-a80-25-5vt-e27-2423lm-2700k-teplyy-svet-rexant-604-015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-4000k-neytralnyy-svet-rexant-604-030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e27-1093lm-2700k-teplyy-svet-rexant-604-029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-4000k-neytralnyy-svet-rexant-604-026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-4000k-neytralnyy-svet-rexant-604-028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-11-5vt-e14-1093lm-6500k-holodnyy-svet-rexant-604-205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-2700k-teplyy-svet-rexant-604-020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-6500k-holodnyy-svet-rexant-604-203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-2700k-teplyy-svet-rexant-604-017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e14-713lm-4000k-neytralnyy-svet-rexant-604-018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-7-5vt-e27-713lm-4000k-neytralnyy-svet-rexant-604-021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e14-903lm-2700k-teplyy-svet-rexant-604-023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/lampa-svetodiodnaya-svecha-cn-9-5vt-e27-903lm-2700k-teplyy-svet-rexant-604-025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I73"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -951,653 +951,653 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>263.12</v>
+        <v>249.96</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
         <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>295.93</v>
+        <v>167.79</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>2875</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="3">
-        <v>85.84</v>
+        <v>59.32</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="3">
-        <v>88.01</v>
+        <v>59.32</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>474</v>
       </c>
       <c r="G8" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>100</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="3">
-        <v>88.01</v>
+        <v>108.36</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G9" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>100</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="3">
-        <v>85.84</v>
+        <v>59.32</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>100</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="3">
-        <v>82.9</v>
+        <v>76.27</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>100</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="3">
-        <v>88.01</v>
+        <v>85.84</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
         <v>100</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C14" s="3">
         <v>88.01</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
         <v>100</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A15" s="2" t="s">
+      <c r="A15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="2"/>
-[...6 lines deleted...]
-      <c r="I15" s="2"/>
+      <c r="C15" s="3">
+        <v>82.9</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="3">
+        <v>0</v>
+      </c>
+      <c r="G15" s="3">
+        <v>10</v>
+      </c>
+      <c r="H15" s="3">
+        <v>100</v>
+      </c>
+      <c r="I15" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="3">
-        <v>76.27</v>
+        <v>88.01</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H16" s="3">
         <v>100</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="3">
-        <v>83.47</v>
+        <v>88.01</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H17" s="3">
         <v>100</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="3">
-        <v>84.08</v>
+        <v>88.01</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
         <v>100</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="3">
-        <v>87.86</v>
+        <v>82.9</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H19" s="3">
         <v>100</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="3">
-        <v>108.36</v>
+        <v>85.84</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H20" s="3">
         <v>100</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="3">
-        <v>91.53</v>
+        <v>50.85</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H22" s="3">
         <v>100</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="3">
-        <v>91.15</v>
+        <v>76.27</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H23" s="3">
         <v>100</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="3">
-        <v>85.28</v>
+        <v>64.4</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
-        <v>0</v>
+        <v>11382</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
         <v>100</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="3">
-        <v>76.27</v>
+        <v>64.41</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H25" s="3">
         <v>100</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="3">
-        <v>76.27</v>
+        <v>91.15</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H26" s="3">
         <v>100</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>57</v>
       </c>
@@ -1612,224 +1612,224 @@
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>1</v>
       </c>
       <c r="H28" s="3">
         <v>20</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="3">
-        <v>1346.72</v>
+        <v>1212.05</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>1</v>
       </c>
       <c r="H29" s="3">
         <v>8</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="3">
-        <v>154.5</v>
+        <v>118.64</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
-        <v>0</v>
+        <v>502</v>
       </c>
       <c r="G31" s="3">
         <v>30</v>
       </c>
       <c r="H31" s="3">
         <v>30</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="3">
         <v>192.21</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>30</v>
       </c>
       <c r="H32" s="3">
         <v>30</v>
       </c>
       <c r="I32" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="3">
-        <v>248.3</v>
+        <v>154.5</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>30</v>
       </c>
       <c r="H33" s="3">
         <v>30</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="3">
-        <v>339.66</v>
+        <v>118.65</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
-        <v>0</v>
+        <v>770</v>
       </c>
       <c r="G34" s="3">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="3">
-        <v>191.02</v>
+        <v>339.66</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="H35" s="3">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>74</v>
       </c>
@@ -1883,470 +1883,470 @@
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="3">
-        <v>106.89</v>
+        <v>66.1</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="3">
-        <v>0</v>
+        <v>8860</v>
       </c>
       <c r="G40" s="3">
         <v>10</v>
       </c>
       <c r="H40" s="3">
         <v>10</v>
       </c>
       <c r="I40" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="3">
-        <v>143.07</v>
+        <v>50.85</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="3">
-        <v>0</v>
+        <v>6215</v>
       </c>
       <c r="G41" s="3">
         <v>10</v>
       </c>
       <c r="H41" s="3">
         <v>10</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="3">
-        <v>106.89</v>
+        <v>50.85</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="3">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="G42" s="3">
         <v>10</v>
       </c>
       <c r="H42" s="3">
         <v>10</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="3">
-        <v>144.73</v>
+        <v>83.05</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="3">
-        <v>0</v>
+        <v>10881</v>
       </c>
       <c r="G43" s="3">
         <v>10</v>
       </c>
       <c r="H43" s="3">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="3">
-        <v>144.73</v>
+        <v>66.1</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
         <v>10</v>
       </c>
       <c r="H44" s="3">
         <v>10</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="3">
-        <v>131.2</v>
+        <v>144.73</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>10</v>
       </c>
       <c r="H45" s="3">
-        <v>500</v>
+        <v>10</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C46" s="3">
-        <v>135.54</v>
+        <v>121.99</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>10</v>
       </c>
       <c r="H46" s="3">
         <v>10</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C47" s="3">
-        <v>89.48</v>
+        <v>66.1</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="3">
-        <v>0</v>
+        <v>5888</v>
       </c>
       <c r="G47" s="3">
         <v>10</v>
       </c>
       <c r="H47" s="3">
         <v>10</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="3">
         <v>121.26</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="3">
         <v>0</v>
       </c>
       <c r="G49" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H49" s="3">
         <v>100</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C50" s="3">
-        <v>83.12</v>
+        <v>57.62</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="3">
-        <v>0</v>
+        <v>3295</v>
       </c>
       <c r="G50" s="3">
         <v>10</v>
       </c>
       <c r="H50" s="3">
         <v>100</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C51" s="3">
         <v>83.12</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="3">
         <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>10</v>
       </c>
       <c r="H51" s="3">
         <v>100</v>
       </c>
       <c r="I51" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C52" s="3">
-        <v>86.06</v>
+        <v>83.12</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>10</v>
       </c>
       <c r="H52" s="3">
         <v>100</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>103</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>104</v>
       </c>
       <c r="C53" s="3">
-        <v>86.06</v>
+        <v>57.62</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3">
-        <v>0</v>
+        <v>14674</v>
       </c>
       <c r="G53" s="3">
         <v>10</v>
       </c>
       <c r="H53" s="3">
         <v>100</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C54" s="3">
-        <v>86.06</v>
+        <v>57.62</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="3">
-        <v>0</v>
+        <v>12617</v>
       </c>
       <c r="G54" s="3">
         <v>10</v>
       </c>
       <c r="H54" s="3">
         <v>100</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C55" s="3">
-        <v>95.83</v>
+        <v>66.1</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>10</v>
       </c>
       <c r="H55" s="3">
         <v>100</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B56" s="3" t="s">
@@ -2360,238 +2360,238 @@
       </c>
       <c r="E56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="3">
         <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>10</v>
       </c>
       <c r="H56" s="3">
         <v>100</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C57" s="3">
-        <v>95.83</v>
+        <v>66.1</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="3">
-        <v>0</v>
+        <v>2872</v>
       </c>
       <c r="G57" s="3">
         <v>10</v>
       </c>
       <c r="H57" s="3">
         <v>100</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C58" s="3">
-        <v>121.26</v>
+        <v>54.24</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="3">
         <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>5</v>
       </c>
       <c r="H58" s="3">
         <v>100</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C59" s="3">
-        <v>164.29</v>
+        <v>74.58</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>5</v>
       </c>
       <c r="H59" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C60" s="3">
-        <v>121.26</v>
+        <v>164.29</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H60" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>119</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C62" s="3">
-        <v>86.06</v>
+        <v>57.62</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>10</v>
       </c>
       <c r="H62" s="3">
         <v>100</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C63" s="3">
-        <v>82.38</v>
+        <v>88.01</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>10</v>
       </c>
       <c r="H63" s="3">
         <v>100</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C64" s="3">
-        <v>88.01</v>
+        <v>55.93</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="3">
         <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>10</v>
       </c>
       <c r="H64" s="3">
         <v>100</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B65" s="3" t="s">
@@ -2605,51 +2605,51 @@
       </c>
       <c r="E65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>10</v>
       </c>
       <c r="H65" s="3">
         <v>100</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C66" s="3">
-        <v>82.14</v>
+        <v>88.01</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>10</v>
       </c>
       <c r="H66" s="3">
         <v>100</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B67" s="3" t="s">
@@ -2663,51 +2663,51 @@
       </c>
       <c r="E67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="3">
         <v>0</v>
       </c>
       <c r="G67" s="3">
         <v>10</v>
       </c>
       <c r="H67" s="3">
         <v>100</v>
       </c>
       <c r="I67" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C68" s="3">
-        <v>82.14</v>
+        <v>86.06</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>10</v>
       </c>
       <c r="H68" s="3">
         <v>100</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B69" s="3" t="s">
@@ -2721,183 +2721,183 @@
       </c>
       <c r="E69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="3">
         <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>10</v>
       </c>
       <c r="H69" s="3">
         <v>100</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C70" s="3">
-        <v>86.06</v>
+        <v>82.14</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>10</v>
       </c>
       <c r="H70" s="3">
         <v>100</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C71" s="3">
-        <v>88.01</v>
+        <v>54.24</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="3">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="G71" s="3">
         <v>10</v>
       </c>
       <c r="H71" s="3">
         <v>100</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>141</v>
       </c>
       <c r="C72" s="3">
         <v>86.06</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>10</v>
       </c>
       <c r="H72" s="3">
         <v>100</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C73" s="3">
-        <v>88.01</v>
+        <v>55.94</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="3">
         <v>0</v>
       </c>
       <c r="G73" s="3">
         <v>10</v>
       </c>
       <c r="H73" s="3">
         <v>100</v>
       </c>
       <c r="I73" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A6:I6"/>
-    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A12:I12"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="A27:I27"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A36:I36"/>
     <mergeCell ref="A39:I39"/>
     <mergeCell ref="A48:I48"/>
     <mergeCell ref="A61:I61"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D7" r:id="rId3"/>
     <hyperlink ref="D8" r:id="rId4"/>
     <hyperlink ref="D9" r:id="rId5"/>
     <hyperlink ref="D10" r:id="rId6"/>
     <hyperlink ref="D11" r:id="rId7"/>
-    <hyperlink ref="D12" r:id="rId8"/>
-[...1 lines deleted...]
-    <hyperlink ref="D14" r:id="rId10"/>
+    <hyperlink ref="D13" r:id="rId8"/>
+    <hyperlink ref="D14" r:id="rId9"/>
+    <hyperlink ref="D15" r:id="rId10"/>
     <hyperlink ref="D16" r:id="rId11"/>
     <hyperlink ref="D17" r:id="rId12"/>
     <hyperlink ref="D18" r:id="rId13"/>
     <hyperlink ref="D19" r:id="rId14"/>
     <hyperlink ref="D20" r:id="rId15"/>
     <hyperlink ref="D22" r:id="rId16"/>
     <hyperlink ref="D23" r:id="rId17"/>
     <hyperlink ref="D24" r:id="rId18"/>
     <hyperlink ref="D25" r:id="rId19"/>
     <hyperlink ref="D26" r:id="rId20"/>
     <hyperlink ref="D28" r:id="rId21"/>
     <hyperlink ref="D29" r:id="rId22"/>
     <hyperlink ref="D31" r:id="rId23"/>
     <hyperlink ref="D32" r:id="rId24"/>
     <hyperlink ref="D33" r:id="rId25"/>
     <hyperlink ref="D34" r:id="rId26"/>
     <hyperlink ref="D35" r:id="rId27"/>
     <hyperlink ref="D37" r:id="rId28"/>
     <hyperlink ref="D38" r:id="rId29"/>
     <hyperlink ref="D40" r:id="rId30"/>
     <hyperlink ref="D41" r:id="rId31"/>
     <hyperlink ref="D42" r:id="rId32"/>
     <hyperlink ref="D43" r:id="rId33"/>
     <hyperlink ref="D44" r:id="rId34"/>
     <hyperlink ref="D45" r:id="rId35"/>