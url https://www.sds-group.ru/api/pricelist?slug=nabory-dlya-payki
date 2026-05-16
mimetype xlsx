--- v3 (2026-03-31)
+++ v4 (2026-05-16)
@@ -42,123 +42,123 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Наборы для пайки</t>
   </si>
   <si>
+    <t>12-0168</t>
+  </si>
+  <si>
+    <t>Набор для пайки №16 (паяльник с USB-разъемом 8Вт, кусачки, тонкогубцы, подставка, припой, отвертка) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>12-0164</t>
+  </si>
+  <si>
+    <t>Набор для пайки №5 (паяльник импульсный 30/70Вт, оловоотсос, подставка, припой) REXANT</t>
+  </si>
+  <si>
+    <t>09-3744</t>
+  </si>
+  <si>
+    <t>Набор К4 для пайки универсальный (припой, канифоль, паяльный жир, флюс СКФ) REXANT</t>
+  </si>
+  <si>
+    <t>наб.</t>
+  </si>
+  <si>
+    <t>09-3745</t>
+  </si>
+  <si>
+    <t>Набор К5 для пайки универсальный (припой, губка, канифоль, флюс СКФ, флюс ОК) REXANT</t>
+  </si>
+  <si>
+    <t>09-3762</t>
+  </si>
+  <si>
+    <t>Набор К22 для пайки вспомогательный (держатель Третья рука, подставка, экстрактор) REXANT</t>
+  </si>
+  <si>
+    <t>12-0165</t>
+  </si>
+  <si>
+    <t>Набор для пайки №11 (паяльник 30Вт, подставка, губка для удаления припоя, канифоль, припой) REXANT</t>
+  </si>
+  <si>
+    <t>12-0166</t>
+  </si>
+  <si>
+    <t>Набор для пайки №13 (паяльник 30Вт, подставка, канифоль, припой, бокорезы, тонкогубцы) REXANT</t>
+  </si>
+  <si>
+    <t>12-0167</t>
+  </si>
+  <si>
+    <t>Набор для пайки №15 (паяльник 8Вт, оловоотсос, подставка, припой, отвертка, инструмент для монтажа) REXANT</t>
+  </si>
+  <si>
+    <t>12-0614</t>
+  </si>
+  <si>
+    <t>Набор для пайки (паяльник с керамическим нагревателем 60Вт, 220-480°C, подставка с губкой, набор из 5 жал) REXANT</t>
+  </si>
+  <si>
     <t>12-0163</t>
   </si>
   <si>
     <t>Набор для пайки №4 (паяльник 30Вт, оловоотсос, подставка, припой, губка) REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...25 lines deleted...]
-  <si>
     <t>12-0621</t>
   </si>
   <si>
     <t>Набор для пайки (паяльник цифровой с керамическим нагревателем 65Вт, 200-500°C, подставка с губкой, набор из 5 жал) REXANT</t>
-  </si>
-[...34 lines deleted...]
-    <t>Набор для пайки №15 (паяльник 8Вт, оловоотсос, подставка, припой, отвертка, инструмент для монтажа) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -543,51 +543,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-4-payalnik-30vt-olovootsos-podstavka-pripoy-gubka-rexant" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-5-payalnik-impulsnyy-3070vt-olovootsos-podstavka-pripoy-rexant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k22-dlya-payki-vspomogatelnyy-derzhatel-tretya-ruka-podstavka-ekstraktor-rexant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-s-keramicheskim-nagrevatelem-60vt-220-480c-podstavka-s-gubkoy-nabor-iz-5-zhal-rexant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-tsifrovoy-s-keramicheskim-nagrevatelem-65vt-200-500c-podstavka-s-gubkoy-nabor-iz-5-zhal-rexant" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k4-dlya-payki-universalnyy-pripoy-kanifol-payalnyy-zhir-flyus-skf-rexant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k5-dlya-payki-universalnyy-pripoy-gubka-kanifol-flyus-skf-flyus-ok-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-11-payalnik-30vt-podstavka-gubka-dlya-udaleniya-pripoya-kanifol-pripoy-rexant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-13-payalnik-30vt-podstavka-kanifol-pripoy-bokorezy-tonkogubtsy-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-16-usb-payalnik-8vt-kusachki-tonkogubtsy-podstavka-pripoy-otvertka-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-15-payalnik-8vt-olovootsos-podstavka-pripoy-otvertka-instrument-dlya-montazha-rexant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-16-usb-payalnik-8vt-kusachki-tonkogubtsy-podstavka-pripoy-otvertka-rexant12-0168" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-5-payalnik-impulsnyy-30-70vt-olovootsos-podstavka-pripoy-rexant12-0164" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k4-dlya-payki-universalnyy-pripoy-kanifol-payalnyy-zhir-flyus-skf-rexant09-3744" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k5-dlya-payki-universalnyy-pripoy-gubka-kanifol-flyus-skf-flyus-ok-rexant09-3745" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k22-dlya-payki-vspomogatelnyy-derzhatel-tretya-ruka-podstavka-ekstraktor-rexant09-3762" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-11-payalnik-30vt-podstavka-gubka-dlya-udaleniya-pripoya-kanifol-pripoy-rexan12-0165" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-13-payalnik-30vt-podstavka-kanifol-pripoy-bokorezy-tonkogubtsy-rexant12-0166" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-15-payalnik-8vt-olovootsos-podstavka-pripoy-otvertka-instrument-dlya-montazh12-0167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-s-keramicheskim-nagrevatelem-60vt-220-480-c-podstavka-s-gubkoy-nabo12-0614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-4-payalnik-30vt-olovootsos-podstavka-pripoy-gubka-rexant12-0163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-tsifrovoy-s-keramicheskim-nagrevatelem-65vt-200-500-c-podstavka-s-g12-0621" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -611,356 +611,356 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>874.93</v>
+        <v>2072.25</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>20</v>
       </c>
       <c r="I3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>1377.45</v>
+        <v>1033.09</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>20</v>
       </c>
       <c r="I4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>955.4</v>
+        <v>379.17</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>30</v>
       </c>
       <c r="I5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3">
-        <v>1988.18</v>
+        <v>521.71</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="3">
-        <v>2577.37</v>
+        <v>955.4</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="3">
-        <v>379.17</v>
+        <v>910.45</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="3">
-        <v>521.71</v>
+        <v>1597.8</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="3">
-        <v>910.45</v>
+        <v>1464.49</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="I10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="3">
-        <v>1597.8</v>
+        <v>1988.18</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="3">
-        <v>2072.25</v>
+        <v>874.93</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>20</v>
       </c>
       <c r="I12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="3">
-        <v>1952.66</v>
+        <v>2577.37</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>