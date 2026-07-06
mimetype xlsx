--- v4 (2026-05-16)
+++ v5 (2026-07-06)
@@ -42,123 +42,123 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Наборы для пайки</t>
   </si>
   <si>
+    <t>12-0167</t>
+  </si>
+  <si>
+    <t>Набор для пайки №15 (паяльник 8Вт, оловоотсос, подставка, припой, отвертка, инструмент для монтажа) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>12-0168</t>
   </si>
   <si>
     <t>Набор для пайки №16 (паяльник с USB-разъемом 8Вт, кусачки, тонкогубцы, подставка, припой, отвертка) REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...2 lines deleted...]
-    <t>шт</t>
+    <t>09-3762</t>
+  </si>
+  <si>
+    <t>Набор К22 для пайки вспомогательный (держатель Третья рука, подставка, экстрактор) REXANT</t>
+  </si>
+  <si>
+    <t>наб.</t>
+  </si>
+  <si>
+    <t>12-0621</t>
+  </si>
+  <si>
+    <t>Набор для пайки (паяльник цифровой с керамическим нагревателем 65Вт, 200-500°C, подставка с губкой, набор из 5 жал) REXANT</t>
+  </si>
+  <si>
+    <t>12-0614</t>
+  </si>
+  <si>
+    <t>Набор для пайки (паяльник с керамическим нагревателем 60Вт, 220-480°C, подставка с губкой, набор из 5 жал) REXANT</t>
+  </si>
+  <si>
+    <t>09-3744</t>
+  </si>
+  <si>
+    <t>Набор К4 для пайки универсальный (припой, канифоль, паяльный жир, флюс СКФ) REXANT</t>
+  </si>
+  <si>
+    <t>09-3745</t>
+  </si>
+  <si>
+    <t>Набор К5 для пайки универсальный (припой, губка, канифоль, флюс СКФ, флюс ОК) REXANT</t>
+  </si>
+  <si>
+    <t>12-0165</t>
+  </si>
+  <si>
+    <t>Набор для пайки №11 (паяльник 30Вт, подставка, губка для удаления припоя, канифоль, припой) REXANT</t>
+  </si>
+  <si>
+    <t>12-0166</t>
+  </si>
+  <si>
+    <t>Набор для пайки №13 (паяльник 30Вт, подставка, канифоль, припой, бокорезы, тонкогубцы) REXANT</t>
+  </si>
+  <si>
+    <t>12-0163</t>
+  </si>
+  <si>
+    <t>Набор для пайки №4 (паяльник 30Вт, оловоотсос, подставка, припой, губка) REXANT</t>
   </si>
   <si>
     <t>12-0164</t>
   </si>
   <si>
     <t>Набор для пайки №5 (паяльник импульсный 30/70Вт, оловоотсос, подставка, припой) REXANT</t>
-  </si>
-[...55 lines deleted...]
-    <t>Набор для пайки (паяльник цифровой с керамическим нагревателем 65Вт, 200-500°C, подставка с губкой, набор из 5 жал) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -543,51 +543,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-16-usb-payalnik-8vt-kusachki-tonkogubtsy-podstavka-pripoy-otvertka-rexant12-0168" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-5-payalnik-impulsnyy-30-70vt-olovootsos-podstavka-pripoy-rexant12-0164" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k4-dlya-payki-universalnyy-pripoy-kanifol-payalnyy-zhir-flyus-skf-rexant09-3744" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k5-dlya-payki-universalnyy-pripoy-gubka-kanifol-flyus-skf-flyus-ok-rexant09-3745" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k22-dlya-payki-vspomogatelnyy-derzhatel-tretya-ruka-podstavka-ekstraktor-rexant09-3762" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-11-payalnik-30vt-podstavka-gubka-dlya-udaleniya-pripoya-kanifol-pripoy-rexan12-0165" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-13-payalnik-30vt-podstavka-kanifol-pripoy-bokorezy-tonkogubtsy-rexant12-0166" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-15-payalnik-8vt-olovootsos-podstavka-pripoy-otvertka-instrument-dlya-montazh12-0167" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-s-keramicheskim-nagrevatelem-60vt-220-480-c-podstavka-s-gubkoy-nabo12-0614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-4-payalnik-30vt-olovootsos-podstavka-pripoy-gubka-rexant12-0163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-tsifrovoy-s-keramicheskim-nagrevatelem-65vt-200-500-c-podstavka-s-g12-0621" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-15-payalnik-8vt-olovootsos-podstavka-pripoy-otvertka-instrument-dlya-montaz-12-0167" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-16-payalnik-s-usb-razemom-8vt-kusachki-tonkogubtsy-podstavka-pripoy-otvertk-12-0168" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k22-dlya-payki-vspomogatelnyy-derzhatel-tretya-ruka-podstavka-ekstraktor-rexant-09-3762" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-tsifrovoy-s-keramicheskim-nagrevatelem-65vt-200-500-c-podstavka-s--12-0621" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-s-keramicheskim-nagrevatelem-60vt-220-480-c-podstavka-s-gubkoy-nab-12-0614" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k4-dlya-payki-universalnyy-pripoy-kanifol-payalnyy-zhir-flyus-skf-rexant-09-3744" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k5-dlya-payki-universalnyy-pripoy-gubka-kanifol-flyus-skf-flyus-ok-rexant-09-3745" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-11-payalnik-30vt-podstavka-gubka-dlya-udaleniya-pripoya-kanifol-pripoy-rexa-12-0165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-13-payalnik-30vt-podstavka-kanifol-pripoy-bokorezy-tonkogubtsy-rexant-12-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-4-payalnik-30vt-olovootsos-podstavka-pripoy-gubka-rexant-12-0163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-5-payalnik-impulsnyy-30-70vt-olovootsos-podstavka-pripoy-rexant-12-0164" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -611,356 +611,356 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>2072.25</v>
+        <v>2092.13</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>20</v>
       </c>
       <c r="I3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>1033.09</v>
+        <v>2960.36</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>20</v>
       </c>
       <c r="I4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>379.17</v>
+        <v>1364.86</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>30</v>
       </c>
       <c r="I5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3">
-        <v>521.71</v>
+        <v>3347.24</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="3">
-        <v>955.4</v>
+        <v>2582.05</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="3">
-        <v>910.45</v>
+        <v>473.96</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="3">
-        <v>1597.8</v>
+        <v>652.14</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="3">
-        <v>1464.49</v>
+        <v>1046.49</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="I10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="3">
-        <v>1988.18</v>
+        <v>2022.53</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="3">
-        <v>874.93</v>
+        <v>1107.51</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>20</v>
       </c>
       <c r="I12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="3">
-        <v>2577.37</v>
+        <v>1341.68</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>