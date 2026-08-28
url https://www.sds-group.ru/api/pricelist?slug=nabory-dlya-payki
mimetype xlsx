--- v5 (2026-07-06)
+++ v6 (2026-08-28)
@@ -60,105 +60,105 @@
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Наборы для пайки</t>
   </si>
   <si>
     <t>12-0167</t>
   </si>
   <si>
     <t>Набор для пайки №15 (паяльник 8Вт, оловоотсос, подставка, припой, отвертка, инструмент для монтажа) REXANT</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>12-0168</t>
   </si>
   <si>
     <t>Набор для пайки №16 (паяльник с USB-разъемом 8Вт, кусачки, тонкогубцы, подставка, припой, отвертка) REXANT</t>
   </si>
   <si>
+    <t>12-0163</t>
+  </si>
+  <si>
+    <t>Набор для пайки №4 (паяльник 30Вт, оловоотсос, подставка, припой, губка) REXANT</t>
+  </si>
+  <si>
+    <t>12-0164</t>
+  </si>
+  <si>
+    <t>Набор для пайки №5 (паяльник импульсный 30/70Вт, оловоотсос, подставка, припой) REXANT</t>
+  </si>
+  <si>
     <t>09-3762</t>
   </si>
   <si>
     <t>Набор К22 для пайки вспомогательный (держатель Третья рука, подставка, экстрактор) REXANT</t>
   </si>
   <si>
     <t>наб.</t>
   </si>
   <si>
+    <t>12-0614</t>
+  </si>
+  <si>
+    <t>Набор для пайки (паяльник с керамическим нагревателем 60Вт, 220-480°C, подставка с губкой, набор из 5 жал) REXANT</t>
+  </si>
+  <si>
     <t>12-0621</t>
   </si>
   <si>
     <t>Набор для пайки (паяльник цифровой с керамическим нагревателем 65Вт, 200-500°C, подставка с губкой, набор из 5 жал) REXANT</t>
   </si>
   <si>
-    <t>12-0614</t>
-[...2 lines deleted...]
-    <t>Набор для пайки (паяльник с керамическим нагревателем 60Вт, 220-480°C, подставка с губкой, набор из 5 жал) REXANT</t>
+    <t>12-0165</t>
+  </si>
+  <si>
+    <t>Набор для пайки №11 (паяльник 30Вт, подставка, губка для удаления припоя, канифоль, припой) REXANT</t>
+  </si>
+  <si>
+    <t>12-0166</t>
+  </si>
+  <si>
+    <t>Набор для пайки №13 (паяльник 30Вт, подставка, канифоль, припой, бокорезы, тонкогубцы) REXANT</t>
+  </si>
+  <si>
+    <t>09-3745</t>
+  </si>
+  <si>
+    <t>Набор К5 для пайки универсальный (припой, губка, канифоль, флюс СКФ, флюс ОК) REXANT</t>
   </si>
   <si>
     <t>09-3744</t>
   </si>
   <si>
     <t>Набор К4 для пайки универсальный (припой, канифоль, паяльный жир, флюс СКФ) REXANT</t>
-  </si>
-[...28 lines deleted...]
-    <t>Набор для пайки №5 (паяльник импульсный 30/70Вт, оловоотсос, подставка, припой) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -543,51 +543,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-15-payalnik-8vt-olovootsos-podstavka-pripoy-otvertka-instrument-dlya-montaz-12-0167" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-16-payalnik-s-usb-razemom-8vt-kusachki-tonkogubtsy-podstavka-pripoy-otvertk-12-0168" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k22-dlya-payki-vspomogatelnyy-derzhatel-tretya-ruka-podstavka-ekstraktor-rexant-09-3762" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-tsifrovoy-s-keramicheskim-nagrevatelem-65vt-200-500-c-podstavka-s--12-0621" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-s-keramicheskim-nagrevatelem-60vt-220-480-c-podstavka-s-gubkoy-nab-12-0614" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k4-dlya-payki-universalnyy-pripoy-kanifol-payalnyy-zhir-flyus-skf-rexant-09-3744" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k5-dlya-payki-universalnyy-pripoy-gubka-kanifol-flyus-skf-flyus-ok-rexant-09-3745" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-11-payalnik-30vt-podstavka-gubka-dlya-udaleniya-pripoya-kanifol-pripoy-rexa-12-0165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-13-payalnik-30vt-podstavka-kanifol-pripoy-bokorezy-tonkogubtsy-rexant-12-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-4-payalnik-30vt-olovootsos-podstavka-pripoy-gubka-rexant-12-0163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-5-payalnik-impulsnyy-30-70vt-olovootsos-podstavka-pripoy-rexant-12-0164" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-15-payalnik-8vt-olovootsos-podstavka-pripoy-otvertka-instrument-dlya-montaz-12-0167" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-16-payalnik-s-usb-razemom-8vt-kusachki-tonkogubtsy-podstavka-pripoy-otvertk-12-0168" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-4-payalnik-30vt-olovootsos-podstavka-pripoy-gubka-rexant-12-0163" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-5-payalnik-impulsnyy-30-70vt-olovootsos-podstavka-pripoy-rexant-12-0164" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k22-dlya-payki-vspomogatelnyy-derzhatel-tretya-ruka-podstavka-ekstraktor-rexant-09-3762" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-s-keramicheskim-nagrevatelem-60vt-220-480-c-podstavka-s-gubkoy-nab-12-0614" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-payalnik-tsifrovoy-s-keramicheskim-nagrevatelem-65vt-200-500-c-podstavka-s--12-0621" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-11-payalnik-30vt-podstavka-gubka-dlya-udaleniya-pripoya-kanifol-pripoy-rexa-12-0165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-dlya-payki-13-payalnik-30vt-podstavka-kanifol-pripoy-bokorezy-tonkogubtsy-rexant-12-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k5-dlya-payki-universalnyy-pripoy-gubka-kanifol-flyus-skf-flyus-ok-rexant-09-3745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-k4-dlya-payki-universalnyy-pripoy-kanifol-payalnyy-zhir-flyus-skf-rexant-09-3744" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -611,240 +611,240 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>2092.13</v>
+        <v>1987.52</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>20</v>
       </c>
       <c r="I3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
         <v>2960.36</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>20</v>
       </c>
       <c r="I4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>1364.86</v>
+        <v>1107.51</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="I5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="3">
-        <v>3347.24</v>
+        <v>1207.51</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>691</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="I6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="3">
-        <v>2582.05</v>
+        <v>1364.86</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="3">
-        <v>473.96</v>
+        <v>2452.95</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>677</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="3">
-        <v>652.14</v>
+        <v>3347.24</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="3">
         <v>1046.49</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
@@ -852,115 +852,115 @@
       </c>
       <c r="H10" s="3">
         <v>40</v>
       </c>
       <c r="I10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="3">
         <v>2022.53</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>301</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>40</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="3">
-        <v>1107.51</v>
+        <v>652.14</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="3">
-        <v>1341.68</v>
+        <v>473.96</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>