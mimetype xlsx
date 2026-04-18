--- v2 (2026-03-03)
+++ v3 (2026-04-18)
@@ -45,141 +45,141 @@
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Патч-панели</t>
   </si>
   <si>
     <t>1.1 Патч-панели REXANT PRO 5е UTP / STP</t>
   </si>
   <si>
+    <t>02-0031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Патч-панель 19" с кабельным органайзером, 1U, 24 порта, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT </t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>02-0033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Патч-панель 19" высокой плотности с кабельными органайзерами, 1U, 48 портов, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT </t>
+  </si>
+  <si>
+    <t>02-0041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Патч-панель 19", 1U, 24 порта, STP, RJ45, CAT 5e, экранированная, Dual IDC REXANT </t>
+  </si>
+  <si>
     <t>02-0032</t>
   </si>
   <si>
-    <t>Панель коммутационная с кабельными органайзерами 19", 2U, 48 портов, UTP, RJ-45, CAT 5e REXANT PRO</t>
-[...23 lines deleted...]
-    <t>Панель коммутационная 19", 1U, 24 порта, STP, RJ-45, CAT 5e REXANT PRO</t>
+    <t xml:space="preserve">Патч-панель 19" с кабельными органайзерами, 2U, 48 портов, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT </t>
   </si>
   <si>
     <t>1.2 Патч-панели REXANT PRO 6 UTP / STP</t>
   </si>
   <si>
     <t>02-0231</t>
   </si>
   <si>
-    <t>Панель коммутационная с кабельным органайзером 19", 1U, 24 порта, RJ-45, CAT 6, UTP REXANT PRO</t>
+    <t xml:space="preserve">Патч-панель 19" с кабельным органайзером, 1U, 24 порта, UTP, RJ45, CAT 6, неэкранированная, Dual IDC REXANT </t>
+  </si>
+  <si>
+    <t>02-0232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Патч-панель 19" с кабельными органайзерами, 2U, 48 портов, UTP, RJ45, CAT 6, неэкранированная, Dual IDC REXANT </t>
   </si>
   <si>
     <t>02-0234</t>
   </si>
   <si>
-    <t>Панель коммутационная 19" PRO, 1U, 24 порта, UTP, RJ-45, CAT 6 REXANT</t>
-[...5 lines deleted...]
-    <t>Панель коммутационная с кабельными органайзерами 19", 2U, 48 портов, RJ-45, CAT 6, UTP REXANT PRO</t>
+    <t>Патч-панель 19", 1U, 24 порта, UTP, RJ45, CAT 6, неэкранированная, Dual IDC REXANT</t>
   </si>
   <si>
     <t>1.3 Патч-панели наборные</t>
   </si>
   <si>
     <t>02-0053</t>
   </si>
   <si>
-    <t>Панель коммутационная наборная 19", 1U, 24 порта, UTP REXANT PRO</t>
+    <t xml:space="preserve">Патч-панель 19" наборная, 1U, 24 порта, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT </t>
   </si>
   <si>
     <t>02-0054</t>
   </si>
   <si>
-    <t>Панель коммутационная наборная 19", 1U, 24 порта, STP REXANT PRO</t>
+    <t xml:space="preserve">Патч-панель 19" наборная, 1U, 24 порта, STP, RJ45, CAT 5e, экранированная, Dual IDC REXANT </t>
   </si>
   <si>
     <t>1.4 Патч-панели REXANT 5е UTP / STP</t>
   </si>
   <si>
+    <t>04-0020</t>
+  </si>
+  <si>
+    <t>Патч-панель настенная, 12 портов, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>04-0021</t>
+  </si>
+  <si>
+    <t>Патч-панель 19", 1U, 24 порта, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
     <t>04-0025</t>
   </si>
   <si>
-    <t>Панель коммутационная 10", 1U, 12 портов UTP, RJ-45, CAT 5e REXANT</t>
+    <t>Патч-панель 10", 1U, 12 портов, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT</t>
   </si>
   <si>
     <t>04-0022</t>
   </si>
   <si>
-    <t>Панель коммутационная 19", 2U, 48 портов, UTP, RJ-45, CAT 5e REXANT</t>
-[...11 lines deleted...]
-    <t>Панель коммутационная настенная, 12 портов, UTP, RJ-45, CAT 5e REXANT</t>
+    <t>Патч-панель 19", 2U, 48 портов, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -564,51 +564,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-s-kabelnymi-organayzerami-19-2u-48-portov-utp-rj-45-cat-5e-rexant-pro" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-vysokoy-plotnosti-s-kabelnymi-organayzerami-19-1u-48-portov-utp-rj-45-cat-5e-rexant-pro" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-s-kabelnym-organayzerom-19-1u-24-porta-utp-rj-45-cat-5e-rexant-pro" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-19-1u-24-porta-stp-rj-45-cat-5e-rexant-pro" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-s-kabelnym-organayzerom-19-1u-24-porta-rj-45-cat-6-utp-rexant-pro" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-19-pro-1u-24-porta-utp-rj-45-cat-6-rexant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-s-kabelnymi-organayzerami-19-2u-48-portov-rj-45-cat-6-utp-rexant-pro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-nabornaya-19-1u-24-porta-utp-rexant-pro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-nabornaya-19-1u-24-porta-stp-rexant-pro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-10-1u-12-portov-utp-rj-45-cat-5e-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-19-2u-48-portov-utp-rj-45-cat-5e-rexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-19-1u-24-porta-utp-rj-45-cat-5e-rexant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/panel-kommutatsionnaya-nastennaya-12-portov-utp-rj-45-cat-5e-rexant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc02-0031" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-vysokoy-plotnosti-s-kabelnymi-organayzerami-1u-48-portov-utp-rj45-cat-5e-neekr02-0033" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant02-0041" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-02-0032" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-02-0231" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-6-neekranirovannaya-dual-i02-0232" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-rexant02-0234" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant02-0053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant02-0054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nastennaya-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant04-0020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant04-0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-10-1u-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant04-0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant04-0022" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -645,453 +645,453 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>6282.27</v>
+        <v>2536.63</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>8800.32</v>
+        <v>6424.23</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>115</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>10</v>
       </c>
       <c r="I5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>3294.32</v>
+        <v>4208.31</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>529</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="I6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>5764.81</v>
+        <v>4586.06</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>316</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>10</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="3">
-        <v>4190.49</v>
+        <v>3059.06</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>10</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="3">
-        <v>3403.21</v>
+        <v>4911.64</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>1219</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="I10" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="3">
-        <v>6728.27</v>
+        <v>2620.47</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="I11" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="3">
-        <v>1717.27</v>
+        <v>1356.64</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>10</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="3">
-        <v>1889.29</v>
+        <v>1492.54</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
         <v>20</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="3">
-        <v>1431.09</v>
+        <v>1346.41</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>406</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
         <v>20</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="3">
-        <v>5283.37</v>
+        <v>1901.11</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>146</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="3">
-        <v>2468.98</v>
+        <v>1130.56</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>1452</v>
+        <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
         <v>20</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="3">
-        <v>1704.32</v>
+        <v>3856.86</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>1196</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="A15:I15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D9" r:id="rId5"/>
     <hyperlink ref="D10" r:id="rId6"/>
     <hyperlink ref="D11" r:id="rId7"/>
     <hyperlink ref="D13" r:id="rId8"/>
     <hyperlink ref="D14" r:id="rId9"/>
     <hyperlink ref="D16" r:id="rId10"/>
     <hyperlink ref="D17" r:id="rId11"/>