--- v3 (2026-04-18)
+++ v4 (2026-06-04)
@@ -42,144 +42,144 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Патч-панели</t>
   </si>
   <si>
-    <t>1.1 Патч-панели REXANT PRO 5е UTP / STP</t>
+    <t>1.1 Патч-панели REXANT 5е UTP / STP</t>
+  </si>
+  <si>
+    <t>04-0020</t>
+  </si>
+  <si>
+    <t>Патч-панель настенная, CAT 5e, 12 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>04-0022</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" 2U, CAT 5e, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>04-0021</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" 1U, CAT 5e, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>04-0025</t>
+  </si>
+  <si>
+    <t>Патч-панель 10" 1U, CAT 5e, 12 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>1.2 Патч-панели наборные</t>
+  </si>
+  <si>
+    <t>02-0053</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" наборная с кабельным органайзером 1U, 24 порта RJ-45, неэкранированная REXANT</t>
+  </si>
+  <si>
+    <t>02-0054</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" наборная с кабельным органайзером 1U, 24 порта RJ-45, экранированная REXANT</t>
+  </si>
+  <si>
+    <t>1.3 Патч-панели REXANT PRO 5е UTP / STP</t>
+  </si>
+  <si>
+    <t>02-0041</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" 1U, CAT 5e, 24 порта RJ-45, экранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>02-0032</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" с кабельным органайзером 2U, CAT 5e, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>02-0033</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" высокой плотности с кабельными органайзерами 1U, CAT 5e, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
   </si>
   <si>
     <t>02-0031</t>
   </si>
   <si>
-    <t xml:space="preserve">Патч-панель 19" с кабельным органайзером, 1U, 24 порта, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT </t>
-[...26 lines deleted...]
-    <t>1.2 Патч-панели REXANT PRO 6 UTP / STP</t>
+    <t>Патч-панель 19" с кабельным органайзером 1U, CAT 5e, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>1.4 Патч-панели REXANT PRO 6 UTP / STP</t>
+  </si>
+  <si>
+    <t>02-0234</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" 1U, CAT 6, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
   </si>
   <si>
     <t>02-0231</t>
   </si>
   <si>
-    <t xml:space="preserve">Патч-панель 19" с кабельным органайзером, 1U, 24 порта, UTP, RJ45, CAT 6, неэкранированная, Dual IDC REXANT </t>
+    <t>Патч-панель 19" с кабельным органайзером 1U, CAT 6, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
   </si>
   <si>
     <t>02-0232</t>
   </si>
   <si>
-    <t xml:space="preserve">Патч-панель 19" с кабельными органайзерами, 2U, 48 портов, UTP, RJ45, CAT 6, неэкранированная, Dual IDC REXANT </t>
-[...47 lines deleted...]
-    <t>Патч-панель 19", 2U, 48 портов, UTP, RJ45, CAT 5e, неэкранированная, Dual IDC REXANT</t>
+    <t>Патч-панель 19" с кабельным органайзером 2U, CAT 6, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -564,51 +564,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc02-0031" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-vysokoy-plotnosti-s-kabelnymi-organayzerami-1u-48-portov-utp-rj45-cat-5e-neekr02-0033" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant02-0041" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-02-0032" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-02-0231" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-6-neekranirovannaya-dual-i02-0232" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-rexant02-0234" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant02-0053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant02-0054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nastennaya-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant04-0020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant04-0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-10-1u-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant04-0025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant04-0022" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nastennaya-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0020" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0022" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0021" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-10-1u-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-02-0053" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant-02-0054" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant-02-0041" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-02-0032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-vysokoy-plotnosti-s-kabelnymi-organayzerami-1u-48-portov-utp-rj45-cat-5e-neek-02-0033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-id-02-0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-rexant-02-0234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-02-0231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-6-neekranirovannaya-dual--02-0232" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -645,477 +645,477 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>2536.63</v>
+        <v>1346.41</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>20</v>
       </c>
       <c r="I4" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>6424.23</v>
+        <v>3856.86</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>10</v>
       </c>
       <c r="I5" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>4208.31</v>
+        <v>1901.11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I6" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>4586.06</v>
+        <v>1130.56</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I7" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="3">
-        <v>3059.06</v>
+        <v>1356.64</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="3">
-        <v>4911.64</v>
+        <v>1492.54</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
+        <v>20</v>
+      </c>
+      <c r="I10" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="3">
+        <v>4208.31</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="3">
+        <v>0</v>
+      </c>
+      <c r="G12" s="3">
+        <v>1</v>
+      </c>
+      <c r="H12" s="3">
         <v>10</v>
       </c>
-      <c r="I10" s="3">
-[...43 lines deleted...]
-      <c r="I12" s="2"/>
+      <c r="I12" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="3">
-        <v>1356.64</v>
+        <v>4586.06</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>10</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="3">
-        <v>1492.54</v>
+        <v>6424.23</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
+        <v>10</v>
+      </c>
+      <c r="I14" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="3">
+        <v>2536.63</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="3">
+        <v>0</v>
+      </c>
+      <c r="G15" s="3">
+        <v>1</v>
+      </c>
+      <c r="H15" s="3">
         <v>20</v>
       </c>
-      <c r="I14" s="3">
-[...14 lines deleted...]
-      <c r="I15" s="2"/>
+      <c r="I15" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="3" t="s">
+      <c r="A16" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C16" s="3">
-[...19 lines deleted...]
-      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="3">
-        <v>1901.11</v>
+        <v>2620.47</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="3">
-        <v>1130.56</v>
+        <v>3059.06</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="I18" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="3">
-        <v>3856.86</v>
+        <v>4911.64</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>10</v>
       </c>
       <c r="I19" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A8:I8"/>
-    <mergeCell ref="A12:I12"/>
-    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A16:I16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D9" r:id="rId5"/>
     <hyperlink ref="D10" r:id="rId6"/>
-    <hyperlink ref="D11" r:id="rId7"/>
+    <hyperlink ref="D12" r:id="rId7"/>
     <hyperlink ref="D13" r:id="rId8"/>
     <hyperlink ref="D14" r:id="rId9"/>
-    <hyperlink ref="D16" r:id="rId10"/>
+    <hyperlink ref="D15" r:id="rId10"/>
     <hyperlink ref="D17" r:id="rId11"/>
     <hyperlink ref="D18" r:id="rId12"/>
     <hyperlink ref="D19" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>