--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -8,178 +8,106 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="18">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Патч-панели</t>
   </si>
   <si>
-    <t>1.1 Патч-панели REXANT 5е UTP / STP</t>
-[...5 lines deleted...]
-    <t>Патч-панель настенная, CAT 5e, 12 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+    <t>1.1 Патч-панели наборные</t>
+  </si>
+  <si>
+    <t>02-0054</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" наборная с кабельным органайзером 1U, 24 порта RJ-45, экранированная REXANT</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
-    <t>04-0022</t>
-[...59 lines deleted...]
-    <t>1.4 Патч-панели REXANT PRO 6 UTP / STP</t>
+    <t>1.2 Патч-панели REXANT PRO 6 UTP / STP</t>
   </si>
   <si>
     <t>02-0234</t>
   </si>
   <si>
     <t>Патч-панель 19" 1U, CAT 6, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
-  </si>
-[...10 lines deleted...]
-    <t>Патч-панель 19" с кабельным органайзером 2U, CAT 6, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -564,56 +492,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nastennaya-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0020" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0022" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0021" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-10-1u-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-02-0053" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant-02-0054" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant-02-0041" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-02-0032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-vysokoy-plotnosti-s-kabelnymi-organayzerami-1u-48-portov-utp-rj45-cat-5e-neek-02-0033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-id-02-0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-rexant-02-0234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-02-0231" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-6-neekranirovannaya-dual--02-0232" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant-02-0054" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-rexant-02-0234" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I6"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -645,480 +573,122 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>1346.41</v>
+        <v>1889.29</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>20</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="3">
-        <v>1901.11</v>
+        <v>3403.21</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>1181</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-[...327 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="3">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
-    <mergeCell ref="A8:I8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A5:I5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
-    <hyperlink ref="D5" r:id="rId2"/>
-[...10 lines deleted...]
-    <hyperlink ref="D19" r:id="rId13"/>
+    <hyperlink ref="D6" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>