--- v5 (2026-07-21)
+++ v6 (2026-09-04)
@@ -8,106 +8,178 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Патч-панели</t>
   </si>
   <si>
-    <t>1.1 Патч-панели наборные</t>
+    <t>1.1 Патч-панели REXANT 5е UTP / STP</t>
+  </si>
+  <si>
+    <t>04-0020</t>
+  </si>
+  <si>
+    <t>Патч-панель настенная, CAT 5e, 12 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>04-0022</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" 2U, CAT 5e, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>04-0025</t>
+  </si>
+  <si>
+    <t>Патч-панель 10" 1U, CAT 5e, 12 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>04-0021</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" 1U, CAT 5e, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>1.2 Патч-панели наборные</t>
+  </si>
+  <si>
+    <t>02-0053</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" наборная с кабельным органайзером 1U, 24 порта RJ-45, неэкранированная REXANT</t>
   </si>
   <si>
     <t>02-0054</t>
   </si>
   <si>
     <t>Патч-панель 19" наборная с кабельным органайзером 1U, 24 порта RJ-45, экранированная REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...5 lines deleted...]
-    <t>1.2 Патч-панели REXANT PRO 6 UTP / STP</t>
+    <t>1.3 Патч-панели REXANT PRO 6 UTP / STP</t>
+  </si>
+  <si>
+    <t>02-0232</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" с кабельным органайзером 2U, CAT 6, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
   </si>
   <si>
     <t>02-0234</t>
   </si>
   <si>
     <t>Патч-панель 19" 1U, CAT 6, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>02-0231</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" с кабельным органайзером 1U, CAT 6, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>1.4 Патч-панели REXANT PRO 5е UTP / STP</t>
+  </si>
+  <si>
+    <t>02-0032</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" с кабельным органайзером 2U, CAT 5e, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>02-0031</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" с кабельным органайзером 1U, CAT 5e, 24 порта RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>02-0033</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" высокой плотности с кабельными органайзерами 1U, CAT 5e, 48 портов RJ-45, неэкранированная, Dual IDC REXANT</t>
+  </si>
+  <si>
+    <t>02-0041</t>
+  </si>
+  <si>
+    <t>Патч-панель 19" 1U, CAT 5e, 24 порта RJ-45, экранированная, Dual IDC REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -492,56 +564,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant-02-0054" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-rexant-02-0234" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nastennaya-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0020" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0022" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-10-1u-12-portov-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-04-0021" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-idc-rexant-02-0053" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-nabornaya-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant-02-0054" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-6-neekranirovannaya-dual--02-0232" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-rexant-02-0234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-6-neekranirovannaya-dual-idc-02-0231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnymi-organayzerami-2u-48-portov-utp-rj45-cat-5e-neekranirovannaya-dual-02-0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-s-kabelnym-organayzerom-1u-24-porta-utp-rj45-cat-5e-neekranirovannaya-dual-id-02-0031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-vysokoy-plotnosti-s-kabelnymi-organayzerami-1u-48-portov-utp-rj45-cat-5e-neek-02-0033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/patch-panel-19-1u-24-porta-stp-rj45-cat-5e-ekranirovannaya-dual-idc-rexant-02-0041" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -573,122 +645,480 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>1889.29</v>
+        <v>1704.32</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>20</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="2"/>
-[...6 lines deleted...]
-      <c r="I5" s="2"/>
+      <c r="B5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="3">
+        <v>5283.37</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="3">
+        <v>293</v>
+      </c>
+      <c r="G5" s="3">
+        <v>1</v>
+      </c>
+      <c r="H5" s="3">
+        <v>10</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="3">
+        <v>1431.09</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="3">
+        <v>0</v>
+      </c>
+      <c r="G6" s="3">
+        <v>1</v>
+      </c>
+      <c r="H6" s="3">
+        <v>20</v>
+      </c>
+      <c r="I6" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3">
+        <v>2468.98</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="3">
+        <v>474</v>
+      </c>
+      <c r="G7" s="3">
+        <v>1</v>
+      </c>
+      <c r="H7" s="3">
+        <v>20</v>
+      </c>
+      <c r="I7" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="3">
+        <v>1717.27</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="3">
+        <v>30</v>
+      </c>
+      <c r="G9" s="3">
+        <v>1</v>
+      </c>
+      <c r="H9" s="3">
+        <v>20</v>
+      </c>
+      <c r="I9" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="3">
+        <v>1889.29</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="3">
+        <v>0</v>
+      </c>
+      <c r="G10" s="3">
+        <v>1</v>
+      </c>
+      <c r="H10" s="3">
+        <v>20</v>
+      </c>
+      <c r="I10" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="3">
+        <v>6728.27</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="3">
+        <v>95</v>
+      </c>
+      <c r="G12" s="3">
+        <v>1</v>
+      </c>
+      <c r="H12" s="3">
+        <v>10</v>
+      </c>
+      <c r="I12" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="3">
         <v>3403.21</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...11 lines deleted...]
-      <c r="H6" s="3">
+      <c r="D13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="3">
+        <v>450</v>
+      </c>
+      <c r="G13" s="3">
+        <v>1</v>
+      </c>
+      <c r="H13" s="3">
         <v>25</v>
       </c>
-      <c r="I6" s="3">
-        <v>1</v>
+      <c r="I13" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="3">
+        <v>4190.49</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="3">
+        <v>89</v>
+      </c>
+      <c r="G14" s="3">
+        <v>1</v>
+      </c>
+      <c r="H14" s="3">
+        <v>10</v>
+      </c>
+      <c r="I14" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="3">
+        <v>6282.27</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="3">
+        <v>0</v>
+      </c>
+      <c r="G16" s="3">
+        <v>1</v>
+      </c>
+      <c r="H16" s="3">
+        <v>10</v>
+      </c>
+      <c r="I16" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="3">
+        <v>3294.32</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="3">
+        <v>318</v>
+      </c>
+      <c r="G17" s="3">
+        <v>1</v>
+      </c>
+      <c r="H17" s="3">
+        <v>20</v>
+      </c>
+      <c r="I17" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="3">
+        <v>8800.32</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="3">
+        <v>0</v>
+      </c>
+      <c r="G18" s="3">
+        <v>1</v>
+      </c>
+      <c r="H18" s="3">
+        <v>10</v>
+      </c>
+      <c r="I18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="3">
+        <v>5764.81</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="3">
+        <v>144</v>
+      </c>
+      <c r="G19" s="3">
+        <v>1</v>
+      </c>
+      <c r="H19" s="3">
+        <v>10</v>
+      </c>
+      <c r="I19" s="3">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="5">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
-    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A15:I15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
-    <hyperlink ref="D6" r:id="rId2"/>
+    <hyperlink ref="D5" r:id="rId2"/>
+    <hyperlink ref="D6" r:id="rId3"/>
+    <hyperlink ref="D7" r:id="rId4"/>
+    <hyperlink ref="D9" r:id="rId5"/>
+    <hyperlink ref="D10" r:id="rId6"/>
+    <hyperlink ref="D12" r:id="rId7"/>
+    <hyperlink ref="D13" r:id="rId8"/>
+    <hyperlink ref="D14" r:id="rId9"/>
+    <hyperlink ref="D16" r:id="rId10"/>
+    <hyperlink ref="D17" r:id="rId11"/>
+    <hyperlink ref="D18" r:id="rId12"/>
+    <hyperlink ref="D19" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>