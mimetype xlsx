--- v2 (2026-02-27)
+++ v3 (2026-04-14)
@@ -42,453 +42,453 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Паяльники</t>
   </si>
   <si>
-    <t>1.1 Паяльники с пластиковой ручкой, серия "МАСТЕР", "Classic", "Профи"</t>
+    <t>1.1 Паяльники ЭПСН с пластмассовой ручкой (Россия)</t>
+  </si>
+  <si>
+    <t>12-0225-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 25Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>12-0265-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 65Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0291-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 100Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0240-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 40Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0280-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>1.2 Паяльники ЭПСН с керамическим нагревателем (Россия)</t>
+  </si>
+  <si>
+    <t>12-0480</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 80Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0490</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 100Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0425</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0465</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 65Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0440</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>1.3 Паяльники специальные</t>
+  </si>
+  <si>
+    <t>12-0611</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, 60Вт, 230В, запасное жало, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0185</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка, газовый, 15мл, с регул. пламени, 2 насадки, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0130</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Точная Пайка, 30Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0138</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, LED подсветка, 40Вт, 220В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0505</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка с пьезоподжигом, газовый, 17мл, 6 насадок + припой + губка, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0184</t>
+  </si>
+  <si>
+    <t>Паяльник со штекером прикуривателя, 12В, 40Вт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0501</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка с пьезоподжигом, газовый, 17мл, 2 насадки, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0189</t>
+  </si>
+  <si>
+    <t>Паяльник с зажимами КРОКОДИЛ, 40Вт, 12В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0171</t>
+  </si>
+  <si>
+    <t>Паяльник с экстрактором припоя, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0181</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 8Вт, 4,5В, питание от 3 бат. АА, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0120</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 12В, 8Вт, без БП, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0170</t>
+  </si>
+  <si>
+    <t>Паяльник с регулировкой температуры, 30-50Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0620</t>
+  </si>
+  <si>
+    <t>Паяльник цифровой, с керам. нагревателем, 65Вт, 220В, темп. 200-500 °C REXANT</t>
+  </si>
+  <si>
+    <t>12-0139</t>
+  </si>
+  <si>
+    <t>Паяльник-пинцет с керам. нагревателем, 48Вт, 220В, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0613</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, 60Вт, 230В, регул. темп. 250-500°C, запасное жало, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0180</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 8Вт, 5В, питание от USB, блистер REXANT</t>
+  </si>
+  <si>
+    <t>1.4 Паяльники импульсные</t>
+  </si>
+  <si>
+    <t>12-0161-4</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия Классик, 30/70Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0162-4</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия Классик, 30/130Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0133</t>
+  </si>
+  <si>
+    <t>Паяльник двухрежимный с керам. нагревателем, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0162-1</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия ПРОФИ, 25/130Вт, 230В REXANT</t>
+  </si>
+  <si>
+    <t>12-0162</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия МАСТЕР, 30/130Вт, 230В REXANT</t>
+  </si>
+  <si>
+    <t>12-0161</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия МАСТЕР, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0161-1</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия ПРОФИ, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>1.5 Паяльники с деревянной ручкой</t>
+  </si>
+  <si>
+    <t>12-0175-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 40Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0176-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 65Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0178-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 100Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0174-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 25Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0225</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 25Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0240</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 40Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0280</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0265</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 65Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0291</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 100Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0177-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 85Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>1.6 Паяльники с пластиковой ручкой, серия "МАСТЕР", "Classic", "Профи"</t>
+  </si>
+  <si>
+    <t>12-0121-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 25Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0123-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 40Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0124-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 60Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0124</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 60Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0125</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 80Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0126</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 100Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0121-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0123-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0122-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 30Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0125-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 80Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0126-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 100Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0121</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0122</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 30Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0123</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 40Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0122-4</t>
   </si>
   <si>
-    <t>Паяльник долговечное жало, серия Classic, 30Вт, 230В, блистер PROconnect</t>
-[...236 lines deleted...]
-    <t>1.4 Паяльники высокомощные</t>
+    <t>Паяльник долговечное жало, серия Классик, 30Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>1.7 Паяльники высокомощные</t>
   </si>
   <si>
     <t>12-0213</t>
   </si>
   <si>
     <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 300Вт, 230В, с дерев. ручкой, коробка REXANT</t>
   </si>
   <si>
     <t>12-0292</t>
   </si>
   <si>
     <t>Паяльник-топор высокомощный, серия ЭПСН, 200Вт, 230В, с деревянной ручкой, пакет REXANT</t>
   </si>
   <si>
     <t>12-0188</t>
   </si>
   <si>
     <t>Паяльник высокомощный, 300Вт, 230В, Топор, с кнопкой, подставка, коробка REXANT</t>
   </si>
   <si>
+    <t>12-0211</t>
+  </si>
+  <si>
+    <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 200Вт, 230В, с дерев. ручкой, коробка REXANT</t>
+  </si>
+  <si>
     <t>12-0215</t>
   </si>
   <si>
     <t>Паяльник-пистолет высокомощный, керам. тэн, 500Вт, 230В, с карболитовой ручкой, коробка REXANT</t>
-  </si>
-[...133 lines deleted...]
-    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -873,51 +873,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-30vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-40vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-60vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-25vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-80vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-100vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-25vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-25vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-30vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-60vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-80vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-100vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-40vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-40vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-30vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-gazovyy-15ml-s-regul-plameni-2-nasadki-blister-rexant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-led-podsvetka-40vt-220v-blister-rexant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-regulirovkoy-temperatury-30-50vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-tsifrovoy-s-keram-nagrevatelem-65vt-220v-temp-200-500-c-rexant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-tochnaya-payka-30vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pintset-s-keram-nagrevatelem-48vt-220v-korobka-rexant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-japan-type-60vt-230v-zapasnoe-zhalo-blister-rexant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-japan-type-60vt-230v-regul-temp-250-500c-zapasnoe-zhalo-blister-rexant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-6-nasadok-pripoy-gubka-korobka-rexant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-12v-8vt-bez-bp-blister-rexant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-5v-pitanie-ot-usb-blister-rexant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-2-nasadki-blister-rexant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-so-shtekerom-prikurivatelya-12v-40vt-blister-rexant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-4-5v-pitanie-ot-3-bat-aa-blister-rexant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-ekstraktorom-pripoya-40vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-zazhimami-krokodil-40vt-12v-blister-rexant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-classic-3070vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-classic-30-130vt-230v-proconnect" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dvuhrezhimnyy-s-keram-nagrevatelem-3070vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-profi-30-70vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-profi-25130vt-230v-rexant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-master-30-70vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-master-30130vt-230v-rexant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoshchnyy-seriya-epsn-keram-ten-300vt-230v-s-derev-ruchkoy-korobka-rexant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-topor-vysokomoshchnyy-seriya-epsn-200vt-230v-s-derevyannoy-ruchkoy-paket-rexant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoshchnyy-300vt-230v-topor-s-knopkoy-podstavka-korobka-rexant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-vysokomoshchnyy-keram-ten-500vt-230v-s-karbolitovoy-ruchkoy-korobka-rexant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoshchnyy-seriya-epsn-keram-ten-200vt-230v-s-derev-ruchkoy-korobka-rexant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-100vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-85vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-65vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-25vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-40vt-230v-blister-proconnect" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-25vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-80vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-65vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-100vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-40vt-230v-blister-rexant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant12-0225-1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant12-0265-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant12-0291-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant12-0240-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant12-0280-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-80vt-230v-blister-rexant12-0480" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-100vt-230v-blister-rexant12-0490" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-25vt-230v-blister-rexant12-0425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-65vt-230v-blister-rexant12-0465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-40vt-230v-blister-rexant12-0440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-japan-type-60vt-230v-zapasnoe-zhalo-blister-rexant12-0611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-gazovyy-15ml-s-regul-plameni-2-nasadki-blister-rexant12-0185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-tochnaya-payka-30vt-230v-blister-rexant12-0130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-led-podsvetka-40vt-220v-blister-rexant12-0138" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-6-nasadok-pripoy-gubka-korobka-rexant12-0505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-so-shtekerom-prikurivatelya-12v-40vt-blister-rexant12-0184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-2-nasadki-blister-rexant12-0501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-zazhimami-krokodil-40vt-12v-blister-rexant12-0189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-ekstraktorom-pripoya-40vt-230v-blister-rexant12-0171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-4-5v-pitanie-ot-3-bat-aa-blister-rexant12-0181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-12v-8vt-bez-bp-blister-rexant12-0120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-regulirovkoy-temperatury-30-50vt-230v-blister-rexant12-0170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-tsifrovoy-s-keram-nagrevatelem-65vt-220v-temp-200-500-c-rexant12-0620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pintset-s-keram-nagrevatelem-48vt-220v-korobka-rexant12-0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-japan-type-60vt-230v-regul-temp-250-500-c-zapasnoe-zhalo12-0613" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-5v-pitanie-ot-usb-blister-rexant12-0180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-classic-30-70vt-230v-blister-proconnect12-0161-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-classic-30-130vt-230v-proconnec12-0162-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dvuhrezhimnyy-s-keram-nagrevatelem-30-70vt-230v-blister-rexant12-0133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-profi-25-130vt-230v-rexant12-0162-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-master-30-130vt-230v-rexant12-0162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-master-30-70vt-230v-blister-rexant12-0161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-profi-30-70vt-230v-blister-rexant12-0161-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-40vt-230v-blister-proconnect12-0175-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-65vt-230v-blister-proconnect12-0176-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-100vt-230v-blister-proconnect12-0178-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-25vt-230v-blister-proconnect12-0174-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant12-0225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant12-0240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant12-0280" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant12-0265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant12-0291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-85vt-230v-blister-proconnect12-0177-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-25vt-230v-blister-proconnect12-0121-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-40vt-230v-blister-proconnect12-0123-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-60vt-230v-blister-proconnect12-0124-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-60vt-230v-blister-rexant12-0124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-80vt-230v-blister-rexant12-0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-100vt-230v-blister-rexant12-0126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-25vt-230v-blister-rexant12-0121-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-40vt-230v-blister-rexant12-0123-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-30vt-230v-blister-rexant12-0122-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-80vt-230v-blister-proconnect12-0125-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-100vt-230v-blister-proconnect12-0126-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-25vt-230v-blister-rexant12-0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-30vt-230v-blister-rexant12-0122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-40vt-230v-blister-rexant12-0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-30vt-230v-blister-proconnect12-0122-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-300vt-230v-s-derev-ruchkoy-korobka-rexant12-0213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-topor-vysokomoschnyy-seriya-epsn-200vt-230v-s-derevyannoy-ruchkoy-paket-rexant12-0292" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-300vt-230v-topor-s-knopkoy-podstavka-korobka-rexant12-0188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-200vt-230v-s-derev-ruchkoy-korobka-rexant12-0211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-vysokomoschnyy-keram-ten-500vt-230v-s-karbolitovoy-ruchkoy-korobka-rexant12-0215" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I72"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -954,2012 +954,2012 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>345.85</v>
+        <v>177.26</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>2697</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>372.96</v>
+        <v>234.21</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>2813</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>400.6</v>
+        <v>306.12</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>16055</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>312.69</v>
+        <v>200.75</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>3645</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>663.22</v>
+        <v>302.99</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>1850</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A9" s="3" t="s">
+      <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="3">
-        <v>533.93</v>
+        <v>675.63</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>1364</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>100</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3">
-        <v>812.58</v>
+        <v>1351.9</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>334</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="3">
-        <v>549.18</v>
+        <v>661.35</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>2678</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>100</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="3">
-        <v>710.88</v>
+        <v>1074.26</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>2763</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>100</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3">
+        <v>874.92</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="3">
+        <v>0</v>
+      </c>
+      <c r="G14" s="3">
+        <v>1</v>
+      </c>
+      <c r="H14" s="3">
+        <v>100</v>
+      </c>
+      <c r="I14" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="3">
-[...48 lines deleted...]
-      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C16" s="3">
-        <v>579.69</v>
+        <v>1108.95</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>2438</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C17" s="3">
-        <v>1260.06</v>
+        <v>1325.84</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>3508</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="3">
+        <v>704.17</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="3">
+        <v>0</v>
+      </c>
+      <c r="G18" s="3">
+        <v>1</v>
+      </c>
+      <c r="H18" s="3">
+        <v>100</v>
+      </c>
+      <c r="I18" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="B19" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="3">
-[...32 lines deleted...]
-      <c r="I19" s="2"/>
+      <c r="C19" s="3">
+        <v>641.94</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="3">
+        <v>0</v>
+      </c>
+      <c r="G19" s="3">
+        <v>1</v>
+      </c>
+      <c r="H19" s="3">
+        <v>100</v>
+      </c>
+      <c r="I19" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="3">
-        <v>2008.02</v>
+        <v>2645.99</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>577</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="3">
-        <v>812.58</v>
+        <v>493.5</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>353</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
         <v>100</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="3">
-        <v>1933.72</v>
+        <v>1820.7</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
-        <v>1405</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="3">
-        <v>2699.35</v>
+        <v>610.2</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
-        <v>294</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="3">
-        <v>880.21</v>
+        <v>501.75</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
-        <v>825</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>1</v>
       </c>
       <c r="H24" s="3">
         <v>100</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="3">
-        <v>1439.06</v>
+        <v>541.67</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>1</v>
       </c>
       <c r="H25" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="3">
-        <v>1871.64</v>
+        <v>232.75</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="3">
-        <v>1544</v>
+        <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>1</v>
       </c>
       <c r="H26" s="3">
-        <v>60</v>
+        <v>200</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="3">
-        <v>1921.06</v>
+        <v>1488.96</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="3">
-        <v>1242</v>
+        <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>1</v>
       </c>
       <c r="H27" s="3">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="3">
-        <v>3880.28</v>
+        <v>2618.37</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
-        <v>714</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>1</v>
       </c>
       <c r="H28" s="3">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="3">
-        <v>355.95</v>
+        <v>1108.08</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3">
-        <v>895</v>
+        <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>1</v>
       </c>
       <c r="H29" s="3">
-        <v>200</v>
+        <v>50</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="3">
-        <v>1194.85</v>
+        <v>1863.43</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
-        <v>433</v>
+        <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="C31" s="3">
+        <v>699.06</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="3">
+        <v>0</v>
+      </c>
+      <c r="G31" s="3">
+        <v>1</v>
+      </c>
+      <c r="H31" s="3">
+        <v>50</v>
+      </c>
+      <c r="I31" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="C31" s="3">
-[...48 lines deleted...]
-      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C33" s="3">
-        <v>820.36</v>
+        <v>374.83</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
-        <v>264</v>
+        <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>1</v>
       </c>
       <c r="H33" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C34" s="3">
-        <v>627.19</v>
+        <v>484.19</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
-        <v>293</v>
+        <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" s="3">
+        <v>1130.51</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="3">
+        <v>0</v>
+      </c>
+      <c r="G35" s="3">
+        <v>1</v>
+      </c>
+      <c r="H35" s="3">
+        <v>48</v>
+      </c>
+      <c r="I35" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="B36" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="C35" s="3">
-[...32 lines deleted...]
-      <c r="I36" s="2"/>
+      <c r="C36" s="3">
+        <v>1002.66</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="3">
+        <v>0</v>
+      </c>
+      <c r="G36" s="3">
+        <v>1</v>
+      </c>
+      <c r="H36" s="3">
+        <v>50</v>
+      </c>
+      <c r="I36" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="B37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="3">
-        <v>468.54</v>
+        <v>654.38</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="3">
-        <v>714</v>
+        <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>1</v>
       </c>
       <c r="H37" s="3">
         <v>50</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B38" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="3">
-        <v>537.99</v>
+        <v>602.96</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="3">
-        <v>513</v>
+        <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>1</v>
       </c>
       <c r="H38" s="3">
         <v>50</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B39" s="3" t="s">
+      <c r="C39" s="3">
+        <v>633.79</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="3">
+        <v>0</v>
+      </c>
+      <c r="G39" s="3">
+        <v>1</v>
+      </c>
+      <c r="H39" s="3">
+        <v>50</v>
+      </c>
+      <c r="I39" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C39" s="3">
-[...48 lines deleted...]
-      </c>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C41" s="3">
-        <v>1066.66</v>
+        <v>227.09</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="3">
-        <v>551</v>
+        <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>1</v>
       </c>
       <c r="H41" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C42" s="3">
-        <v>901.79</v>
+        <v>284.05</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="3">
-        <v>913</v>
+        <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>1</v>
       </c>
       <c r="H42" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="3">
+        <v>430.39</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="3">
+        <v>0</v>
+      </c>
+      <c r="G43" s="3">
+        <v>1</v>
+      </c>
+      <c r="H43" s="3">
+        <v>100</v>
+      </c>
+      <c r="I43" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B43" s="3" t="s">
+      <c r="B44" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="C43" s="3">
-[...32 lines deleted...]
-      <c r="I44" s="2"/>
+      <c r="C44" s="3">
+        <v>226.99</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="3">
+        <v>0</v>
+      </c>
+      <c r="G44" s="3">
+        <v>1</v>
+      </c>
+      <c r="H44" s="3">
+        <v>100</v>
+      </c>
+      <c r="I44" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="3">
-        <v>2378.76</v>
+        <v>215.25</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="3">
-        <v>244</v>
+        <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>1</v>
       </c>
       <c r="H45" s="3">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="3">
-        <v>4473.78</v>
+        <v>243.77</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="3">
-        <v>395</v>
+        <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>1</v>
       </c>
       <c r="H46" s="3">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="3">
-        <v>6941.63</v>
+        <v>345.78</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="3">
-        <v>287</v>
+        <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>1</v>
       </c>
       <c r="H47" s="3">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="3">
-        <v>3355.08</v>
+        <v>267.67</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="3">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>1</v>
       </c>
       <c r="H48" s="3">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B49" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="3">
+        <v>349.85</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="3">
+        <v>0</v>
+      </c>
+      <c r="G49" s="3">
+        <v>1</v>
+      </c>
+      <c r="H49" s="3">
+        <v>100</v>
+      </c>
+      <c r="I49" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C49" s="3">
-[...22 lines deleted...]
-      <c r="A50" s="2" t="s">
+      <c r="B50" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B50" s="2"/>
-[...6 lines deleted...]
-      <c r="I50" s="2"/>
+      <c r="C50" s="3">
+        <v>381.58</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="3">
+        <v>0</v>
+      </c>
+      <c r="G50" s="3">
+        <v>1</v>
+      </c>
+      <c r="H50" s="3">
+        <v>100</v>
+      </c>
+      <c r="I50" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A51" s="3" t="s">
+      <c r="A51" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="B51" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="B52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="3">
-        <v>476.97</v>
+        <v>265.79</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="3">
-        <v>396</v>
+        <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>1</v>
       </c>
       <c r="H52" s="3">
         <v>100</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="B53" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="3">
-        <v>405.78</v>
+        <v>218.2</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>1</v>
       </c>
       <c r="H53" s="3">
         <v>100</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B54" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="3">
-        <v>283.74</v>
+        <v>369.15</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="3">
-        <v>1763</v>
+        <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>1</v>
       </c>
       <c r="H54" s="3">
         <v>100</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B55" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="B55" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="3">
-        <v>324.42</v>
+        <v>568.7</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>1</v>
       </c>
       <c r="H55" s="3">
         <v>100</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B56" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B56" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="3">
-        <v>253.23</v>
+        <v>667.15</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="3">
-        <v>5505</v>
+        <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>1</v>
       </c>
       <c r="H56" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B57" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="B57" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="3">
-        <v>286.79</v>
+        <v>804.65</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="3">
-        <v>15669</v>
+        <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>1</v>
       </c>
       <c r="H57" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="B58" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="3">
-        <v>432.23</v>
+        <v>650.06</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="3">
-        <v>11224</v>
+        <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>1</v>
       </c>
       <c r="H58" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="3">
-        <v>334.59</v>
+        <v>937.68</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="3">
-        <v>8250</v>
+        <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>1</v>
       </c>
       <c r="H59" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B60" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="B60" s="3" t="s">
+      <c r="C60" s="3">
+        <v>480</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="3">
+        <v>0</v>
+      </c>
+      <c r="G60" s="3">
+        <v>1</v>
+      </c>
+      <c r="H60" s="3">
+        <v>50</v>
+      </c>
+      <c r="I60" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="C60" s="3">
-[...22 lines deleted...]
-      <c r="A61" s="2" t="s">
+      <c r="B61" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B61" s="2"/>
-[...6 lines deleted...]
-      <c r="I61" s="2"/>
+      <c r="C61" s="3">
+        <v>530.58</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="3">
+        <v>0</v>
+      </c>
+      <c r="G61" s="3">
+        <v>1</v>
+      </c>
+      <c r="H61" s="3">
+        <v>50</v>
+      </c>
+      <c r="I61" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="3">
-        <v>944.79</v>
+        <v>606.69</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="3">
-        <v>964</v>
+        <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>1</v>
       </c>
       <c r="H62" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="3">
-        <v>965.18</v>
+        <v>427.14</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>1</v>
       </c>
       <c r="H63" s="3">
         <v>100</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="3">
-        <v>1534.65</v>
+        <v>400.8</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="3">
-        <v>473</v>
+        <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>1</v>
       </c>
       <c r="H64" s="3">
         <v>100</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="3">
-        <v>1931.28</v>
+        <v>463.75</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>1</v>
       </c>
       <c r="H65" s="3">
         <v>100</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="3">
-        <v>1249.89</v>
+        <v>293.97</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="3">
-        <v>520</v>
+        <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>1</v>
       </c>
       <c r="H66" s="3">
         <v>100</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="3">
-        <v>437.31</v>
+        <v>1665.13</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>1</v>
       </c>
       <c r="H68" s="3">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="3">
-        <v>253.23</v>
+        <v>3265.86</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="3">
         <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>1</v>
       </c>
       <c r="H69" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="3">
-        <v>334.59</v>
+        <v>5067.39</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>1</v>
       </c>
       <c r="H70" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="3">
-        <v>286.79</v>
+        <v>1138.33</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="3">
-        <v>2540</v>
+        <v>0</v>
       </c>
       <c r="G71" s="3">
         <v>1</v>
       </c>
       <c r="H71" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="3">
-        <v>432.84</v>
+        <v>2204.29</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>1</v>
       </c>
       <c r="H72" s="3">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
-    <mergeCell ref="A19:I19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A32:I32"/>
+    <mergeCell ref="A40:I40"/>
+    <mergeCell ref="A51:I51"/>
     <mergeCell ref="A67:I67"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D8" r:id="rId5"/>
-    <hyperlink ref="D9" r:id="rId6"/>
-[...46 lines deleted...]
-    <hyperlink ref="D60" r:id="rId53"/>
+    <hyperlink ref="D10" r:id="rId6"/>
+    <hyperlink ref="D11" r:id="rId7"/>
+    <hyperlink ref="D12" r:id="rId8"/>
+    <hyperlink ref="D13" r:id="rId9"/>
+    <hyperlink ref="D14" r:id="rId10"/>
+    <hyperlink ref="D16" r:id="rId11"/>
+    <hyperlink ref="D17" r:id="rId12"/>
+    <hyperlink ref="D18" r:id="rId13"/>
+    <hyperlink ref="D19" r:id="rId14"/>
+    <hyperlink ref="D20" r:id="rId15"/>
+    <hyperlink ref="D21" r:id="rId16"/>
+    <hyperlink ref="D22" r:id="rId17"/>
+    <hyperlink ref="D23" r:id="rId18"/>
+    <hyperlink ref="D24" r:id="rId19"/>
+    <hyperlink ref="D25" r:id="rId20"/>
+    <hyperlink ref="D26" r:id="rId21"/>
+    <hyperlink ref="D27" r:id="rId22"/>
+    <hyperlink ref="D28" r:id="rId23"/>
+    <hyperlink ref="D29" r:id="rId24"/>
+    <hyperlink ref="D30" r:id="rId25"/>
+    <hyperlink ref="D31" r:id="rId26"/>
+    <hyperlink ref="D33" r:id="rId27"/>
+    <hyperlink ref="D34" r:id="rId28"/>
+    <hyperlink ref="D35" r:id="rId29"/>
+    <hyperlink ref="D36" r:id="rId30"/>
+    <hyperlink ref="D37" r:id="rId31"/>
+    <hyperlink ref="D38" r:id="rId32"/>
+    <hyperlink ref="D39" r:id="rId33"/>
+    <hyperlink ref="D41" r:id="rId34"/>
+    <hyperlink ref="D42" r:id="rId35"/>
+    <hyperlink ref="D43" r:id="rId36"/>
+    <hyperlink ref="D44" r:id="rId37"/>
+    <hyperlink ref="D45" r:id="rId38"/>
+    <hyperlink ref="D46" r:id="rId39"/>
+    <hyperlink ref="D47" r:id="rId40"/>
+    <hyperlink ref="D48" r:id="rId41"/>
+    <hyperlink ref="D49" r:id="rId42"/>
+    <hyperlink ref="D50" r:id="rId43"/>
+    <hyperlink ref="D52" r:id="rId44"/>
+    <hyperlink ref="D53" r:id="rId45"/>
+    <hyperlink ref="D54" r:id="rId46"/>
+    <hyperlink ref="D55" r:id="rId47"/>
+    <hyperlink ref="D56" r:id="rId48"/>
+    <hyperlink ref="D57" r:id="rId49"/>
+    <hyperlink ref="D58" r:id="rId50"/>
+    <hyperlink ref="D59" r:id="rId51"/>
+    <hyperlink ref="D60" r:id="rId52"/>
+    <hyperlink ref="D61" r:id="rId53"/>
     <hyperlink ref="D62" r:id="rId54"/>
     <hyperlink ref="D63" r:id="rId55"/>
     <hyperlink ref="D64" r:id="rId56"/>
     <hyperlink ref="D65" r:id="rId57"/>
     <hyperlink ref="D66" r:id="rId58"/>
     <hyperlink ref="D68" r:id="rId59"/>
     <hyperlink ref="D69" r:id="rId60"/>
     <hyperlink ref="D70" r:id="rId61"/>
     <hyperlink ref="D71" r:id="rId62"/>
     <hyperlink ref="D72" r:id="rId63"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>