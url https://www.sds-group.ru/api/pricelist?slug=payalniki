--- v3 (2026-04-14)
+++ v4 (2026-05-30)
@@ -42,453 +42,453 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Паяльники</t>
   </si>
   <si>
-    <t>1.1 Паяльники ЭПСН с пластмассовой ручкой (Россия)</t>
+    <t>1.1 Паяльники ЭПСН с керамическим нагревателем (Россия)</t>
+  </si>
+  <si>
+    <t>12-0480</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 80Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>12-0490</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 100Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0425</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0440</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0465</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 65Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>1.2 Паяльники ЭПСН с пластмассовой ручкой (Россия)</t>
   </si>
   <si>
     <t>12-0225-1</t>
   </si>
   <si>
     <t>Паяльник с пластиковой ручкой, серия ЭПСН, 25Вт, 230В, пакет REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...2 lines deleted...]
-    <t>шт</t>
+    <t>12-0291-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 100Вт, 230В, пакет REXANT</t>
   </si>
   <si>
     <t>12-0265-1</t>
   </si>
   <si>
     <t>Паяльник с пластиковой ручкой, серия ЭПСН, 65Вт, 230В, пакет REXANT</t>
   </si>
   <si>
-    <t>12-0291-1</t>
-[...4 lines deleted...]
-  <si>
     <t>12-0240-1</t>
   </si>
   <si>
     <t>Паяльник с пластиковой ручкой, серия ЭПСН, 40Вт, 230В, пакет REXANT</t>
   </si>
   <si>
     <t>12-0280-1</t>
   </si>
   <si>
     <t>Паяльник с пластиковой ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
   </si>
   <si>
-    <t>1.2 Паяльники ЭПСН с керамическим нагревателем (Россия)</t>
-[...31 lines deleted...]
-  <si>
     <t>1.3 Паяльники специальные</t>
   </si>
   <si>
+    <t>12-0181</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 8Вт, 4,5В, питание от 3 бат. АА, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0120</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 12В, 8Вт, без БП, блистер REXANT</t>
+  </si>
+  <si>
     <t>12-0611</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, 60Вт, 230В, запасное жало, блистер REXANT</t>
   </si>
   <si>
+    <t>12-0171</t>
+  </si>
+  <si>
+    <t>Паяльник с экстрактором припоя, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0620</t>
+  </si>
+  <si>
+    <t>Паяльник цифровой, с керам. нагревателем, 65Вт, 220В, темп. 200-500 °C REXANT</t>
+  </si>
+  <si>
+    <t>12-0184</t>
+  </si>
+  <si>
+    <t>Паяльник со штекером прикуривателя, 12В, 40Вт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0613</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, 60Вт, 230В, регул. темп. 250-500°C, запасное жало, блистер REXANT</t>
+  </si>
+  <si>
     <t>12-0185</t>
   </si>
   <si>
     <t>Паяльник-горелка, газовый, 15мл, с регул. пламени, 2 насадки, блистер REXANT</t>
   </si>
   <si>
+    <t>12-0189</t>
+  </si>
+  <si>
+    <t>Паяльник с зажимами КРОКОДИЛ, 40Вт, 12В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0501</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка с пьезоподжигом, газовый, 17мл, 2 насадки, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0139</t>
+  </si>
+  <si>
+    <t>Паяльник-пинцет с керам. нагревателем, 48Вт, 220В, коробка REXANT</t>
+  </si>
+  <si>
     <t>12-0130</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия Точная Пайка, 30Вт, 230В, блистер REXANT</t>
   </si>
   <si>
+    <t>12-0170</t>
+  </si>
+  <si>
+    <t>Паяльник с регулировкой температуры, 30-50Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0180</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 8Вт, 5В, питание от USB, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0505</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка с пьезоподжигом, газовый, 17мл, 6 насадок + припой + губка, коробка REXANT</t>
+  </si>
+  <si>
     <t>12-0138</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, LED подсветка, 40Вт, 220В, блистер REXANT</t>
   </si>
   <si>
-    <t>12-0505</t>
-[...70 lines deleted...]
-  <si>
     <t>1.4 Паяльники импульсные</t>
   </si>
   <si>
+    <t>12-0162-4</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия Классик, 30/130Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0161</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия МАСТЕР, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0133</t>
+  </si>
+  <si>
+    <t>Паяльник двухрежимный с керам. нагревателем, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
     <t>12-0161-4</t>
   </si>
   <si>
     <t>Паяльник-пистолет двухрежимный, серия Классик, 30/70Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
-    <t>12-0162-4</t>
-[...10 lines deleted...]
-  <si>
     <t>12-0162-1</t>
   </si>
   <si>
     <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия ПРОФИ, 25/130Вт, 230В REXANT</t>
   </si>
   <si>
+    <t>12-0161-1</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия ПРОФИ, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
     <t>12-0162</t>
   </si>
   <si>
     <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия МАСТЕР, 30/130Вт, 230В REXANT</t>
   </si>
   <si>
-    <t>12-0161</t>
-[...10 lines deleted...]
-  <si>
     <t>1.5 Паяльники с деревянной ручкой</t>
   </si>
   <si>
+    <t>12-0176-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 65Вт, 230В PROconnect</t>
+  </si>
+  <si>
     <t>12-0175-4</t>
   </si>
   <si>
     <t>Паяльник с деревянной ручкой, 40Вт, 230В PROconnect</t>
   </si>
   <si>
-    <t>12-0176-4</t>
-[...2 lines deleted...]
-    <t>Паяльник с деревянной ручкой, 65Вт, 230В PROconnect</t>
+    <t>12-0177-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 85Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0280</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0240</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 40Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0225</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 25Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0174-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 25Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0265</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 65Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0291</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 100Вт, 230В, пакет REXANT</t>
   </si>
   <si>
     <t>12-0178-4</t>
   </si>
   <si>
     <t>Паяльник с деревянной ручкой, 100Вт, 230В PROconnect</t>
   </si>
   <si>
-    <t>12-0174-4</t>
-[...40 lines deleted...]
-  <si>
     <t>1.6 Паяльники с пластиковой ручкой, серия "МАСТЕР", "Classic", "Профи"</t>
   </si>
   <si>
+    <t>12-0122-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 30Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0123-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 40Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0121</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0122</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 30Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0123</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0124</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 60Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0125</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 80Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0126</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 100Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
     <t>12-0121-4</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия Классик, 25Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
-    <t>12-0123-4</t>
-[...2 lines deleted...]
-    <t>Паяльник долговечное жало, серия Классик, 40Вт, 230В, блистер PROconnect</t>
+    <t>12-0122-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 30Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
     <t>12-0124-4</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия Классик, 60Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
-    <t>12-0124</t>
-[...14 lines deleted...]
-    <t>Паяльник долговечное жало, серия МАСТЕР, 100Вт, 230В, блистер REXANT</t>
+    <t>12-0125-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 80Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0126-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 100Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0123-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 40Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0121-1</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, серия Комфорт, 25Вт, 230В, блистер REXANT</t>
   </si>
   <si>
-    <t>12-0123-1</t>
-[...46 lines deleted...]
-  <si>
     <t>1.7 Паяльники высокомощные</t>
   </si>
   <si>
+    <t>12-0211</t>
+  </si>
+  <si>
+    <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 200Вт, 230В, с дерев. ручкой, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0215</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет высокомощный, керам. тэн, 500Вт, 230В, с карболитовой ручкой, коробка REXANT</t>
+  </si>
+  <si>
     <t>12-0213</t>
   </si>
   <si>
     <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 300Вт, 230В, с дерев. ручкой, коробка REXANT</t>
   </si>
   <si>
+    <t>12-0188</t>
+  </si>
+  <si>
+    <t>Паяльник высокомощный, 300Вт, 230В, Топор, с кнопкой, подставка, коробка REXANT</t>
+  </si>
+  <si>
     <t>12-0292</t>
   </si>
   <si>
     <t>Паяльник-топор высокомощный, серия ЭПСН, 200Вт, 230В, с деревянной ручкой, пакет REXANT</t>
-  </si>
-[...16 lines deleted...]
-    <t>Паяльник-пистолет высокомощный, керам. тэн, 500Вт, 230В, с карболитовой ручкой, коробка REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -873,51 +873,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant12-0225-1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant12-0265-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant12-0291-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant12-0240-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant12-0280-1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-80vt-230v-blister-rexant12-0480" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-100vt-230v-blister-rexant12-0490" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-25vt-230v-blister-rexant12-0425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-65vt-230v-blister-rexant12-0465" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-40vt-230v-blister-rexant12-0440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-japan-type-60vt-230v-zapasnoe-zhalo-blister-rexant12-0611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-gazovyy-15ml-s-regul-plameni-2-nasadki-blister-rexant12-0185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-tochnaya-payka-30vt-230v-blister-rexant12-0130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-led-podsvetka-40vt-220v-blister-rexant12-0138" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-6-nasadok-pripoy-gubka-korobka-rexant12-0505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-so-shtekerom-prikurivatelya-12v-40vt-blister-rexant12-0184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-2-nasadki-blister-rexant12-0501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-zazhimami-krokodil-40vt-12v-blister-rexant12-0189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-ekstraktorom-pripoya-40vt-230v-blister-rexant12-0171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-4-5v-pitanie-ot-3-bat-aa-blister-rexant12-0181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-12v-8vt-bez-bp-blister-rexant12-0120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-regulirovkoy-temperatury-30-50vt-230v-blister-rexant12-0170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-tsifrovoy-s-keram-nagrevatelem-65vt-220v-temp-200-500-c-rexant12-0620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pintset-s-keram-nagrevatelem-48vt-220v-korobka-rexant12-0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-japan-type-60vt-230v-regul-temp-250-500-c-zapasnoe-zhalo12-0613" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-5v-pitanie-ot-usb-blister-rexant12-0180" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-classic-30-70vt-230v-blister-proconnect12-0161-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-classic-30-130vt-230v-proconnec12-0162-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dvuhrezhimnyy-s-keram-nagrevatelem-30-70vt-230v-blister-rexant12-0133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-profi-25-130vt-230v-rexant12-0162-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-master-30-130vt-230v-rexant12-0162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-master-30-70vt-230v-blister-rexant12-0161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-profi-30-70vt-230v-blister-rexant12-0161-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-40vt-230v-blister-proconnect12-0175-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-65vt-230v-blister-proconnect12-0176-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-100vt-230v-blister-proconnect12-0178-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-25vt-230v-blister-proconnect12-0174-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant12-0225" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant12-0240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant12-0280" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant12-0265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant12-0291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-wood-85vt-230v-blister-proconnect12-0177-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-25vt-230v-blister-proconnect12-0121-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-40vt-230v-blister-proconnect12-0123-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-60vt-230v-blister-proconnect12-0124-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-60vt-230v-blister-rexant12-0124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-80vt-230v-blister-rexant12-0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-100vt-230v-blister-rexant12-0126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-25vt-230v-blister-rexant12-0121-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-40vt-230v-blister-rexant12-0123-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-comfort-30vt-230v-blister-rexant12-0122-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-80vt-230v-blister-proconnect12-0125-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-100vt-230v-blister-proconnect12-0126-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-25vt-230v-blister-rexant12-0121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-30vt-230v-blister-rexant12-0122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-40vt-230v-blister-rexant12-0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-classic-30vt-230v-blister-proconnect12-0122-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-300vt-230v-s-derev-ruchkoy-korobka-rexant12-0213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-topor-vysokomoschnyy-seriya-epsn-200vt-230v-s-derevyannoy-ruchkoy-paket-rexant12-0292" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-300vt-230v-topor-s-knopkoy-podstavka-korobka-rexant12-0188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-200vt-230v-s-derev-ruchkoy-korobka-rexant12-0211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-vysokomoschnyy-keram-ten-500vt-230v-s-karbolitovoy-ruchkoy-korobka-rexant12-0215" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-80vt-230v-blister-rexant-12-0480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-100vt-230v-blister-rexant-12-0490" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-25vt-230v-blister-rexant-12-0425" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-40vt-230v-blister-rexant-12-0440" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-65vt-230v-blister-rexant-12-0465" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-4-5v-pitanie-ot-3-bat-aa-blister-rexant-12-0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-12v-8vt-bez-bp-blister-rexant-12-0120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-zapasnoe-zhalo-blister-rexant-12-0611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-ekstraktorom-pripoya-40vt-230v-blister-rexant-12-0171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-tsifrovoy-s-keram-nagrevatelem-65vt-220v-temp-200-500-c-rexant-12-0620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-so-shtekerom-prikurivatelya-12v-40vt-blister-rexant-12-0184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-regul-temp-250-500-c-zapasnoe-zhalo-blister-rexant-12-0613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-gazovyy-15ml-s-regul-plameni-2-nasadki-blister-rexant-12-0185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-zazhimami-krokodil-40vt-12v-blister-rexant-12-0189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-2-nasadki-blister-rexant-12-0501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pintset-s-keram-nagrevatelem-48vt-220v-korobka-rexant-12-0139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-tochnaya-payka-30vt-230v-blister-rexant-12-0130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-regulirovkoy-temperatury-30-50vt-230v-blister-rexant-12-0170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-5v-pitanie-ot-usb-blister-rexant-12-0180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-6-nasadok-pripoy-gubka-korobka-rexant-12-0505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-led-podsvetka-40vt-220v-blister-rexant-12-0138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-klassik-30-130vt-230v-proconne-12-0162-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-master-30-70vt-230v-blister-rexant-12-0161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dvuhrezhimnyy-s-keram-nagrevatelem-30-70vt-230v-blister-rexant-12-0133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-klassik-30-70vt-230v-blister-proconnect-12-0161-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-profi-25-130vt-230v-rexant-12-0162-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-profi-30-70vt-230v-blister-rexant-12-0161-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-master-30-130vt-230v-rexant-12-0162" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-65vt-230v-proconnect-12-0176-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-40vt-230v-proconnect-12-0175-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-85vt-230v-proconnect-12-0177-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-25vt-230v-proconnect-12-0174-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-100vt-230v-proconnect-12-0178-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-30vt-230v-blister-rexant-12-0122-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-40vt-230v-blister-proconnect-12-0123-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-25vt-230v-blister-rexant-12-0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-30vt-230v-blister-rexant-12-0122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-40vt-230v-blister-rexant-12-0123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-60vt-230v-blister-rexant-12-0124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-80vt-230v-blister-rexant-12-0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-100vt-230v-blister-rexant-12-0126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-25vt-230v-blister-proconnect-12-0121-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-30vt-230v-blister-proconnect-12-0122-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-60vt-230v-blister-proconnect-12-0124-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-80vt-230v-blister-proconnect-12-0125-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-100vt-230v-blister-proconnect-12-0126-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-40vt-230v-blister-rexant-12-0123-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-25vt-230v-blister-rexant-12-0121-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-200vt-230v-s-derev-ruchkoy-korobka-rexant-12-0211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-vysokomoschnyy-keram-ten-500vt-230v-s-karbolitovoy-ruchkoy-korobka-rexant-12-0215" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-300vt-230v-s-derev-ruchkoy-korobka-rexant-12-0213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-300vt-230v-topor-s-knopkoy-podstavka-korobka-rexant-12-0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-topor-vysokomoschnyy-seriya-epsn-200vt-230v-s-derevyannoy-ruchkoy-paket-rexant-12-0292" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I72"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -954,873 +954,873 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>177.26</v>
+        <v>675.63</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>234.21</v>
+        <v>1351.9</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>306.12</v>
+        <v>661.35</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>200.75</v>
+        <v>874.92</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>302.99</v>
+        <v>1074.26</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>100</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="3">
-        <v>675.63</v>
+        <v>194.99</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>100</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="3">
-        <v>1351.9</v>
+        <v>306.12</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>100</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="3">
-        <v>661.35</v>
+        <v>234.21</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>100</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="3">
-        <v>1074.26</v>
+        <v>200.75</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>100</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="3">
-        <v>874.92</v>
+        <v>302.99</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
         <v>100</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="3">
-        <v>1108.95</v>
+        <v>541.67</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="3">
-        <v>1325.84</v>
+        <v>232.75</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>72</v>
+        <v>200</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="3">
-        <v>704.17</v>
+        <v>1108.95</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="3">
-        <v>641.94</v>
+        <v>501.75</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>100</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="3">
-        <v>2645.99</v>
+        <v>2618.37</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="3">
         <v>493.5</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
         <v>100</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="3">
-        <v>1820.7</v>
+        <v>1863.43</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="3">
-        <v>610.2</v>
+        <v>1325.84</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="3">
-        <v>501.75</v>
+        <v>610.2</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>1</v>
       </c>
       <c r="H24" s="3">
         <v>100</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="3">
-        <v>541.67</v>
+        <v>1820.7</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>1</v>
       </c>
       <c r="H25" s="3">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="3">
-        <v>232.75</v>
+        <v>1108.08</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>1</v>
       </c>
       <c r="H26" s="3">
-        <v>200</v>
+        <v>50</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="3">
-        <v>1488.96</v>
+        <v>704.17</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>1</v>
       </c>
       <c r="H27" s="3">
         <v>100</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="3">
-        <v>2618.37</v>
+        <v>1488.96</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>1</v>
       </c>
       <c r="H28" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="3">
-        <v>1108.08</v>
+        <v>699.06</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>1</v>
       </c>
       <c r="H29" s="3">
         <v>50</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="3">
-        <v>1863.43</v>
+        <v>2645.99</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="3">
-        <v>699.06</v>
+        <v>641.94</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>1</v>
       </c>
       <c r="H31" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="3">
-        <v>374.83</v>
+        <v>484.19</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>50</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="3">
-        <v>484.19</v>
+        <v>602.96</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
         <v>50</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="3" t="s">
@@ -1834,354 +1834,354 @@
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>1</v>
       </c>
       <c r="H35" s="3">
         <v>48</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="3">
-        <v>1002.66</v>
+        <v>374.83</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>1</v>
       </c>
       <c r="H36" s="3">
         <v>50</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="3">
-        <v>654.38</v>
+        <v>1002.66</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>1</v>
       </c>
       <c r="H37" s="3">
         <v>50</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="3">
-        <v>602.96</v>
+        <v>633.79</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="3">
         <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>1</v>
       </c>
       <c r="H38" s="3">
         <v>50</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="3">
-        <v>633.79</v>
+        <v>654.38</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>1</v>
       </c>
       <c r="H39" s="3">
         <v>50</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>84</v>
       </c>
       <c r="C41" s="3">
-        <v>227.09</v>
+        <v>284.05</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>1</v>
       </c>
       <c r="H41" s="3">
         <v>100</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C42" s="3">
-        <v>284.05</v>
+        <v>227.09</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="3">
         <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>1</v>
       </c>
       <c r="H42" s="3">
         <v>100</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C43" s="3">
-        <v>430.39</v>
+        <v>381.58</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="3">
         <v>0</v>
       </c>
       <c r="G43" s="3">
         <v>1</v>
       </c>
       <c r="H43" s="3">
         <v>100</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="3">
-        <v>226.99</v>
+        <v>345.78</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
         <v>1</v>
       </c>
       <c r="H44" s="3">
         <v>100</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C45" s="3">
-        <v>215.25</v>
+        <v>243.77</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>1</v>
       </c>
       <c r="H45" s="3">
         <v>100</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C46" s="3">
-        <v>243.77</v>
+        <v>215.25</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>1</v>
       </c>
       <c r="H46" s="3">
         <v>100</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="3">
-        <v>345.78</v>
+        <v>226.99</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="3">
         <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>1</v>
       </c>
       <c r="H47" s="3">
         <v>100</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B48" s="3" t="s">
@@ -2224,672 +2224,672 @@
       </c>
       <c r="E49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="3">
         <v>0</v>
       </c>
       <c r="G49" s="3">
         <v>1</v>
       </c>
       <c r="H49" s="3">
         <v>100</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C50" s="3">
-        <v>381.58</v>
+        <v>430.39</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="3">
         <v>0</v>
       </c>
       <c r="G50" s="3">
         <v>1</v>
       </c>
       <c r="H50" s="3">
         <v>100</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="3">
-        <v>265.79</v>
+        <v>480</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>1</v>
       </c>
       <c r="H52" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="3">
         <v>218.2</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>1</v>
       </c>
       <c r="H53" s="3">
         <v>100</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="3">
-        <v>369.15</v>
+        <v>427.14</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>1</v>
       </c>
       <c r="H54" s="3">
         <v>100</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="3">
-        <v>568.7</v>
+        <v>400.8</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>1</v>
       </c>
       <c r="H55" s="3">
         <v>100</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="3">
-        <v>667.15</v>
+        <v>463.75</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="3">
         <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>1</v>
       </c>
       <c r="H56" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="3">
-        <v>804.65</v>
+        <v>568.7</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="3">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>1</v>
       </c>
       <c r="H57" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="3">
-        <v>650.06</v>
+        <v>667.15</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="3">
         <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>1</v>
       </c>
       <c r="H58" s="3">
         <v>50</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="3">
-        <v>937.68</v>
+        <v>804.65</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>1</v>
       </c>
       <c r="H59" s="3">
         <v>50</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="3">
-        <v>480</v>
+        <v>265.79</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>1</v>
       </c>
       <c r="H60" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="3">
-        <v>530.58</v>
+        <v>293.97</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="3">
         <v>0</v>
       </c>
       <c r="G61" s="3">
         <v>1</v>
       </c>
       <c r="H61" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="3">
-        <v>606.69</v>
+        <v>369.15</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>1</v>
       </c>
       <c r="H62" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="3">
-        <v>427.14</v>
+        <v>530.58</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>1</v>
       </c>
       <c r="H63" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="3">
-        <v>400.8</v>
+        <v>606.69</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="3">
         <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>1</v>
       </c>
       <c r="H64" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="3">
-        <v>463.75</v>
+        <v>937.68</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>1</v>
       </c>
       <c r="H65" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="3">
-        <v>293.97</v>
+        <v>650.06</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>1</v>
       </c>
       <c r="H66" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="3">
-        <v>1665.13</v>
+        <v>1138.33</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>1</v>
       </c>
       <c r="H68" s="3">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="3">
-        <v>3265.86</v>
+        <v>2204.29</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="3">
         <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>1</v>
       </c>
       <c r="H69" s="3">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="3">
-        <v>5067.39</v>
+        <v>1665.13</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>1</v>
       </c>
       <c r="H70" s="3">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="3">
-        <v>1138.33</v>
+        <v>5067.39</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="3">
         <v>0</v>
       </c>
       <c r="G71" s="3">
         <v>1</v>
       </c>
       <c r="H71" s="3">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="3">
-        <v>2204.29</v>
+        <v>3265.86</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>1</v>
       </c>
       <c r="H72" s="3">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A15:I15"/>
     <mergeCell ref="A32:I32"/>
     <mergeCell ref="A40:I40"/>
     <mergeCell ref="A51:I51"/>
     <mergeCell ref="A67:I67"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D8" r:id="rId5"/>
     <hyperlink ref="D10" r:id="rId6"/>
     <hyperlink ref="D11" r:id="rId7"/>
     <hyperlink ref="D12" r:id="rId8"/>