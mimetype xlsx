--- v4 (2026-05-30)
+++ v5 (2026-07-14)
@@ -42,441 +42,441 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Паяльники</t>
   </si>
   <si>
-    <t>1.1 Паяльники ЭПСН с керамическим нагревателем (Россия)</t>
+    <t>1.1 Паяльники специальные</t>
+  </si>
+  <si>
+    <t>12-0185</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка, газовый, 15мл, с регул. пламени, 2 насадки, блистер REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>12-0184</t>
+  </si>
+  <si>
+    <t>Паяльник со штекером прикуривателя, 12В, 40Вт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0170</t>
+  </si>
+  <si>
+    <t>Паяльник с регулировкой температуры, 30-50Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0139</t>
+  </si>
+  <si>
+    <t>Паяльник-пинцет с керам. нагревателем, 48Вт, 220В, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0501</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка с пьезоподжигом, газовый, 17мл, 2 насадки, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0180</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 8Вт, 5В, питание от USB, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0138</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, LED подсветка, 40Вт, 220В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0613</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, 60Вт, 230В, регул. темп. 250-500°C, запасное жало, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0189</t>
+  </si>
+  <si>
+    <t>Паяльник с зажимами КРОКОДИЛ, 40Вт, 12В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0620</t>
+  </si>
+  <si>
+    <t>Паяльник цифровой, с керам. нагревателем, 65Вт, 220В, темп. 200-500 °C REXANT</t>
+  </si>
+  <si>
+    <t>12-0171</t>
+  </si>
+  <si>
+    <t>Паяльник с экстрактором припоя, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0181</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 8Вт, 4,5В, питание от 3 бат. АА, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0130</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Точная Пайка, 30Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0611</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, 60Вт, 230В, запасное жало, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0505</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка с пьезоподжигом, газовый, 17мл, 6 насадок + припой + губка, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0120</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 12В, 8Вт, без БП, блистер REXANT</t>
+  </si>
+  <si>
+    <t>1.2 Паяльники ЭПСН с пластмассовой ручкой (Россия)</t>
+  </si>
+  <si>
+    <t>12-0265-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 65Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0225-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 25Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0291-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 100Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0240-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 40Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0280-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>1.3 Паяльники ЭПСН с керамическим нагревателем (Россия)</t>
   </si>
   <si>
     <t>12-0480</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, серия ЭПСН, 80Вт, 230В, блистер REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...4 lines deleted...]
-  <si>
     <t>12-0490</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, серия ЭПСН, 100Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0425</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, серия ЭПСН, 25Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0440</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, серия ЭПСН, 40Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0465</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, серия ЭПСН, 65Вт, 230В, блистер REXANT</t>
   </si>
   <si>
-    <t>1.2 Паяльники ЭПСН с пластмассовой ручкой (Россия)</t>
-[...130 lines deleted...]
-  <si>
     <t>1.4 Паяльники импульсные</t>
   </si>
   <si>
+    <t>12-0161-4</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия Классик, 30/70Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0162-1</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия ПРОФИ, 25/130Вт, 230В REXANT</t>
+  </si>
+  <si>
+    <t>12-0161-1</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия ПРОФИ, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
     <t>12-0162-4</t>
   </si>
   <si>
     <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия Классик, 30/130Вт, 230В PROconnect</t>
   </si>
   <si>
+    <t>12-0162</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия МАСТЕР, 30/130Вт, 230В REXANT</t>
+  </si>
+  <si>
+    <t>12-0133</t>
+  </si>
+  <si>
+    <t>Паяльник двухрежимный с керам. нагревателем, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
     <t>12-0161</t>
   </si>
   <si>
     <t>Паяльник-пистолет двухрежимный, серия МАСТЕР, 30/70Вт, 230В, блистер REXANT</t>
   </si>
   <si>
-    <t>12-0133</t>
-[...28 lines deleted...]
-  <si>
     <t>1.5 Паяльники с деревянной ручкой</t>
   </si>
   <si>
+    <t>12-0225</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 25Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0240</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 40Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0280</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0291</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 100Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0265</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 65Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0174-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 25Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0175-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 40Вт, 230В PROconnect</t>
+  </si>
+  <si>
     <t>12-0176-4</t>
   </si>
   <si>
     <t>Паяльник с деревянной ручкой, 65Вт, 230В PROconnect</t>
   </si>
   <si>
-    <t>12-0175-4</t>
-[...2 lines deleted...]
-    <t>Паяльник с деревянной ручкой, 40Вт, 230В PROconnect</t>
+    <t>12-0178-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 100Вт, 230В PROconnect</t>
   </si>
   <si>
     <t>12-0177-4</t>
   </si>
   <si>
     <t>Паяльник с деревянной ручкой, 85Вт, 230В PROconnect</t>
   </si>
   <si>
-    <t>12-0280</t>
-[...40 lines deleted...]
-  <si>
     <t>1.6 Паяльники с пластиковой ручкой, серия "МАСТЕР", "Classic", "Профи"</t>
   </si>
   <si>
+    <t>12-0121</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0122</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 30Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0121-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 25Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0122-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 30Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0123-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 40Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0124-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 60Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
     <t>12-0122-1</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, серия Комфорт, 30Вт, 230В, блистер REXANT</t>
   </si>
   <si>
-    <t>12-0123-4</t>
-[...14 lines deleted...]
-    <t>Паяльник долговечное жало, серия МАСТЕР, 30Вт, 230В, блистер REXANT</t>
+    <t>12-0121-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0126-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 100Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0123-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0125-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 80Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
     <t>12-0123</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия МАСТЕР, 40Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0124</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия МАСТЕР, 60Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0125</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия МАСТЕР, 80Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0126</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия МАСТЕР, 100Вт, 230В, блистер REXANT</t>
   </si>
   <si>
-    <t>12-0121-4</t>
-[...40 lines deleted...]
-  <si>
     <t>1.7 Паяльники высокомощные</t>
   </si>
   <si>
+    <t>12-0213</t>
+  </si>
+  <si>
+    <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 300Вт, 230В, с дерев. ручкой, коробка REXANT</t>
+  </si>
+  <si>
     <t>12-0211</t>
   </si>
   <si>
     <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 200Вт, 230В, с дерев. ручкой, коробка REXANT</t>
   </si>
   <si>
     <t>12-0215</t>
   </si>
   <si>
     <t>Паяльник-пистолет высокомощный, керам. тэн, 500Вт, 230В, с карболитовой ручкой, коробка REXANT</t>
-  </si>
-[...4 lines deleted...]
-    <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 300Вт, 230В, с дерев. ручкой, коробка REXANT</t>
   </si>
   <si>
     <t>12-0188</t>
   </si>
   <si>
     <t>Паяльник высокомощный, 300Вт, 230В, Топор, с кнопкой, подставка, коробка REXANT</t>
   </si>
   <si>
     <t>12-0292</t>
   </si>
   <si>
     <t>Паяльник-топор высокомощный, серия ЭПСН, 200Вт, 230В, с деревянной ручкой, пакет REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -873,51 +873,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-80vt-230v-blister-rexant-12-0480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-100vt-230v-blister-rexant-12-0490" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-25vt-230v-blister-rexant-12-0425" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-40vt-230v-blister-rexant-12-0440" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-65vt-230v-blister-rexant-12-0465" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-4-5v-pitanie-ot-3-bat-aa-blister-rexant-12-0181" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-12v-8vt-bez-bp-blister-rexant-12-0120" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-zapasnoe-zhalo-blister-rexant-12-0611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-ekstraktorom-pripoya-40vt-230v-blister-rexant-12-0171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-tsifrovoy-s-keram-nagrevatelem-65vt-220v-temp-200-500-c-rexant-12-0620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-so-shtekerom-prikurivatelya-12v-40vt-blister-rexant-12-0184" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-regul-temp-250-500-c-zapasnoe-zhalo-blister-rexant-12-0613" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-gazovyy-15ml-s-regul-plameni-2-nasadki-blister-rexant-12-0185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-zazhimami-krokodil-40vt-12v-blister-rexant-12-0189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-2-nasadki-blister-rexant-12-0501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pintset-s-keram-nagrevatelem-48vt-220v-korobka-rexant-12-0139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-tochnaya-payka-30vt-230v-blister-rexant-12-0130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-regulirovkoy-temperatury-30-50vt-230v-blister-rexant-12-0170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-5v-pitanie-ot-usb-blister-rexant-12-0180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-6-nasadok-pripoy-gubka-korobka-rexant-12-0505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-led-podsvetka-40vt-220v-blister-rexant-12-0138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-klassik-30-130vt-230v-proconne-12-0162-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-master-30-70vt-230v-blister-rexant-12-0161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dvuhrezhimnyy-s-keram-nagrevatelem-30-70vt-230v-blister-rexant-12-0133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-klassik-30-70vt-230v-blister-proconnect-12-0161-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-profi-25-130vt-230v-rexant-12-0162-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-profi-30-70vt-230v-blister-rexant-12-0161-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-master-30-130vt-230v-rexant-12-0162" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-65vt-230v-proconnect-12-0176-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-40vt-230v-proconnect-12-0175-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-85vt-230v-proconnect-12-0177-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-25vt-230v-proconnect-12-0174-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-100vt-230v-proconnect-12-0178-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-30vt-230v-blister-rexant-12-0122-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-40vt-230v-blister-proconnect-12-0123-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-25vt-230v-blister-rexant-12-0121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-30vt-230v-blister-rexant-12-0122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-40vt-230v-blister-rexant-12-0123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-60vt-230v-blister-rexant-12-0124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-80vt-230v-blister-rexant-12-0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-100vt-230v-blister-rexant-12-0126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-25vt-230v-blister-proconnect-12-0121-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-30vt-230v-blister-proconnect-12-0122-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-60vt-230v-blister-proconnect-12-0124-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-80vt-230v-blister-proconnect-12-0125-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-100vt-230v-blister-proconnect-12-0126-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-40vt-230v-blister-rexant-12-0123-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-25vt-230v-blister-rexant-12-0121-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-200vt-230v-s-derev-ruchkoy-korobka-rexant-12-0211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-vysokomoschnyy-keram-ten-500vt-230v-s-karbolitovoy-ruchkoy-korobka-rexant-12-0215" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-300vt-230v-s-derev-ruchkoy-korobka-rexant-12-0213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-300vt-230v-topor-s-knopkoy-podstavka-korobka-rexant-12-0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-topor-vysokomoschnyy-seriya-epsn-200vt-230v-s-derevyannoy-ruchkoy-paket-rexant-12-0292" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-gazovyy-15ml-s-regul-plameni-2-nasadki-blister-rexant-12-0185" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-so-shtekerom-prikurivatelya-12v-40vt-blister-rexant-12-0184" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-regulirovkoy-temperatury-30-50vt-230v-blister-rexant-12-0170" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pintset-s-keram-nagrevatelem-48vt-220v-korobka-rexant-12-0139" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-2-nasadki-blister-rexant-12-0501" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-5v-pitanie-ot-usb-blister-rexant-12-0180" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-led-podsvetka-40vt-220v-blister-rexant-12-0138" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-regul-temp-250-500-c-zapasnoe-zhalo-blister-rexant-12-0613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-zazhimami-krokodil-40vt-12v-blister-rexant-12-0189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-tsifrovoy-s-keram-nagrevatelem-65vt-220v-temp-200-500-c-rexant-12-0620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-ekstraktorom-pripoya-40vt-230v-blister-rexant-12-0171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-4-5v-pitanie-ot-3-bat-aa-blister-rexant-12-0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-tochnaya-payka-30vt-230v-blister-rexant-12-0130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-zapasnoe-zhalo-blister-rexant-12-0611" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-6-nasadok-pripoy-gubka-korobka-rexant-12-0505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-12v-8vt-bez-bp-blister-rexant-12-0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-80vt-230v-blister-rexant-12-0480" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-100vt-230v-blister-rexant-12-0490" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-25vt-230v-blister-rexant-12-0425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-40vt-230v-blister-rexant-12-0440" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-65vt-230v-blister-rexant-12-0465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-klassik-30-70vt-230v-blister-proconnect-12-0161-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-profi-25-130vt-230v-rexant-12-0162-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-profi-30-70vt-230v-blister-rexant-12-0161-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-klassik-30-130vt-230v-proconne-12-0162-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-master-30-130vt-230v-rexant-12-0162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dvuhrezhimnyy-s-keram-nagrevatelem-30-70vt-230v-blister-rexant-12-0133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-master-30-70vt-230v-blister-rexant-12-0161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-25vt-230v-proconnect-12-0174-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-40vt-230v-proconnect-12-0175-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-65vt-230v-proconnect-12-0176-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-100vt-230v-proconnect-12-0178-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-85vt-230v-proconnect-12-0177-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-25vt-230v-blister-rexant-12-0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-30vt-230v-blister-rexant-12-0122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-25vt-230v-blister-proconnect-12-0121-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-30vt-230v-blister-proconnect-12-0122-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-40vt-230v-blister-proconnect-12-0123-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-60vt-230v-blister-proconnect-12-0124-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-30vt-230v-blister-rexant-12-0122-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-25vt-230v-blister-rexant-12-0121-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-100vt-230v-blister-proconnect-12-0126-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-40vt-230v-blister-rexant-12-0123-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-80vt-230v-blister-proconnect-12-0125-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-40vt-230v-blister-rexant-12-0123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-60vt-230v-blister-rexant-12-0124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-80vt-230v-blister-rexant-12-0125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-100vt-230v-blister-rexant-12-0126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-300vt-230v-s-derev-ruchkoy-korobka-rexant-12-0213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-200vt-230v-s-derev-ruchkoy-korobka-rexant-12-0211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-vysokomoschnyy-keram-ten-500vt-230v-s-karbolitovoy-ruchkoy-korobka-rexant-12-0215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-300vt-230v-topor-s-knopkoy-podstavka-korobka-rexant-12-0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-topor-vysokomoschnyy-seriya-epsn-200vt-230v-s-derevyannoy-ruchkoy-paket-rexant-12-0292" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I72"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -954,1980 +954,1980 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>675.63</v>
+        <v>1678.28</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>1351.9</v>
+        <v>705</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>661.35</v>
+        <v>1933.72</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>874.92</v>
+        <v>1439.06</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>1074.26</v>
+        <v>2142</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="2"/>
-[...6 lines deleted...]
-      <c r="I9" s="2"/>
+      <c r="B9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="3">
+        <v>998.65</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="3">
+        <v>0</v>
+      </c>
+      <c r="G9" s="3">
+        <v>1</v>
+      </c>
+      <c r="H9" s="3">
+        <v>50</v>
+      </c>
+      <c r="I9" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" s="3">
-        <v>194.99</v>
+        <v>812.58</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>100</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" s="3">
-        <v>306.12</v>
+        <v>1921.06</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" s="3">
-        <v>234.21</v>
+        <v>762.75</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>100</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C13" s="3">
-        <v>200.75</v>
+        <v>2699.35</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C14" s="3">
-        <v>302.99</v>
+        <v>627.19</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
         <v>100</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A15" s="2" t="s">
-[...9 lines deleted...]
-      <c r="I15" s="2"/>
+      <c r="A15" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="3">
+        <v>685.66</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="3">
+        <v>0</v>
+      </c>
+      <c r="G15" s="3">
+        <v>1</v>
+      </c>
+      <c r="H15" s="3">
+        <v>100</v>
+      </c>
+      <c r="I15" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C16" s="3">
-        <v>541.67</v>
+        <v>880.21</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
         <v>100</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C17" s="3">
-        <v>232.75</v>
+        <v>1403.73</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="3">
+        <v>3624.65</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="3">
+        <v>0</v>
+      </c>
+      <c r="G18" s="3">
+        <v>1</v>
+      </c>
+      <c r="H18" s="3">
         <v>40</v>
-      </c>
-[...16 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C19" s="3">
-        <v>501.75</v>
+        <v>332.5</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A20" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21" s="3">
-        <v>493.5</v>
+        <v>334.59</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
         <v>100</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C22" s="3">
-        <v>1863.43</v>
+        <v>278.55</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23" s="3">
-        <v>1325.84</v>
+        <v>437.31</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C24" s="3">
-        <v>610.2</v>
+        <v>286.79</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>1</v>
       </c>
       <c r="H24" s="3">
         <v>100</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C25" s="3">
-        <v>1820.7</v>
+        <v>432.84</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
         <v>1</v>
       </c>
       <c r="H25" s="3">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="3" t="s">
+      <c r="A26" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="3">
-[...19 lines deleted...]
-      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="3">
-        <v>704.17</v>
+        <v>916.92</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>1</v>
       </c>
       <c r="H27" s="3">
         <v>100</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="3">
-        <v>1488.96</v>
+        <v>1931.28</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>1</v>
       </c>
       <c r="H28" s="3">
         <v>100</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="3">
-        <v>699.06</v>
+        <v>944.79</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
         <v>1</v>
       </c>
       <c r="H29" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="3">
-        <v>2645.99</v>
+        <v>1249.89</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="3">
-        <v>641.94</v>
+        <v>1534.65</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>1</v>
       </c>
       <c r="H31" s="3">
         <v>100</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="3">
-        <v>484.19</v>
+        <v>468.54</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>50</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="3">
-        <v>602.96</v>
+        <v>1066.66</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
         <v>50</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="3">
-        <v>1130.51</v>
+        <v>792.24</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
         <v>0</v>
       </c>
       <c r="G35" s="3">
         <v>1</v>
       </c>
       <c r="H35" s="3">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="3">
-        <v>374.83</v>
+        <v>537.99</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="3">
         <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>1</v>
       </c>
       <c r="H36" s="3">
         <v>50</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="3">
-        <v>1002.66</v>
+        <v>817.97</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="3">
         <v>0</v>
       </c>
       <c r="G37" s="3">
         <v>1</v>
       </c>
       <c r="H37" s="3">
         <v>50</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="3">
-        <v>633.79</v>
+        <v>1431.02</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="3">
         <v>0</v>
       </c>
       <c r="G38" s="3">
         <v>1</v>
       </c>
       <c r="H38" s="3">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="3">
-        <v>654.38</v>
+        <v>753.7</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>1</v>
       </c>
       <c r="H39" s="3">
         <v>50</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>84</v>
       </c>
       <c r="C41" s="3">
-        <v>284.05</v>
+        <v>253.23</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="3">
         <v>0</v>
       </c>
       <c r="G41" s="3">
         <v>1</v>
       </c>
       <c r="H41" s="3">
         <v>100</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C42" s="3">
-        <v>227.09</v>
+        <v>286.79</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="3">
         <v>0</v>
       </c>
       <c r="G42" s="3">
         <v>1</v>
       </c>
       <c r="H42" s="3">
         <v>100</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>88</v>
       </c>
       <c r="C43" s="3">
-        <v>381.58</v>
+        <v>432.23</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="3">
         <v>0</v>
       </c>
       <c r="G43" s="3">
         <v>1</v>
       </c>
       <c r="H43" s="3">
         <v>100</v>
       </c>
       <c r="I43" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="3">
-        <v>345.78</v>
+        <v>437.31</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
         <v>1</v>
       </c>
       <c r="H44" s="3">
         <v>100</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C45" s="3">
-        <v>243.77</v>
+        <v>334.59</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>1</v>
       </c>
       <c r="H45" s="3">
         <v>100</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C46" s="3">
-        <v>215.25</v>
+        <v>283.74</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>1</v>
       </c>
       <c r="H46" s="3">
         <v>100</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="3">
-        <v>226.99</v>
+        <v>324.42</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="3">
         <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>1</v>
       </c>
       <c r="H47" s="3">
         <v>100</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="3">
-        <v>267.67</v>
+        <v>405.78</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="3">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>1</v>
       </c>
       <c r="H48" s="3">
         <v>100</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>100</v>
       </c>
       <c r="C49" s="3">
-        <v>349.85</v>
+        <v>537.99</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="3">
         <v>0</v>
       </c>
       <c r="G49" s="3">
         <v>1</v>
       </c>
       <c r="H49" s="3">
         <v>100</v>
       </c>
       <c r="I49" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C50" s="3">
-        <v>430.39</v>
+        <v>476.97</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="3">
         <v>0</v>
       </c>
       <c r="G50" s="3">
         <v>1</v>
       </c>
       <c r="H50" s="3">
         <v>100</v>
       </c>
       <c r="I50" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="3">
-        <v>480</v>
+        <v>533.93</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="3">
         <v>0</v>
       </c>
       <c r="G52" s="3">
         <v>1</v>
       </c>
       <c r="H52" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="3">
-        <v>218.2</v>
+        <v>501</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3">
         <v>0</v>
       </c>
       <c r="G53" s="3">
         <v>1</v>
       </c>
       <c r="H53" s="3">
         <v>100</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="3">
-        <v>427.14</v>
+        <v>312.69</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>1</v>
       </c>
       <c r="H54" s="3">
         <v>100</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="3">
-        <v>400.8</v>
+        <v>345.85</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="3">
         <v>0</v>
       </c>
       <c r="G55" s="3">
         <v>1</v>
       </c>
       <c r="H55" s="3">
         <v>100</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="3">
-        <v>463.75</v>
+        <v>311.72</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="3">
         <v>0</v>
       </c>
       <c r="G56" s="3">
         <v>1</v>
       </c>
       <c r="H56" s="3">
         <v>100</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="3">
-        <v>568.7</v>
+        <v>380.57</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="3">
         <v>0</v>
       </c>
       <c r="G57" s="3">
         <v>1</v>
       </c>
       <c r="H57" s="3">
         <v>100</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="3">
-        <v>667.15</v>
+        <v>685.71</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="3">
         <v>0</v>
       </c>
       <c r="G58" s="3">
         <v>1</v>
       </c>
       <c r="H58" s="3">
         <v>50</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="3">
-        <v>804.65</v>
+        <v>812.58</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="3">
         <v>0</v>
       </c>
       <c r="G59" s="3">
         <v>1</v>
       </c>
       <c r="H59" s="3">
         <v>50</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="3">
-        <v>265.79</v>
+        <v>689.42</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="3">
         <v>0</v>
       </c>
       <c r="G60" s="3">
         <v>1</v>
       </c>
       <c r="H60" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="3">
-        <v>293.97</v>
+        <v>1090.32</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="3">
         <v>0</v>
       </c>
       <c r="G61" s="3">
         <v>1</v>
       </c>
       <c r="H61" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="3">
-        <v>369.15</v>
+        <v>663.22</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="3">
         <v>0</v>
       </c>
       <c r="G62" s="3">
         <v>1</v>
       </c>
       <c r="H62" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="3">
-        <v>530.58</v>
+        <v>579.69</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="3">
         <v>0</v>
       </c>
       <c r="G63" s="3">
         <v>1</v>
       </c>
       <c r="H63" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="3">
-        <v>606.69</v>
+        <v>710.88</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="3">
         <v>0</v>
       </c>
       <c r="G64" s="3">
         <v>1</v>
       </c>
       <c r="H64" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="3">
-        <v>937.68</v>
+        <v>833.94</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="3">
         <v>0</v>
       </c>
       <c r="G65" s="3">
         <v>1</v>
       </c>
       <c r="H65" s="3">
         <v>50</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="3">
-        <v>650.06</v>
+        <v>1005.81</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="3">
         <v>0</v>
       </c>
       <c r="G66" s="3">
         <v>1</v>
       </c>
       <c r="H66" s="3">
         <v>50</v>
       </c>
       <c r="I66" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="3">
-        <v>1138.33</v>
+        <v>2378.76</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="3">
         <v>0</v>
       </c>
       <c r="G68" s="3">
         <v>1</v>
       </c>
       <c r="H68" s="3">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="3">
-        <v>2204.29</v>
+        <v>1626.18</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="3">
         <v>0</v>
       </c>
       <c r="G69" s="3">
         <v>1</v>
       </c>
       <c r="H69" s="3">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="3">
-        <v>1665.13</v>
+        <v>3019.57</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="3">
         <v>0</v>
       </c>
       <c r="G70" s="3">
         <v>1</v>
       </c>
       <c r="H70" s="3">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="3">
-        <v>5067.39</v>
+        <v>6941.63</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="3">
         <v>0</v>
       </c>
       <c r="G71" s="3">
         <v>1</v>
       </c>
       <c r="H71" s="3">
         <v>20</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="3">
-        <v>3265.86</v>
+        <v>4473.78</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="3">
         <v>0</v>
       </c>
       <c r="G72" s="3">
         <v>1</v>
       </c>
       <c r="H72" s="3">
         <v>20</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
-    <mergeCell ref="A9:I9"/>
-    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A20:I20"/>
+    <mergeCell ref="A26:I26"/>
     <mergeCell ref="A32:I32"/>
     <mergeCell ref="A40:I40"/>
     <mergeCell ref="A51:I51"/>
     <mergeCell ref="A67:I67"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D8" r:id="rId5"/>
-    <hyperlink ref="D10" r:id="rId6"/>
-[...14 lines deleted...]
-    <hyperlink ref="D26" r:id="rId21"/>
+    <hyperlink ref="D9" r:id="rId6"/>
+    <hyperlink ref="D10" r:id="rId7"/>
+    <hyperlink ref="D11" r:id="rId8"/>
+    <hyperlink ref="D12" r:id="rId9"/>
+    <hyperlink ref="D13" r:id="rId10"/>
+    <hyperlink ref="D14" r:id="rId11"/>
+    <hyperlink ref="D15" r:id="rId12"/>
+    <hyperlink ref="D16" r:id="rId13"/>
+    <hyperlink ref="D17" r:id="rId14"/>
+    <hyperlink ref="D18" r:id="rId15"/>
+    <hyperlink ref="D19" r:id="rId16"/>
+    <hyperlink ref="D21" r:id="rId17"/>
+    <hyperlink ref="D22" r:id="rId18"/>
+    <hyperlink ref="D23" r:id="rId19"/>
+    <hyperlink ref="D24" r:id="rId20"/>
+    <hyperlink ref="D25" r:id="rId21"/>
     <hyperlink ref="D27" r:id="rId22"/>
     <hyperlink ref="D28" r:id="rId23"/>
     <hyperlink ref="D29" r:id="rId24"/>
     <hyperlink ref="D30" r:id="rId25"/>
     <hyperlink ref="D31" r:id="rId26"/>
     <hyperlink ref="D33" r:id="rId27"/>
     <hyperlink ref="D34" r:id="rId28"/>
     <hyperlink ref="D35" r:id="rId29"/>
     <hyperlink ref="D36" r:id="rId30"/>
     <hyperlink ref="D37" r:id="rId31"/>
     <hyperlink ref="D38" r:id="rId32"/>
     <hyperlink ref="D39" r:id="rId33"/>
     <hyperlink ref="D41" r:id="rId34"/>
     <hyperlink ref="D42" r:id="rId35"/>
     <hyperlink ref="D43" r:id="rId36"/>
     <hyperlink ref="D44" r:id="rId37"/>
     <hyperlink ref="D45" r:id="rId38"/>
     <hyperlink ref="D46" r:id="rId39"/>
     <hyperlink ref="D47" r:id="rId40"/>
     <hyperlink ref="D48" r:id="rId41"/>
     <hyperlink ref="D49" r:id="rId42"/>
     <hyperlink ref="D50" r:id="rId43"/>
     <hyperlink ref="D52" r:id="rId44"/>
     <hyperlink ref="D53" r:id="rId45"/>
     <hyperlink ref="D54" r:id="rId46"/>