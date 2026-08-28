--- v5 (2026-07-14)
+++ v6 (2026-08-28)
@@ -42,453 +42,453 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Паяльники</t>
   </si>
   <si>
-    <t>1.1 Паяльники специальные</t>
+    <t>1.1 Паяльники ЭПСН с керамическим нагревателем (Россия)</t>
+  </si>
+  <si>
+    <t>12-0490</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 100Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>12-0425</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0465</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 65Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0480</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 80Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0440</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия ЭПСН, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>1.2 Паяльники специальные</t>
+  </si>
+  <si>
+    <t>12-0130</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Точная Пайка, 30Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0611</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, 60Вт, 230В, запасное жало, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0184</t>
+  </si>
+  <si>
+    <t>Паяльник со штекером прикуривателя, 12В, 40Вт, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0138</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, LED подсветка, 40Вт, 220В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0505</t>
+  </si>
+  <si>
+    <t>Паяльник-горелка с пьезоподжигом, газовый, 17мл, 6 насадок + припой + губка, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0139</t>
+  </si>
+  <si>
+    <t>Паяльник-пинцет с керам. нагревателем, 48Вт, 220В, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0180</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 8Вт, 5В, питание от USB, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0181</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 8Вт, 4,5В, питание от 3 бат. АА, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0620</t>
+  </si>
+  <si>
+    <t>Паяльник цифровой, с керам. нагревателем, 65Вт, 220В, темп. 200-500 °C REXANT</t>
+  </si>
+  <si>
+    <t>12-0189</t>
+  </si>
+  <si>
+    <t>Паяльник с зажимами КРОКОДИЛ, 40Вт, 12В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0170</t>
+  </si>
+  <si>
+    <t>Паяльник с регулировкой температуры, 30-50Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0120</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия МИНИ, 12В, 8Вт, без БП, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0171</t>
+  </si>
+  <si>
+    <t>Паяльник с экстрактором припоя, 40Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0185</t>
   </si>
   <si>
     <t>Паяльник-горелка, газовый, 15мл, с регул. пламени, 2 насадки, блистер REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...20 lines deleted...]
-    <t>Паяльник-пинцет с керам. нагревателем, 48Вт, 220В, коробка REXANT</t>
+    <t>12-0613</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, 60Вт, 230В, регул. темп. 250-500°C, запасное жало, блистер REXANT</t>
   </si>
   <si>
     <t>12-0501</t>
   </si>
   <si>
     <t>Паяльник-горелка с пьезоподжигом, газовый, 17мл, 2 насадки, блистер REXANT</t>
   </si>
   <si>
-    <t>12-0180</t>
-[...65 lines deleted...]
-    <t>1.2 Паяльники ЭПСН с пластмассовой ручкой (Россия)</t>
+    <t>1.3 Паяльники ЭПСН с пластмассовой ручкой (Россия)</t>
   </si>
   <si>
     <t>12-0265-1</t>
   </si>
   <si>
     <t>Паяльник с пластиковой ручкой, серия ЭПСН, 65Вт, 230В, пакет REXANT</t>
   </si>
   <si>
+    <t>12-0280-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0240-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 40Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0291-1</t>
+  </si>
+  <si>
+    <t>Паяльник с пластиковой ручкой, серия ЭПСН, 100Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
     <t>12-0225-1</t>
   </si>
   <si>
     <t>Паяльник с пластиковой ручкой, серия ЭПСН, 25Вт, 230В, пакет REXANT</t>
   </si>
   <si>
-    <t>12-0291-1</t>
-[...50 lines deleted...]
-    <t>1.4 Паяльники импульсные</t>
+    <t>1.4 Паяльники с деревянной ручкой</t>
+  </si>
+  <si>
+    <t>12-0177-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 85Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0176-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 65Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0225</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 25Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0240</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 40Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0175-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 40Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0178-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 100Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0265</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 65Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0291</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 100Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0174-4</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, 25Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0280</t>
+  </si>
+  <si>
+    <t>Паяльник с деревянной ручкой, серия ЭПСН, 80Вт, 230В, пакет REXANT</t>
+  </si>
+  <si>
+    <t>1.5 Паяльники высокомощные</t>
+  </si>
+  <si>
+    <t>12-0213</t>
+  </si>
+  <si>
+    <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 300Вт, 230В, с дерев. ручкой, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0292</t>
+  </si>
+  <si>
+    <t>Паяльник-топор высокомощный, серия ЭПСН, 200Вт, 230В, с деревянной ручкой, пакет REXANT</t>
+  </si>
+  <si>
+    <t>12-0188</t>
+  </si>
+  <si>
+    <t>Паяльник высокомощный, 300Вт, 230В, Топор, с кнопкой, подставка, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0211</t>
+  </si>
+  <si>
+    <t>Паяльник высокомощный, серия ЭПСН, керам. тэн, 200Вт, 230В, с дерев. ручкой, коробка REXANT</t>
+  </si>
+  <si>
+    <t>12-0215</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет высокомощный, керам. тэн, 500Вт, 230В, с карболитовой ручкой, коробка REXANT</t>
+  </si>
+  <si>
+    <t>1.6 Паяльники импульсные</t>
+  </si>
+  <si>
+    <t>12-0162-4</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия Классик, 30/130Вт, 230В PROconnect</t>
+  </si>
+  <si>
+    <t>12-0161</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия МАСТЕР, 30/70Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0161-1</t>
+  </si>
+  <si>
+    <t>Паяльник-пистолет двухрежимный, серия ПРОФИ, 30/70Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0161-4</t>
   </si>
   <si>
     <t>Паяльник-пистолет двухрежимный, серия Классик, 30/70Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
     <t>12-0162-1</t>
   </si>
   <si>
     <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия ПРОФИ, 25/130Вт, 230В REXANT</t>
   </si>
   <si>
-    <t>12-0161-1</t>
-[...8 lines deleted...]
-    <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия Классик, 30/130Вт, 230В PROconnect</t>
+    <t>12-0133</t>
+  </si>
+  <si>
+    <t>Паяльник двухрежимный с керам. нагревателем, 30/70Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0162</t>
   </si>
   <si>
     <t>Паяльник-пистолет двухрежимный с керам. нагревателем, серия МАСТЕР, 30/130Вт, 230В REXANT</t>
   </si>
   <si>
-    <t>12-0133</t>
-[...74 lines deleted...]
-    <t>1.6 Паяльники с пластиковой ручкой, серия "МАСТЕР", "Classic", "Профи"</t>
+    <t>1.7 Паяльники с пластиковой ручкой, серия "МАСТЕР", "Classic", "Профи"</t>
   </si>
   <si>
     <t>12-0121</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия МАСТЕР, 25Вт, 230В, блистер REXANT</t>
   </si>
   <si>
     <t>12-0122</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия МАСТЕР, 30Вт, 230В, блистер REXANT</t>
   </si>
   <si>
+    <t>12-0123</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0124</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 60Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0125</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 80Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0126</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия МАСТЕР, 100Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0126-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 100Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0123-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 40Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
+    <t>12-0124-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 60Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0125-4</t>
+  </si>
+  <si>
+    <t>Паяльник долговечное жало, серия Классик, 80Вт, 230В, блистер PROconnect</t>
+  </si>
+  <si>
+    <t>12-0121-1</t>
+  </si>
+  <si>
+    <t>Паяльник с керам. нагревателем, серия Комфорт, 25Вт, 230В, блистер REXANT</t>
+  </si>
+  <si>
     <t>12-0121-4</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия Классик, 25Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
     <t>12-0122-4</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия Классик, 30Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
     <t>12-0123-4</t>
   </si>
   <si>
     <t>Паяльник долговечное жало, серия Классик, 40Вт, 230В, блистер PROconnect</t>
   </si>
   <si>
-    <t>12-0124-4</t>
-[...4 lines deleted...]
-  <si>
     <t>12-0122-1</t>
   </si>
   <si>
     <t>Паяльник с керам. нагревателем, серия Комфорт, 30Вт, 230В, блистер REXANT</t>
-  </si>
-[...79 lines deleted...]
-    <t>Паяльник-топор высокомощный, серия ЭПСН, 200Вт, 230В, с деревянной ручкой, пакет REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -873,51 +873,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-gazovyy-15ml-s-regul-plameni-2-nasadki-blister-rexant-12-0185" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-so-shtekerom-prikurivatelya-12v-40vt-blister-rexant-12-0184" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-regulirovkoy-temperatury-30-50vt-230v-blister-rexant-12-0170" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pintset-s-keram-nagrevatelem-48vt-220v-korobka-rexant-12-0139" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-2-nasadki-blister-rexant-12-0501" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-5v-pitanie-ot-usb-blister-rexant-12-0180" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-led-podsvetka-40vt-220v-blister-rexant-12-0138" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-regul-temp-250-500-c-zapasnoe-zhalo-blister-rexant-12-0613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-zazhimami-krokodil-40vt-12v-blister-rexant-12-0189" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-tsifrovoy-s-keram-nagrevatelem-65vt-220v-temp-200-500-c-rexant-12-0620" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-ekstraktorom-pripoya-40vt-230v-blister-rexant-12-0171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-4-5v-pitanie-ot-3-bat-aa-blister-rexant-12-0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-tochnaya-payka-30vt-230v-blister-rexant-12-0130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-zapasnoe-zhalo-blister-rexant-12-0611" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-6-nasadok-pripoy-gubka-korobka-rexant-12-0505" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-12v-8vt-bez-bp-blister-rexant-12-0120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-80vt-230v-blister-rexant-12-0480" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-100vt-230v-blister-rexant-12-0490" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-25vt-230v-blister-rexant-12-0425" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-40vt-230v-blister-rexant-12-0440" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-65vt-230v-blister-rexant-12-0465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-klassik-30-70vt-230v-blister-proconnect-12-0161-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-profi-25-130vt-230v-rexant-12-0162-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-profi-30-70vt-230v-blister-rexant-12-0161-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-klassik-30-130vt-230v-proconne-12-0162-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-master-30-130vt-230v-rexant-12-0162" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dvuhrezhimnyy-s-keram-nagrevatelem-30-70vt-230v-blister-rexant-12-0133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-master-30-70vt-230v-blister-rexant-12-0161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-25vt-230v-proconnect-12-0174-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-40vt-230v-proconnect-12-0175-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-65vt-230v-proconnect-12-0176-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-100vt-230v-proconnect-12-0178-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-85vt-230v-proconnect-12-0177-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-25vt-230v-blister-rexant-12-0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-30vt-230v-blister-rexant-12-0122" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-25vt-230v-blister-proconnect-12-0121-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-30vt-230v-blister-proconnect-12-0122-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-40vt-230v-blister-proconnect-12-0123-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-60vt-230v-blister-proconnect-12-0124-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-30vt-230v-blister-rexant-12-0122-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-25vt-230v-blister-rexant-12-0121-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-100vt-230v-blister-proconnect-12-0126-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-40vt-230v-blister-rexant-12-0123-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-80vt-230v-blister-proconnect-12-0125-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-40vt-230v-blister-rexant-12-0123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-60vt-230v-blister-rexant-12-0124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-80vt-230v-blister-rexant-12-0125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-100vt-230v-blister-rexant-12-0126" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-300vt-230v-s-derev-ruchkoy-korobka-rexant-12-0213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-200vt-230v-s-derev-ruchkoy-korobka-rexant-12-0211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-vysokomoschnyy-keram-ten-500vt-230v-s-karbolitovoy-ruchkoy-korobka-rexant-12-0215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-300vt-230v-topor-s-knopkoy-podstavka-korobka-rexant-12-0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-topor-vysokomoschnyy-seriya-epsn-200vt-230v-s-derevyannoy-ruchkoy-paket-rexant-12-0292" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-100vt-230v-blister-rexant-12-0490" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-25vt-230v-blister-rexant-12-0425" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-65vt-230v-blister-rexant-12-0465" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-80vt-230v-blister-rexant-12-0480" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-epsn-40vt-230v-blister-rexant-12-0440" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-tochnaya-payka-30vt-230v-blister-rexant-12-0130" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-zapasnoe-zhalo-blister-rexant-12-0611" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-so-shtekerom-prikurivatelya-12v-40vt-blister-rexant-12-0184" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-led-podsvetka-40vt-220v-blister-rexant-12-0138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-6-nasadok-pripoy-gubka-korobka-rexant-12-0505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pintset-s-keram-nagrevatelem-48vt-220v-korobka-rexant-12-0139" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-5v-pitanie-ot-usb-blister-rexant-12-0180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-8vt-4-5v-pitanie-ot-3-bat-aa-blister-rexant-12-0181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-tsifrovoy-s-keram-nagrevatelem-65vt-220v-temp-200-500-c-rexant-12-0620" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-zazhimami-krokodil-40vt-12v-blister-rexant-12-0189" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-regulirovkoy-temperatury-30-50vt-230v-blister-rexant-12-0170" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-mini-12v-8vt-bez-bp-blister-rexant-12-0120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-ekstraktorom-pripoya-40vt-230v-blister-rexant-12-0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-gazovyy-15ml-s-regul-plameni-2-nasadki-blister-rexant-12-0185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-60vt-230v-regul-temp-250-500-c-zapasnoe-zhalo-blister-rexant-12-0613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-gorelka-s-pezopodzhigom-gazovyy-17ml-2-nasadki-blister-rexant-12-0501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-plastikovoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-85vt-230v-proconnect-12-0177-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-65vt-230v-proconnect-12-0176-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-25vt-230v-paket-rexant-12-0225" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-40vt-230v-paket-rexant-12-0240" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-40vt-230v-proconnect-12-0175-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-100vt-230v-proconnect-12-0178-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-65vt-230v-paket-rexant-12-0265" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-100vt-230v-paket-rexant-12-0291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-25vt-230v-proconnect-12-0174-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-derevyannoy-ruchkoy-seriya-epsn-80vt-230v-paket-rexant-12-0280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-300vt-230v-s-derev-ruchkoy-korobka-rexant-12-0213" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-topor-vysokomoschnyy-seriya-epsn-200vt-230v-s-derevyannoy-ruchkoy-paket-rexant-12-0292" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-300vt-230v-topor-s-knopkoy-podstavka-korobka-rexant-12-0188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-vysokomoschnyy-seriya-epsn-keram-ten-200vt-230v-s-derev-ruchkoy-korobka-rexant-12-0211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-vysokomoschnyy-keram-ten-500vt-230v-s-karbolitovoy-ruchkoy-korobka-rexant-12-0215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-klassik-30-130vt-230v-proconne-12-0162-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-master-30-70vt-230v-blister-rexant-12-0161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-profi-30-70vt-230v-blister-rexant-12-0161-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-seriya-klassik-30-70vt-230v-blister-proconnect-12-0161-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-profi-25-130vt-230v-rexant-12-0162-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dvuhrezhimnyy-s-keram-nagrevatelem-30-70vt-230v-blister-rexant-12-0133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-pistolet-dvuhrezhimnyy-s-keram-nagrevatelem-seriya-master-30-130vt-230v-rexant-12-0162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-25vt-230v-blister-rexant-12-0121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-30vt-230v-blister-rexant-12-0122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-40vt-230v-blister-rexant-12-0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-60vt-230v-blister-rexant-12-0124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-80vt-230v-blister-rexant-12-0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-master-100vt-230v-blister-rexant-12-0126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-100vt-230v-blister-proconnect-12-0126-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-40vt-230v-blister-rexant-12-0123-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-60vt-230v-blister-proconnect-12-0124-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-80vt-230v-blister-proconnect-12-0125-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-25vt-230v-blister-rexant-12-0121-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-25vt-230v-blister-proconnect-12-0121-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-30vt-230v-blister-proconnect-12-0122-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-dolgovechnoe-zhalo-seriya-klassik-40vt-230v-blister-proconnect-12-0123-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/payalnik-s-keram-nagrevatelem-seriya-komfort-30vt-230v-blister-rexant-12-0122-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I72"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -954,2017 +954,2017 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>1678.28</v>
+        <v>1931.28</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>72</v>
+        <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>705</v>
+        <v>944.79</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>686</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>1933.72</v>
+        <v>1534.65</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>184</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3">
-        <v>1439.06</v>
+        <v>916.92</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3">
-        <v>2142</v>
+        <v>1249.89</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>277</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A9" s="3" t="s">
+      <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="3">
-        <v>812.58</v>
+        <v>880.21</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>175</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>100</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3">
-        <v>1921.06</v>
+        <v>1403.73</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>1323</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>60</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="3">
-        <v>762.75</v>
+        <v>705</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>100</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="3">
-        <v>2699.35</v>
+        <v>812.58</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>418</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="3">
-        <v>627.19</v>
+        <v>3624.65</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>213</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="3">
-        <v>685.66</v>
+        <v>1439.06</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>902</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="3">
-        <v>880.21</v>
+        <v>998.65</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="3">
-        <v>1403.73</v>
+        <v>685.66</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>335</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="3">
-        <v>3624.65</v>
+        <v>2699.35</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>0</v>
+        <v>389</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="C19" s="3">
+        <v>762.75</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="3">
+        <v>147</v>
+      </c>
+      <c r="G19" s="3">
+        <v>1</v>
+      </c>
+      <c r="H19" s="3">
+        <v>100</v>
+      </c>
+      <c r="I19" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="3">
-[...22 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="B20" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="2"/>
-[...6 lines deleted...]
-      <c r="I20" s="2"/>
+      <c r="C20" s="3">
+        <v>1933.72</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="3">
+        <v>484</v>
+      </c>
+      <c r="G20" s="3">
+        <v>1</v>
+      </c>
+      <c r="H20" s="3">
+        <v>100</v>
+      </c>
+      <c r="I20" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="3">
-        <v>334.59</v>
+        <v>332.5</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>1073</v>
       </c>
       <c r="G21" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H21" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="3">
-        <v>278.55</v>
+        <v>627.19</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
         <v>100</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="3">
-        <v>437.31</v>
+        <v>1678.28</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C24" s="3">
-        <v>286.79</v>
+        <v>1921.06</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>1</v>
       </c>
       <c r="H24" s="3">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="3">
-        <v>432.84</v>
+        <v>2142</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G25" s="3">
         <v>1</v>
       </c>
       <c r="H25" s="3">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="I25" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C27" s="3">
-        <v>916.92</v>
+        <v>334.59</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="3">
-        <v>0</v>
+        <v>675</v>
       </c>
       <c r="G27" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H27" s="3">
         <v>100</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="3">
-        <v>1931.28</v>
+        <v>432.84</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
-        <v>0</v>
+        <v>583</v>
       </c>
       <c r="G28" s="3">
         <v>1</v>
       </c>
       <c r="H28" s="3">
         <v>100</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="3">
-        <v>944.79</v>
+        <v>286.79</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="3">
-        <v>0</v>
+        <v>1114</v>
       </c>
       <c r="G29" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H29" s="3">
         <v>100</v>
       </c>
       <c r="I29" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="3">
-        <v>1249.89</v>
+        <v>437.31</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
         <v>100</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="3">
-        <v>1534.65</v>
+        <v>278.55</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H31" s="3">
         <v>100</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="3">
-        <v>468.54</v>
+        <v>476.97</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="3">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="G33" s="3">
         <v>1</v>
       </c>
       <c r="H33" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I33" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="3">
-        <v>1066.66</v>
+        <v>405.78</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="3">
-        <v>0</v>
+        <v>1411</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I34" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="3">
-        <v>792.24</v>
+        <v>253.23</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="3">
-        <v>0</v>
+        <v>3666</v>
       </c>
       <c r="G35" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H35" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I35" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="3">
-        <v>537.99</v>
+        <v>286.79</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="3">
-        <v>0</v>
+        <v>13397</v>
       </c>
       <c r="G36" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H36" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I36" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="3">
-        <v>817.97</v>
+        <v>324.42</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="3">
-        <v>0</v>
+        <v>1940</v>
       </c>
       <c r="G37" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H37" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I37" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="3">
-        <v>1431.02</v>
+        <v>537.99</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="3">
-        <v>0</v>
+        <v>487</v>
       </c>
       <c r="G38" s="3">
         <v>1</v>
       </c>
       <c r="H38" s="3">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="I38" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="3">
-        <v>753.7</v>
+        <v>334.59</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="3">
-        <v>0</v>
+        <v>1184</v>
       </c>
       <c r="G39" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H39" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I39" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A40" s="2" t="s">
+      <c r="A40" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B40" s="2"/>
-[...6 lines deleted...]
-      <c r="I40" s="2"/>
+      <c r="B40" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" s="3">
+        <v>437.31</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="3">
+        <v>2</v>
+      </c>
+      <c r="G40" s="3">
+        <v>5</v>
+      </c>
+      <c r="H40" s="3">
+        <v>100</v>
+      </c>
+      <c r="I40" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C41" s="3">
-        <v>253.23</v>
+        <v>283.74</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="3">
-        <v>0</v>
+        <v>2366</v>
       </c>
       <c r="G41" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H41" s="3">
         <v>100</v>
       </c>
       <c r="I41" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C42" s="3">
-        <v>286.79</v>
+        <v>432.23</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="3">
-        <v>0</v>
+        <v>4268</v>
       </c>
       <c r="G42" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H42" s="3">
         <v>100</v>
       </c>
       <c r="I42" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A43" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B43" s="3" t="s">
+      <c r="A43" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C43" s="3">
-[...19 lines deleted...]
-      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="3">
-        <v>437.31</v>
+        <v>2378.76</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="3">
         <v>0</v>
       </c>
       <c r="G44" s="3">
         <v>1</v>
       </c>
       <c r="H44" s="3">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="I44" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C45" s="3">
-        <v>334.59</v>
+        <v>4473.78</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="3">
-        <v>0</v>
+        <v>648</v>
       </c>
       <c r="G45" s="3">
         <v>1</v>
       </c>
       <c r="H45" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="I45" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C46" s="3">
-        <v>283.74</v>
+        <v>6941.63</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="3">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="G46" s="3">
         <v>1</v>
       </c>
       <c r="H46" s="3">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="I46" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="3">
-        <v>324.42</v>
+        <v>1626.18</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="3">
-        <v>0</v>
+        <v>271</v>
       </c>
       <c r="G47" s="3">
         <v>1</v>
       </c>
       <c r="H47" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C48" s="3">
-        <v>405.78</v>
+        <v>3019.57</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="3">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="G48" s="3">
         <v>1</v>
       </c>
       <c r="H48" s="3">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A49" s="3" t="s">
+      <c r="A49" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="C50" s="3">
+        <v>537.99</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="3">
+        <v>913</v>
+      </c>
+      <c r="G50" s="3">
+        <v>1</v>
+      </c>
+      <c r="H50" s="3">
+        <v>50</v>
+      </c>
+      <c r="I50" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C50" s="3">
-[...22 lines deleted...]
-      <c r="A51" s="2" t="s">
+      <c r="B51" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="B51" s="2"/>
-[...6 lines deleted...]
-      <c r="I51" s="2"/>
+      <c r="C51" s="3">
+        <v>753.7</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="3">
+        <v>660</v>
+      </c>
+      <c r="G51" s="3">
+        <v>1</v>
+      </c>
+      <c r="H51" s="3">
+        <v>50</v>
+      </c>
+      <c r="I51" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="3">
-        <v>533.93</v>
+        <v>792.24</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="3">
-        <v>0</v>
+        <v>1221</v>
       </c>
       <c r="G52" s="3">
         <v>1</v>
       </c>
       <c r="H52" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I52" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="3">
-        <v>501</v>
+        <v>468.54</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="3">
-        <v>0</v>
+        <v>454</v>
       </c>
       <c r="G53" s="3">
         <v>1</v>
       </c>
       <c r="H53" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I53" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="3">
-        <v>312.69</v>
+        <v>1066.66</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="3">
         <v>0</v>
       </c>
       <c r="G54" s="3">
         <v>1</v>
       </c>
       <c r="H54" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I54" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="3">
-        <v>345.85</v>
+        <v>1431.02</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="3">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="G55" s="3">
         <v>1</v>
       </c>
       <c r="H55" s="3">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="I55" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="3">
-        <v>311.72</v>
+        <v>817.97</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="3">
-        <v>0</v>
+        <v>1088</v>
       </c>
       <c r="G56" s="3">
         <v>1</v>
       </c>
       <c r="H56" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I56" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A57" s="3" t="s">
+      <c r="A57" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B57" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2"/>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="B58" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="3">
-        <v>685.71</v>
+        <v>533.93</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F58" s="3">
-        <v>0</v>
+        <v>135</v>
       </c>
       <c r="G58" s="3">
         <v>1</v>
       </c>
       <c r="H58" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I58" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B59" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="3">
-        <v>812.58</v>
+        <v>501</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="3">
-        <v>0</v>
+        <v>1198</v>
       </c>
       <c r="G59" s="3">
         <v>1</v>
       </c>
       <c r="H59" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I59" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B60" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="B60" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="3">
-        <v>689.42</v>
+        <v>579.69</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="3">
-        <v>0</v>
+        <v>2062</v>
       </c>
       <c r="G60" s="3">
         <v>1</v>
       </c>
       <c r="H60" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I60" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B61" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B61" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="3">
-        <v>1090.32</v>
+        <v>710.88</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="3">
-        <v>0</v>
+        <v>1796</v>
       </c>
       <c r="G61" s="3">
         <v>1</v>
       </c>
       <c r="H61" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I61" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B62" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="B62" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="3">
-        <v>663.22</v>
+        <v>833.94</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="3">
-        <v>0</v>
+        <v>513</v>
       </c>
       <c r="G62" s="3">
         <v>1</v>
       </c>
       <c r="H62" s="3">
         <v>50</v>
       </c>
       <c r="I62" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B63" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B63" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="3">
-        <v>579.69</v>
+        <v>1005.81</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="3">
-        <v>0</v>
+        <v>763</v>
       </c>
       <c r="G63" s="3">
         <v>1</v>
       </c>
       <c r="H63" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I63" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B64" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="B64" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="3">
-        <v>710.88</v>
+        <v>689.42</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F64" s="3">
-        <v>0</v>
+        <v>7368</v>
       </c>
       <c r="G64" s="3">
         <v>1</v>
       </c>
       <c r="H64" s="3">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I64" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B65" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="B65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="3">
-        <v>833.94</v>
+        <v>1090.32</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F65" s="3">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="G65" s="3">
         <v>1</v>
       </c>
       <c r="H65" s="3">
         <v>50</v>
       </c>
       <c r="I65" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B66" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B66" s="3" t="s">
+      <c r="C66" s="3">
+        <v>380.57</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="3">
+        <v>9264</v>
+      </c>
+      <c r="G66" s="3">
+        <v>5</v>
+      </c>
+      <c r="H66" s="3">
+        <v>100</v>
+      </c>
+      <c r="I66" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="C66" s="3">
-[...14 lines deleted...]
-      <c r="H66" s="3">
+      <c r="B67" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" s="3">
+        <v>663.22</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="3">
+        <v>1185</v>
+      </c>
+      <c r="G67" s="3">
+        <v>1</v>
+      </c>
+      <c r="H67" s="3">
         <v>50</v>
       </c>
-      <c r="I66" s="3">
-[...14 lines deleted...]
-      <c r="I67" s="2"/>
+      <c r="I67" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="3">
-        <v>2378.76</v>
+        <v>812.58</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="3">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="G68" s="3">
         <v>1</v>
       </c>
       <c r="H68" s="3">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="I68" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="3">
-        <v>1626.18</v>
+        <v>312.69</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="3">
-        <v>0</v>
+        <v>2172</v>
       </c>
       <c r="G69" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H69" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I69" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="3">
-        <v>3019.57</v>
+        <v>345.85</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="3">
-        <v>0</v>
+        <v>1801</v>
       </c>
       <c r="G70" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H70" s="3">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="I70" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>141</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="3">
-        <v>6941.63</v>
+        <v>311.72</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="3">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="G71" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H71" s="3">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="I71" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>143</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="3">
-        <v>4473.78</v>
+        <v>685.71</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="3">
-        <v>0</v>
+        <v>588</v>
       </c>
       <c r="G72" s="3">
         <v>1</v>
       </c>
       <c r="H72" s="3">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
-    <mergeCell ref="A20:I20"/>
+    <mergeCell ref="A9:I9"/>
     <mergeCell ref="A26:I26"/>
     <mergeCell ref="A32:I32"/>
-    <mergeCell ref="A40:I40"/>
-[...1 lines deleted...]
-    <mergeCell ref="A67:I67"/>
+    <mergeCell ref="A43:I43"/>
+    <mergeCell ref="A49:I49"/>
+    <mergeCell ref="A57:I57"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
     <hyperlink ref="D7" r:id="rId4"/>
     <hyperlink ref="D8" r:id="rId5"/>
-    <hyperlink ref="D9" r:id="rId6"/>
-[...9 lines deleted...]
-    <hyperlink ref="D19" r:id="rId16"/>
+    <hyperlink ref="D10" r:id="rId6"/>
+    <hyperlink ref="D11" r:id="rId7"/>
+    <hyperlink ref="D12" r:id="rId8"/>
+    <hyperlink ref="D13" r:id="rId9"/>
+    <hyperlink ref="D14" r:id="rId10"/>
+    <hyperlink ref="D15" r:id="rId11"/>
+    <hyperlink ref="D16" r:id="rId12"/>
+    <hyperlink ref="D17" r:id="rId13"/>
+    <hyperlink ref="D18" r:id="rId14"/>
+    <hyperlink ref="D19" r:id="rId15"/>
+    <hyperlink ref="D20" r:id="rId16"/>
     <hyperlink ref="D21" r:id="rId17"/>
     <hyperlink ref="D22" r:id="rId18"/>
     <hyperlink ref="D23" r:id="rId19"/>
     <hyperlink ref="D24" r:id="rId20"/>
     <hyperlink ref="D25" r:id="rId21"/>
     <hyperlink ref="D27" r:id="rId22"/>
     <hyperlink ref="D28" r:id="rId23"/>
     <hyperlink ref="D29" r:id="rId24"/>
     <hyperlink ref="D30" r:id="rId25"/>
     <hyperlink ref="D31" r:id="rId26"/>
     <hyperlink ref="D33" r:id="rId27"/>
     <hyperlink ref="D34" r:id="rId28"/>
     <hyperlink ref="D35" r:id="rId29"/>
     <hyperlink ref="D36" r:id="rId30"/>
     <hyperlink ref="D37" r:id="rId31"/>
     <hyperlink ref="D38" r:id="rId32"/>
     <hyperlink ref="D39" r:id="rId33"/>
-    <hyperlink ref="D41" r:id="rId34"/>
-[...1 lines deleted...]
-    <hyperlink ref="D43" r:id="rId36"/>
+    <hyperlink ref="D40" r:id="rId34"/>
+    <hyperlink ref="D41" r:id="rId35"/>
+    <hyperlink ref="D42" r:id="rId36"/>
     <hyperlink ref="D44" r:id="rId37"/>
     <hyperlink ref="D45" r:id="rId38"/>
     <hyperlink ref="D46" r:id="rId39"/>
     <hyperlink ref="D47" r:id="rId40"/>
     <hyperlink ref="D48" r:id="rId41"/>
-    <hyperlink ref="D49" r:id="rId42"/>
-    <hyperlink ref="D50" r:id="rId43"/>
+    <hyperlink ref="D50" r:id="rId42"/>
+    <hyperlink ref="D51" r:id="rId43"/>
     <hyperlink ref="D52" r:id="rId44"/>
     <hyperlink ref="D53" r:id="rId45"/>
     <hyperlink ref="D54" r:id="rId46"/>
     <hyperlink ref="D55" r:id="rId47"/>
     <hyperlink ref="D56" r:id="rId48"/>
-    <hyperlink ref="D57" r:id="rId49"/>
-[...8 lines deleted...]
-    <hyperlink ref="D66" r:id="rId58"/>
+    <hyperlink ref="D58" r:id="rId49"/>
+    <hyperlink ref="D59" r:id="rId50"/>
+    <hyperlink ref="D60" r:id="rId51"/>
+    <hyperlink ref="D61" r:id="rId52"/>
+    <hyperlink ref="D62" r:id="rId53"/>
+    <hyperlink ref="D63" r:id="rId54"/>
+    <hyperlink ref="D64" r:id="rId55"/>
+    <hyperlink ref="D65" r:id="rId56"/>
+    <hyperlink ref="D66" r:id="rId57"/>
+    <hyperlink ref="D67" r:id="rId58"/>
     <hyperlink ref="D68" r:id="rId59"/>
     <hyperlink ref="D69" r:id="rId60"/>
     <hyperlink ref="D70" r:id="rId61"/>
     <hyperlink ref="D71" r:id="rId62"/>
     <hyperlink ref="D72" r:id="rId63"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>