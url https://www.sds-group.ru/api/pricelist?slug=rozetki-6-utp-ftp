--- v6 (2026-08-17)
+++ v7 (2026-10-09)
@@ -566,150 +566,150 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>214.18</v>
+        <v>227.03</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>4</v>
+        <v>799</v>
       </c>
       <c r="G3" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H3" s="3">
         <v>200</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>397.08</v>
+        <v>420.9</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="G4" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H4" s="3">
         <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>277.73</v>
+        <v>294.39</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>674</v>
+        <v>261</v>
       </c>
       <c r="G5" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H5" s="3">
         <v>200</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>466.29</v>
+        <v>494.27</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="G6" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H6" s="3">
         <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">