--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -578,205 +578,205 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>565</v>
+        <v>598.9</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="G3" s="3">
         <v>150</v>
       </c>
       <c r="H3" s="3">
         <v>150</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>923</v>
+        <v>978.38</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>1200</v>
+        <v>1400</v>
       </c>
       <c r="G4" s="3">
         <v>100</v>
       </c>
       <c r="H4" s="3">
         <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>1001</v>
+        <v>1061.06</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>6400</v>
+        <v>5600</v>
       </c>
       <c r="G5" s="3">
         <v>100</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>543</v>
+        <v>575.58</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>18900</v>
+        <v>14700</v>
       </c>
       <c r="G6" s="3">
         <v>150</v>
       </c>
       <c r="H6" s="3">
         <v>150</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>920</v>
+        <v>975.2</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="G7" s="3">
         <v>100</v>
       </c>
       <c r="H7" s="3">
         <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>582</v>
+        <v>616.92</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>1050</v>
       </c>
       <c r="G8" s="3">
         <v>150</v>
       </c>
       <c r="H8" s="3">
         <v>150</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>