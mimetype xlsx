--- v5 (2026-08-28)
+++ v6 (2026-10-13)
@@ -60,129 +60,129 @@
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Садовый инструмент и инвентарь</t>
   </si>
   <si>
     <t>1.1 Пилы и секаторы</t>
   </si>
   <si>
     <t>64-0070</t>
   </si>
   <si>
     <t>Пила складная садовая, нержавеющая сталь, 18см ЧЕТЫРЕ СЕЗОНА</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>1.2 Грабли, совки и мотыжки</t>
   </si>
   <si>
+    <t>64-0003</t>
+  </si>
+  <si>
+    <t>Грабельки садовые с прорезиненной ручкой, 31х8,5см ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0011</t>
+  </si>
+  <si>
+    <t>Совок садовый с цветочным рисунком, 27х8,5см ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0013</t>
+  </si>
+  <si>
+    <t>Совок садовый узкий с цельнометаллической ручкой покрытой пластиком ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0014</t>
+  </si>
+  <si>
+    <t>Совок садовый широкий с цельнометаллической ручкой покрытой пластиком ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0015</t>
+  </si>
+  <si>
+    <t>Мотыжка комбинированная 3 прямых зубца с цельнометаллической ручкой, покрытой пластиком ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0016</t>
+  </si>
+  <si>
+    <t>Мотыжка комбинированная 3 витых зубца с цельнометаллической ручкой, покрытой пластиком ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0017</t>
+  </si>
+  <si>
+    <t>Грабли 6 прямых зубьев с цельнометаллической ручкой, покрытой пластиком ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0001</t>
+  </si>
+  <si>
+    <t>Совок садовый с прорезиненной ручкой, 34х5,3см ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0002</t>
+  </si>
+  <si>
+    <t>Совок садовый широкий с прорезиненной ручкой, 35х8,5см ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0012</t>
+  </si>
+  <si>
+    <t>Грабельки садовые с цветочным рисунком, 23х7,3см ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0004</t>
+  </si>
+  <si>
+    <t>Мотыжка с прорезиненной ручкой, 30х18см ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>64-0010</t>
+  </si>
+  <si>
+    <t>Набор садовых инструментов с цветочным рисунком (совок, грабельки) ЧЕТЫРЕ СЕЗОНА</t>
+  </si>
+  <si>
+    <t>наб.</t>
+  </si>
+  <si>
     <t>64-0005</t>
   </si>
   <si>
     <t>Набор садовых инструментов с прорезиненной ручкой (2 совка, мотыжка, грабельки) ЧЕТЫРЕ СЕЗОНА</t>
-  </si>
-[...73 lines deleted...]
-    <t>Грабельки садовые с прорезиненной ручкой, 31х8,5см ЧЕТЫРЕ СЕЗОНА</t>
   </si>
   <si>
     <t>1.3 Топоры</t>
   </si>
   <si>
     <t>12-6901</t>
   </si>
   <si>
     <t>Топор универсальный малый Викинг 225мм REXANT</t>
   </si>
   <si>
     <t>12-6903</t>
   </si>
   <si>
     <t>Топор универсальный Викинг 440мм REXANT</t>
   </si>
   <si>
     <t>12-6902</t>
   </si>
   <si>
     <t>Топор универсальный Викинг 350мм REXANT</t>
   </si>
 </sst>
 </file>
 
@@ -588,51 +588,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pila-skladnaya-sadovaya-nerzhaveyuschaya-stal-18sm-chetyre-sezona-64-0070" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-sadovyh-instrumentov-s-prorezinennoy-ruchkoy-2-sovka-motyzhka-grabelki-chetyre-sezona-64-0005" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-shirokiy-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-chetyre-sezona-64-0014" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/motyzhka-kombinirovannaya-3-pryamyh-zubtsa-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-64-0015" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/motyzhka-kombinirovannaya-3-vityh-zubtsa-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-c-64-0016" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/grabli-6-pryamyh-zubev-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-chetyre-sezona-64-0017" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-uzkiy-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-chetyre-sezona-64-0013" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/grabelki-sadovye-s-tsvetochnym-risunkom-23h7-3sm-chetyre-sezona-64-0012" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-sadovyh-instrumentov-s-tsvetochnym-risunkom-sovok-grabelki-chetyre-sezona-64-0010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/motyzhka-s-prorezinennoy-ruchkoy-30h18sm-chetyre-sezona-64-0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-s-tsvetochnym-risunkom-27h8-5sm-chetyre-sezona-64-0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-s-prorezinennoy-ruchkoy-34h5-3sm-chetyre-sezona-64-0001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-shirokiy-s-prorezinennoy-ruchkoy-35h8-5sm-chetyre-sezona-64-0002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/grabelki-sadovye-s-prorezinennoy-ruchkoy-31h8-5sm-chetyre-sezona-64-0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/topor-universalnyy-malyy-viking-225mm-rexant-12-6901" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/topor-universalnyy-viking-440mm-rexant-12-6903" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/topor-universalnyy-viking-350mm-rexant-12-6902" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/pila-skladnaya-sadovaya-nerzhaveyuschaya-stal-18sm-chetyre-sezona-64-0070" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/grabelki-sadovye-s-prorezinennoy-ruchkoy-31h8-5sm-chetyre-sezona-64-0003" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-s-tsvetochnym-risunkom-27h8-5sm-chetyre-sezona-64-0011" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-uzkiy-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-chetyre-sezona-64-0013" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-shirokiy-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-chetyre-sezona-64-0014" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/motyzhka-kombinirovannaya-3-pryamyh-zubtsa-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-64-0015" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/motyzhka-kombinirovannaya-3-vityh-zubtsa-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-c-64-0016" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/grabli-6-pryamyh-zubev-s-tselnometallicheskoy-ruchkoy-pokrytoy-plastikom-chetyre-sezona-64-0017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-s-prorezinennoy-ruchkoy-34h5-3sm-chetyre-sezona-64-0001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sovok-sadovyy-shirokiy-s-prorezinennoy-ruchkoy-35h8-5sm-chetyre-sezona-64-0002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/grabelki-sadovye-s-tsvetochnym-risunkom-23h7-3sm-chetyre-sezona-64-0012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/motyzhka-s-prorezinennoy-ruchkoy-30h18sm-chetyre-sezona-64-0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-sadovyh-instrumentov-s-tsvetochnym-risunkom-sovok-grabelki-chetyre-sezona-64-0010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nabor-sadovyh-instrumentov-s-prorezinennoy-ruchkoy-2-sovka-motyzhka-grabelki-chetyre-sezona-64-0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/topor-universalnyy-malyy-viking-225mm-rexant-12-6901" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/topor-universalnyy-viking-440mm-rexant-12-6903" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/topor-universalnyy-viking-350mm-rexant-12-6902" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -669,550 +669,550 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>530.1</v>
+        <v>561.91</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G4" s="3">
         <v>5</v>
       </c>
       <c r="H4" s="3">
         <v>60</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3">
-        <v>1894.3</v>
+        <v>404.2</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G6" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H6" s="3">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="I6" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="3">
-        <v>255.67</v>
+        <v>647.95</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>1137</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I7" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="3">
-        <v>340.9</v>
+        <v>264.84</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>15</v>
       </c>
       <c r="I8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="3">
-        <v>296.88</v>
+        <v>271.01</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="3">
-        <v>265.15</v>
+        <v>361.35</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="I10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3">
-        <v>249.85</v>
+        <v>314.69</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="3">
-        <v>443.92</v>
+        <v>281.06</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>465</v>
+        <v>1</v>
       </c>
       <c r="G12" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H12" s="3">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I12" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="3">
-        <v>1150.4</v>
+        <v>452.7</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="I13" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="3">
-        <v>427.08</v>
+        <v>404.2</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H14" s="3">
         <v>48</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="3">
-        <v>611.27</v>
+        <v>470.56</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>1027</v>
+        <v>468</v>
       </c>
       <c r="G15" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H15" s="3">
         <v>48</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="3">
-        <v>427.08</v>
+        <v>452.7</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
         <v>48</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="C17" s="3">
+        <v>1219.42</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G17" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I17" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="3">
-        <v>381.32</v>
+        <v>2007.96</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G18" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="I18" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="3">
-        <v>1693.31</v>
+        <v>1794.91</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>1705</v>
+        <v>1699</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
         <v>24</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="3">
-        <v>2445.89</v>
+        <v>2592.64</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
         <v>12</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="3">
-        <v>1860.09</v>
+        <v>1971.7</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="G22" s="3">
         <v>1</v>
       </c>
       <c r="H22" s="3">
         <v>24</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A19:I19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D6" r:id="rId2"/>
     <hyperlink ref="D7" r:id="rId3"/>
     <hyperlink ref="D8" r:id="rId4"/>
     <hyperlink ref="D9" r:id="rId5"/>
     <hyperlink ref="D10" r:id="rId6"/>