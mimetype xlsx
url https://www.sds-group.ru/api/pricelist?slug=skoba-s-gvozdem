--- v2 (2026-02-27)
+++ v3 (2026-04-15)
@@ -8,244 +8,220 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="56">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Скоба с гвоздём</t>
   </si>
   <si>
     <t>07-4214</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 14х7 мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>упак</t>
   </si>
   <si>
+    <t>07-4003</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 3мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4020</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 20мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4014</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 14мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4008</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 8мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4009</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 9мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4012</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 12мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4005</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 5мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4209</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 10х3 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
     <t>07-4207</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 8х3 мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
+    <t>07-4206</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 6х4 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4205</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 5х2 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4016</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 16мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4006</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 6мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4010</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 10мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4004-20</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 4мм, белый (20 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4204-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крепеж кабеля плоский 4х2 мм, белый (20 шт/уп) REXANT </t>
+  </si>
+  <si>
+    <t>07-4004</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 4мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4212</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 12х6 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4007</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 7мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4210</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 10х4 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
     <t>07-4204</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 4х2 мм, белый (50 шт/уп) REXANT</t>
-  </si>
-[...136 lines deleted...]
-    <t>Крепеж кабеля круглый 5мм, белый (50 шт/уп) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -630,56 +606,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-14h7-mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-8h3-mm-belyy-50-sht-up-rexant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-50-sht-up-rexant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-16mm-belyy-50-sht-up-rexant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-3mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-14mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-12mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-20-shtup-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-20-shtup-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-20-shtup-rexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-20-shtup-rexant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-20-shtup-rexant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-20-shtup-rexant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-6mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-8mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-12h6-mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-50-sht-up-rexant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h4-mm-belyy-50-sht-up-rexant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h3-mm-belyy-50-sht-up-rexant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-10mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-5h2-mm-belyy-50-sht-up-rexant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-20mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-50-shtup-rexant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-50-shtup-rexant" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-14h7-mm-belyy-50-sht-up-rexant07-4214" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-3mm-belyy-50-sht-up-rexant07-4003" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-20mm-belyy-50-sht-up-rexant07-4020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-14mm-belyy-50-sht-up-rexant07-4014" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-8mm-belyy-50-sht-up-rexant07-4008" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-50-sht-up-rexant07-4009" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-12mm-belyy-50-sht-up-rexant07-4012" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-50-sht-up-rexant07-4005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h3-mm-belyy-50-sht-up-rexant07-4209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-8h3-mm-belyy-50-sht-up-rexant07-4207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-50-sht-up-rexant07-4206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-5h2-mm-belyy-50-sht-up-rexant07-4205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-16mm-belyy-50-sht-up-rexant07-4016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-6mm-belyy-50-sht-up-rexant07-4006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-10mm-belyy-50-sht-up-rexant07-4010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-20-sht-up-rexant07-4004-20" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-20-sht-up-rexant07-4204-20" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-50-sht-up-rexant07-4004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-12h6-mm-belyy-50-sht-up-rexant07-4212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-50-sht-up-rexant07-4007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h4-mm-belyy-50-sht-up-rexant07-4210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-50-sht-up-rexant07-4204" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:I24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -698,827 +674,707 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>112.23</v>
+        <v>89.75</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>350</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
         <v>100</v>
       </c>
       <c r="I3" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>67.7</v>
+        <v>27.42</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>5286</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="I4" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>42.71</v>
+        <v>209.5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>1781</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
-        <v>400</v>
+        <v>40</v>
       </c>
       <c r="I5" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>152.55</v>
+        <v>136.57</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="I6" s="3">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>29.48</v>
+        <v>59.22</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>237</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="I7" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>146.85</v>
+        <v>72.41</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H8" s="3">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="I8" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>77.86</v>
+        <v>81.06</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>3343</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="I9" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>87.16</v>
+        <v>29.37</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="I10" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>13.65</v>
+        <v>78.99</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>624</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>1000</v>
+        <v>160</v>
       </c>
       <c r="I11" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>21.87</v>
+        <v>62.96</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="I12" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>29.25</v>
+        <v>50.63</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
+        <v>300</v>
+      </c>
+      <c r="I13" s="3">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>47.86</v>
+        <v>43.31</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H14" s="3">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="I14" s="3">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>46.2</v>
+        <v>141.87</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G15" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H15" s="3">
-        <v>500</v>
+        <v>60</v>
       </c>
       <c r="I15" s="3">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>10.86</v>
+        <v>37.34</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>2907</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>1000</v>
+        <v>300</v>
       </c>
       <c r="I16" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>40.15</v>
+        <v>61.7</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>1443</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>300</v>
+        <v>160</v>
       </c>
       <c r="I17" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>63.68</v>
+        <v>9.56</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>200</v>
+        <v>1000</v>
       </c>
       <c r="I18" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>109.7</v>
+        <v>6.84</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>120</v>
+        <v>1000</v>
       </c>
       <c r="I19" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>43.04</v>
+        <v>25.2</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>3474</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H20" s="3">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="I20" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>54.44</v>
+        <v>102.02</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>2793</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>300</v>
+        <v>120</v>
       </c>
       <c r="I21" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>88.46</v>
+        <v>40.03</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>2152</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>160</v>
+        <v>300</v>
       </c>
       <c r="I22" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>84.94</v>
+        <v>82.27</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
-        <v>3536</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
         <v>160</v>
       </c>
       <c r="I23" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>72.11</v>
+        <v>39.72</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>8250</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H24" s="3">
-        <v>160</v>
+        <v>400</v>
       </c>
       <c r="I24" s="3">
-        <v>500</v>
-[...27 lines deleted...]
-      <c r="I25" s="3">
         <v>50</v>
-      </c>
-[...85 lines deleted...]
-        <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>
     <hyperlink ref="D18" r:id="rId16"/>
     <hyperlink ref="D19" r:id="rId17"/>
     <hyperlink ref="D20" r:id="rId18"/>
     <hyperlink ref="D21" r:id="rId19"/>
     <hyperlink ref="D22" r:id="rId20"/>
     <hyperlink ref="D23" r:id="rId21"/>
     <hyperlink ref="D24" r:id="rId22"/>
-    <hyperlink ref="D25" r:id="rId23"/>
-[...2 lines deleted...]
-    <hyperlink ref="D28" r:id="rId26"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>