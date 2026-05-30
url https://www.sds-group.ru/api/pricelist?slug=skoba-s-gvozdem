--- v3 (2026-04-15)
+++ v4 (2026-05-30)
@@ -60,168 +60,168 @@
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Скоба с гвоздём</t>
   </si>
   <si>
     <t>07-4214</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 14х7 мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>упак</t>
   </si>
   <si>
     <t>07-4003</t>
   </si>
   <si>
     <t>Крепеж кабеля круглый 3мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
+    <t>07-4009</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 9мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4010</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 10мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4210</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 10х4 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4209</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 10х3 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4004-20</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 4мм, белый (20 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4204-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крепеж кабеля плоский 4х2 мм, белый (20 шт/уп) REXANT </t>
+  </si>
+  <si>
+    <t>07-4005</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 5мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4012</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 12мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
     <t>07-4020</t>
   </si>
   <si>
     <t>Крепеж кабеля круглый 20мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
+    <t>07-4006</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 6мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
     <t>07-4014</t>
   </si>
   <si>
     <t>Крепеж кабеля круглый 14мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
     <t>07-4008</t>
   </si>
   <si>
     <t>Крепеж кабеля круглый 8мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
-    <t>07-4009</t>
-[...22 lines deleted...]
-  <si>
     <t>07-4207</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 8х3 мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
+    <t>07-4204</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 4х2 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4016</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 16мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4004</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 4мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4212</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 12х6 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
     <t>07-4206</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 6х4 мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
     <t>07-4205</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 5х2 мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
-    <t>07-4016</t>
-[...40 lines deleted...]
-  <si>
     <t>07-4007</t>
   </si>
   <si>
     <t>Крепеж кабеля круглый 7мм, белый (50 шт/уп) REXANT</t>
-  </si>
-[...10 lines deleted...]
-    <t>Крепеж кабеля плоский 4х2 мм, белый (50 шт/уп) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -606,51 +606,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-14h7-mm-belyy-50-sht-up-rexant07-4214" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-3mm-belyy-50-sht-up-rexant07-4003" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-20mm-belyy-50-sht-up-rexant07-4020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-14mm-belyy-50-sht-up-rexant07-4014" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-8mm-belyy-50-sht-up-rexant07-4008" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-50-sht-up-rexant07-4009" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-12mm-belyy-50-sht-up-rexant07-4012" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-50-sht-up-rexant07-4005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h3-mm-belyy-50-sht-up-rexant07-4209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-8h3-mm-belyy-50-sht-up-rexant07-4207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-50-sht-up-rexant07-4206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-5h2-mm-belyy-50-sht-up-rexant07-4205" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-16mm-belyy-50-sht-up-rexant07-4016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-6mm-belyy-50-sht-up-rexant07-4006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-10mm-belyy-50-sht-up-rexant07-4010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-20-sht-up-rexant07-4004-20" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-20-sht-up-rexant07-4204-20" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-50-sht-up-rexant07-4004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-12h6-mm-belyy-50-sht-up-rexant07-4212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-50-sht-up-rexant07-4007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h4-mm-belyy-50-sht-up-rexant07-4210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-50-sht-up-rexant07-4204" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-14h7-mm-belyy-50-sht-up-rexant-07-4214" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-3mm-belyy-50-sht-up-rexant-07-4003" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-50-sht-up-rexant-07-4009" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-10mm-belyy-50-sht-up-rexant-07-4010" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h4-mm-belyy-50-sht-up-rexant-07-4210" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h3-mm-belyy-50-sht-up-rexant-07-4209" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-20-sht-up-rexant-07-4004-20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-20-sht-up-rexant-07-4204-20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-50-sht-up-rexant-07-4005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-12mm-belyy-50-sht-up-rexant-07-4012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-20mm-belyy-50-sht-up-rexant-07-4020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-6mm-belyy-50-sht-up-rexant-07-4006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-14mm-belyy-50-sht-up-rexant-07-4014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-8mm-belyy-50-sht-up-rexant-07-4008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-8h3-mm-belyy-50-sht-up-rexant-07-4207" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-50-sht-up-rexant-07-4204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-16mm-belyy-50-sht-up-rexant-07-4016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-50-sht-up-rexant-07-4004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-12h6-mm-belyy-50-sht-up-rexant-07-4212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-50-sht-up-rexant-07-4206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-5h2-mm-belyy-50-sht-up-rexant-07-4205" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-50-sht-up-rexant-07-4007" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -732,475 +732,475 @@
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>400</v>
       </c>
       <c r="I4" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>209.5</v>
+        <v>72.41</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>40</v>
+        <v>160</v>
       </c>
       <c r="I5" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>136.57</v>
+        <v>61.7</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="I6" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>59.22</v>
+        <v>82.27</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="I7" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>72.41</v>
+        <v>78.99</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>160</v>
       </c>
       <c r="I8" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>81.06</v>
+        <v>9.56</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H9" s="3">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="I9" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>29.37</v>
+        <v>6.84</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>400</v>
+        <v>1000</v>
       </c>
       <c r="I10" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>78.99</v>
+        <v>29.37</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>160</v>
+        <v>400</v>
       </c>
       <c r="I11" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>62.96</v>
+        <v>81.06</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="I12" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>50.63</v>
+        <v>209.5</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>300</v>
+        <v>40</v>
       </c>
       <c r="I13" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>43.31</v>
+        <v>37.34</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="I14" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>141.87</v>
+        <v>136.57</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H15" s="3">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="I15" s="3">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>37.34</v>
+        <v>59.22</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>10</v>
       </c>
       <c r="H16" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I16" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>61.7</v>
+        <v>62.96</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I17" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>9.56</v>
+        <v>39.72</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="I18" s="3">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>6.84</v>
+        <v>141.87</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H19" s="3">
-        <v>1000</v>
+        <v>60</v>
       </c>
       <c r="I19" s="3">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
         <v>25.2</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
@@ -1225,127 +1225,127 @@
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
         <v>120</v>
       </c>
       <c r="I21" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>40.03</v>
+        <v>50.63</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
         <v>300</v>
       </c>
       <c r="I22" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>82.27</v>
+        <v>43.31</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>160</v>
+        <v>400</v>
       </c>
       <c r="I23" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>39.72</v>
+        <v>40.03</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="I24" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>
     <hyperlink ref="D18" r:id="rId16"/>
     <hyperlink ref="D19" r:id="rId17"/>
     <hyperlink ref="D20" r:id="rId18"/>