--- v4 (2026-05-30)
+++ v5 (2026-07-17)
@@ -42,186 +42,186 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Скоба с гвоздём</t>
   </si>
   <si>
+    <t>07-4014</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 14мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>упак</t>
+  </si>
+  <si>
+    <t>07-4003</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 3мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4020</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 20мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4006</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 6мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4008</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 8мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4009</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 9мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4012</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 12мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4005</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 5мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4010</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 10мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4004-20</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 4мм, белый (20 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4204-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крепеж кабеля плоский 4х2 мм, белый (20 шт/уп) REXANT </t>
+  </si>
+  <si>
+    <t>07-4212</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 12х6 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4007</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 7мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4016</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 16мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4004</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 4мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4210</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 10х4 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4209</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 10х3 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4207</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 8х3 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4206</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 6х4 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4205</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 5х2 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4204</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 4х2 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
     <t>07-4214</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 14х7 мм, белый (50 шт/уп) REXANT</t>
-  </si>
-[...130 lines deleted...]
-    <t>Крепеж кабеля круглый 7мм, белый (50 шт/уп) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -606,51 +606,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-14h7-mm-belyy-50-sht-up-rexant-07-4214" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-3mm-belyy-50-sht-up-rexant-07-4003" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-50-sht-up-rexant-07-4009" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-10mm-belyy-50-sht-up-rexant-07-4010" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h4-mm-belyy-50-sht-up-rexant-07-4210" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h3-mm-belyy-50-sht-up-rexant-07-4209" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-20-sht-up-rexant-07-4004-20" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-20-sht-up-rexant-07-4204-20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-50-sht-up-rexant-07-4005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-12mm-belyy-50-sht-up-rexant-07-4012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-20mm-belyy-50-sht-up-rexant-07-4020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-6mm-belyy-50-sht-up-rexant-07-4006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-14mm-belyy-50-sht-up-rexant-07-4014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-8mm-belyy-50-sht-up-rexant-07-4008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-8h3-mm-belyy-50-sht-up-rexant-07-4207" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-50-sht-up-rexant-07-4204" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-16mm-belyy-50-sht-up-rexant-07-4016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-50-sht-up-rexant-07-4004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-12h6-mm-belyy-50-sht-up-rexant-07-4212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-50-sht-up-rexant-07-4206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-5h2-mm-belyy-50-sht-up-rexant-07-4205" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-50-sht-up-rexant-07-4007" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-14mm-belyy-50-sht-up-rexant-07-4014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-3mm-belyy-50-sht-up-rexant-07-4003" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-20mm-belyy-50-sht-up-rexant-07-4020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-6mm-belyy-50-sht-up-rexant-07-4006" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-8mm-belyy-50-sht-up-rexant-07-4008" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-50-sht-up-rexant-07-4009" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-12mm-belyy-50-sht-up-rexant-07-4012" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-50-sht-up-rexant-07-4005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-10mm-belyy-50-sht-up-rexant-07-4010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-20-sht-up-rexant-07-4004-20" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-20-sht-up-rexant-07-4204-20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-12h6-mm-belyy-50-sht-up-rexant-07-4212" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-50-sht-up-rexant-07-4007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-16mm-belyy-50-sht-up-rexant-07-4016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-50-sht-up-rexant-07-4004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h4-mm-belyy-50-sht-up-rexant-07-4210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h3-mm-belyy-50-sht-up-rexant-07-4209" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-8h3-mm-belyy-50-sht-up-rexant-07-4207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-50-sht-up-rexant-07-4206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-5h2-mm-belyy-50-sht-up-rexant-07-4205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-50-sht-up-rexant-07-4204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-14h7-mm-belyy-50-sht-up-rexant-07-4214" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -674,675 +674,675 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>89.75</v>
+        <v>146.85</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H3" s="3">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I3" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>27.42</v>
+        <v>29.48</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>400</v>
       </c>
       <c r="I4" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>72.41</v>
+        <v>225.27</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H5" s="3">
-        <v>160</v>
+        <v>40</v>
       </c>
       <c r="I5" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>61.7</v>
+        <v>40.15</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>160</v>
+        <v>300</v>
       </c>
       <c r="I6" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>82.27</v>
+        <v>59.22</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>78.99</v>
+        <v>72.4</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>160</v>
       </c>
       <c r="I8" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>9.56</v>
+        <v>87.16</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="I9" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>6.84</v>
+        <v>31.58</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="I10" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>29.37</v>
+        <v>66.34</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>400</v>
+        <v>160</v>
       </c>
       <c r="I11" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>81.06</v>
+        <v>13.65</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H12" s="3">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="I12" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>209.5</v>
+        <v>8.79</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>40</v>
+        <v>1000</v>
       </c>
       <c r="I13" s="3">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>37.34</v>
+        <v>102.02</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>300</v>
+        <v>120</v>
       </c>
       <c r="I14" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>136.57</v>
+        <v>43.04</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>80</v>
+        <v>300</v>
       </c>
       <c r="I15" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>59.22</v>
+        <v>152.55</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H16" s="3">
-        <v>200</v>
+        <v>60</v>
       </c>
       <c r="I16" s="3">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>62.96</v>
+        <v>25.2</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>200</v>
+        <v>800</v>
       </c>
       <c r="I17" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>39.72</v>
+        <v>88.46</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>400</v>
+        <v>160</v>
       </c>
       <c r="I18" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>141.87</v>
+        <v>78.99</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>60</v>
+        <v>160</v>
       </c>
       <c r="I19" s="3">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>25.2</v>
+        <v>62.96</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>800</v>
+        <v>200</v>
       </c>
       <c r="I20" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>102.02</v>
+        <v>50.62</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>120</v>
+        <v>300</v>
       </c>
       <c r="I21" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>50.63</v>
+        <v>46.57</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="I22" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>43.31</v>
+        <v>39.72</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>1</v>
       </c>
       <c r="H23" s="3">
         <v>400</v>
       </c>
       <c r="I23" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>40.03</v>
+        <v>96.51</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="I24" s="3">
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>