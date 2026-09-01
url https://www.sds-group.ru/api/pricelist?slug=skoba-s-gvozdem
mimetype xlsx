--- v5 (2026-07-17)
+++ v6 (2026-09-01)
@@ -42,186 +42,186 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Скоба с гвоздём</t>
   </si>
   <si>
+    <t>07-4004</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 4мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>упак</t>
+  </si>
+  <si>
+    <t>07-4214</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 14х7 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4003</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 3мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4020</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 20мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4007</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 7мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4006</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 6мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
     <t>07-4014</t>
   </si>
   <si>
     <t>Крепеж кабеля круглый 14мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...20 lines deleted...]
-    <t>Крепеж кабеля круглый 6мм, белый (50 шт/уп) REXANT</t>
+    <t>07-4009</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 9мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4012</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 12мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4005</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 5мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4010</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 10мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4210</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 10х4 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4209</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 10х3 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4004-20</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 4мм, белый (20 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4204-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крепеж кабеля плоский 4х2 мм, белый (20 шт/уп) REXANT </t>
+  </si>
+  <si>
+    <t>07-4207</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 8х3 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4206</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 6х4 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4205</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 5х2 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4204</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля плоский 4х2 мм, белый (50 шт/уп) REXANT</t>
+  </si>
+  <si>
+    <t>07-4016</t>
+  </si>
+  <si>
+    <t>Крепеж кабеля круглый 16мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
     <t>07-4008</t>
   </si>
   <si>
     <t>Крепеж кабеля круглый 8мм, белый (50 шт/уп) REXANT</t>
   </si>
   <si>
-    <t>07-4009</t>
-[...34 lines deleted...]
-  <si>
     <t>07-4212</t>
   </si>
   <si>
     <t>Крепеж кабеля плоский 12х6 мм, белый (50 шт/уп) REXANT</t>
-  </si>
-[...58 lines deleted...]
-    <t>Крепеж кабеля плоский 14х7 мм, белый (50 шт/уп) REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -606,51 +606,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-14mm-belyy-50-sht-up-rexant-07-4014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-3mm-belyy-50-sht-up-rexant-07-4003" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-20mm-belyy-50-sht-up-rexant-07-4020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-6mm-belyy-50-sht-up-rexant-07-4006" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-8mm-belyy-50-sht-up-rexant-07-4008" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-50-sht-up-rexant-07-4009" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-12mm-belyy-50-sht-up-rexant-07-4012" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-50-sht-up-rexant-07-4005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-10mm-belyy-50-sht-up-rexant-07-4010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-20-sht-up-rexant-07-4004-20" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-20-sht-up-rexant-07-4204-20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-12h6-mm-belyy-50-sht-up-rexant-07-4212" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-50-sht-up-rexant-07-4007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-16mm-belyy-50-sht-up-rexant-07-4016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-50-sht-up-rexant-07-4004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h4-mm-belyy-50-sht-up-rexant-07-4210" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h3-mm-belyy-50-sht-up-rexant-07-4209" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-8h3-mm-belyy-50-sht-up-rexant-07-4207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-50-sht-up-rexant-07-4206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-5h2-mm-belyy-50-sht-up-rexant-07-4205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-50-sht-up-rexant-07-4204" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-14h7-mm-belyy-50-sht-up-rexant-07-4214" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-50-sht-up-rexant-07-4004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-14h7-mm-belyy-50-sht-up-rexant-07-4214" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-3mm-belyy-50-sht-up-rexant-07-4003" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-20mm-belyy-50-sht-up-rexant-07-4020" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-7mm-belyy-50-sht-up-rexant-07-4007" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-6mm-belyy-50-sht-up-rexant-07-4006" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-14mm-belyy-50-sht-up-rexant-07-4014" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-9mm-belyy-50-sht-up-rexant-07-4009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-12mm-belyy-50-sht-up-rexant-07-4012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-5mm-belyy-50-sht-up-rexant-07-4005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-10mm-belyy-50-sht-up-rexant-07-4010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h4-mm-belyy-50-sht-up-rexant-07-4210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-10h3-mm-belyy-50-sht-up-rexant-07-4209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-4mm-belyy-20-sht-up-rexant-07-4004-20" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-20-sht-up-rexant-07-4204-20" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-8h3-mm-belyy-50-sht-up-rexant-07-4207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-6h4-mm-belyy-50-sht-up-rexant-07-4206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-5h2-mm-belyy-50-sht-up-rexant-07-4205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-4h2-mm-belyy-50-sht-up-rexant-07-4204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-16mm-belyy-50-sht-up-rexant-07-4016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-kruglyy-8mm-belyy-50-sht-up-rexant-07-4008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/krepezh-kabelya-ploskiy-12h6-mm-belyy-50-sht-up-rexant-07-4212" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I24"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -674,675 +674,675 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>146.85</v>
+        <v>25.2</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>30268</v>
       </c>
       <c r="G3" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H3" s="3">
-        <v>80</v>
+        <v>800</v>
       </c>
       <c r="I3" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>29.48</v>
+        <v>96.51</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>407</v>
       </c>
       <c r="G4" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="I4" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>225.27</v>
+        <v>29.48</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>2918</v>
       </c>
       <c r="G5" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>40</v>
+        <v>400</v>
       </c>
       <c r="I5" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>40.15</v>
+        <v>225.27</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H6" s="3">
-        <v>300</v>
+        <v>40</v>
       </c>
       <c r="I6" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>59.22</v>
+        <v>43.04</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>5322</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I7" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>72.4</v>
+        <v>40.15</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>26724</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
-        <v>160</v>
+        <v>300</v>
       </c>
       <c r="I8" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>87.16</v>
+        <v>146.85</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I9" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>31.58</v>
+        <v>72.4</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>5633</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>400</v>
+        <v>160</v>
       </c>
       <c r="I10" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>66.34</v>
+        <v>87.16</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>1972</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="I11" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>13.65</v>
+        <v>31.58</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>9200</v>
       </c>
       <c r="G12" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="I12" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>8.79</v>
+        <v>66.34</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>6399</v>
       </c>
       <c r="G13" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>1000</v>
+        <v>160</v>
       </c>
       <c r="I13" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
-        <v>102.02</v>
+        <v>88.46</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>1936</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I14" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
-        <v>43.04</v>
+        <v>78.99</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>1998</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>300</v>
+        <v>160</v>
       </c>
       <c r="I15" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
-        <v>152.55</v>
+        <v>13.65</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>60</v>
+        <v>1000</v>
       </c>
       <c r="I16" s="3">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>25.2</v>
+        <v>8.79</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="I17" s="3">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>88.46</v>
+        <v>62.96</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>0</v>
+        <v>4596</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="I18" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>78.99</v>
+        <v>50.62</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>2909</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>160</v>
+        <v>300</v>
       </c>
       <c r="I19" s="3">
         <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>62.96</v>
+        <v>46.57</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="I20" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>50.62</v>
+        <v>39.72</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>970</v>
       </c>
       <c r="G21" s="3">
         <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="I21" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>46.57</v>
+        <v>152.55</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>905</v>
       </c>
       <c r="G22" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>400</v>
+        <v>60</v>
       </c>
       <c r="I22" s="3">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>39.72</v>
+        <v>59.22</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="I23" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="3">
-        <v>96.51</v>
+        <v>102.02</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="I24" s="3">
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>