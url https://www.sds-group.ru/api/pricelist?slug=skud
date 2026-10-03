--- v5 (2026-08-17)
+++ v6 (2026-10-03)
@@ -8,352 +8,289 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="79">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 СКУД</t>
   </si>
   <si>
-    <t>1.1 Аудиотрубки (трубки многоквартирного домофона)</t>
+    <t>1.1 Замки и крепления</t>
+  </si>
+  <si>
+    <t>45-0925</t>
+  </si>
+  <si>
+    <t>Монтажный уголок для SC-500</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>45-0907</t>
+  </si>
+  <si>
+    <t>Замок электромеханический накладной универсальный SC-10</t>
+  </si>
+  <si>
+    <t>45-0909</t>
+  </si>
+  <si>
+    <t>Замок электромеханический накладной универсальный  SC-20, с возможностью блокировки кнопки открывания</t>
+  </si>
+  <si>
+    <t>1.2 Кнопки "ВЫХОД"</t>
+  </si>
+  <si>
+    <t>45-0955</t>
+  </si>
+  <si>
+    <t>Кнопка «Выход» металлическая SB-30</t>
+  </si>
+  <si>
+    <t>1.3 Доводчики дверные</t>
+  </si>
+  <si>
+    <t>46-0501</t>
+  </si>
+  <si>
+    <t>Доводчик дверной для установки на дверь весом до 45 кг</t>
+  </si>
+  <si>
+    <t>1.4 Идентификаторы (Электронные ключи / карты)</t>
+  </si>
+  <si>
+    <t>46-0220</t>
+  </si>
+  <si>
+    <t>Компактный электронный ключ (карта) 125KHz, формат EM Marin, белый REXANT</t>
+  </si>
+  <si>
+    <t>46-0221</t>
+  </si>
+  <si>
+    <t>Электронный ключ (брелок) 125KHz формат EM Marin</t>
+  </si>
+  <si>
+    <t>46-0223</t>
+  </si>
+  <si>
+    <t>Электронный ключ (брелок) 13,56 MHz формат Mifare</t>
+  </si>
+  <si>
+    <t>46-0225</t>
+  </si>
+  <si>
+    <t>Электронный ключ (карта) 125KHz формат EM Marin</t>
+  </si>
+  <si>
+    <t>46-0227</t>
+  </si>
+  <si>
+    <t>Электронный ключ (карта с прорезью) 125KHz формат EM Marin</t>
+  </si>
+  <si>
+    <t>46-0253</t>
+  </si>
+  <si>
+    <t>Дубликатор электронных ключей 125KHz формат EM Marin</t>
+  </si>
+  <si>
+    <t>46-0225-1</t>
+  </si>
+  <si>
+    <t>Электронный ключ (карта) 125KHz формат EM Marin 1 шт</t>
+  </si>
+  <si>
+    <t>46-0227-1</t>
+  </si>
+  <si>
+    <t>Электронный ключ (карта с прорезью) 125KHz формат EM Marin 1 шт</t>
+  </si>
+  <si>
+    <t>46-0223-1</t>
+  </si>
+  <si>
+    <t>Электронный ключ (брелок) 13,56 MHz формат Mifare 1 шт</t>
+  </si>
+  <si>
+    <t>46-0221-1</t>
+  </si>
+  <si>
+    <t>Электронный ключ (брелок) 125KHz формат EM Marin 1 шт</t>
+  </si>
+  <si>
+    <t>46-0257</t>
+  </si>
+  <si>
+    <t>Электронный ключ (браслет) 125 KHz формат EM-Marin</t>
+  </si>
+  <si>
+    <t>46-0257-1</t>
+  </si>
+  <si>
+    <t>Электронный ключ (браслет) 125 KHz формат EM-Marin 1 шт</t>
+  </si>
+  <si>
+    <t>46-0229-1</t>
+  </si>
+  <si>
+    <t>Электронный ключ (брелок прозрачный) 125 kHz формат Em-Marin 1 шт</t>
+  </si>
+  <si>
+    <t>1.5 Аудиотрубки (трубки многоквартирного домофона)</t>
+  </si>
+  <si>
+    <t>45-0348</t>
+  </si>
+  <si>
+    <t>Трубка домофона с индикатором и регулировкой звука RX-348, белая REXANT</t>
+  </si>
+  <si>
+    <t>45-0349</t>
+  </si>
+  <si>
+    <t>Трубка домофона RX-349, белая REXANT</t>
+  </si>
+  <si>
+    <t>45-0346</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трубка домофона с индикатором и отключением звука RX-346, белая REXANT </t>
+  </si>
+  <si>
+    <t>45-0320</t>
+  </si>
+  <si>
+    <t>Трубка домофона с индикатором и регулировкой звука RX-320, черная REXANT</t>
+  </si>
+  <si>
+    <t>45-0321</t>
+  </si>
+  <si>
+    <t>Трубка домофона с индикатором и регулировкой звука RX-321, серая REXANT</t>
   </si>
   <si>
     <t>45-0347</t>
   </si>
   <si>
     <t>Трубка домофона с индикатором и отключением звука RX-347, белая REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...143 lines deleted...]
-    <t>Замок электромагнитный SC-280 + монтажный уголок SECURIC</t>
+    <t>1.6 Видеодомофоны</t>
+  </si>
+  <si>
+    <t>1.6.1 Вызывные панели</t>
+  </si>
+  <si>
+    <t>45-0317</t>
+  </si>
+  <si>
+    <t>Вызывная видеопанель стандарта AHD (модель AC-317)</t>
+  </si>
+  <si>
+    <t>1.6.2 Мониторы видеодомофона</t>
+  </si>
+  <si>
+    <t>45-0438</t>
+  </si>
+  <si>
+    <t>Цветной монитор  видеодомофона 7" формата AHD(1080P), с сенсорным экраном, детектором движения, функцией фото- и видеозаписи  (модель AC-438)</t>
+  </si>
+  <si>
+    <t>45-0435-2</t>
+  </si>
+  <si>
+    <t>Цветной монитор видеодомофона 7" формата AHD (модель AC-435) в комплекте с вызывной видеопанелью с кнопкой SECURIC</t>
   </si>
   <si>
     <t>комплект</t>
   </si>
   <si>
-    <t>45-0907</t>
-[...62 lines deleted...]
-    <t>Цветной монитор видеодомофона 7" формата AHD(1080P), с детектором движения, функцией фото- и  видеозаписи. Цвет белый  (модель AC-434)</t>
+    <t>45-0332-1</t>
+  </si>
+  <si>
+    <t>Цветной монитор видеодомофона 4,3" формата AHD (модель AC-332) в комплекте с вызывной видеопанелью с кнопкой SECURIC</t>
   </si>
   <si>
     <t>45-0438-2</t>
   </si>
   <si>
     <t>Цветной монитор видеодомофона 7" формата AHD (модель AC-438) в комплекте с вызывной видеопанелью с кнопкой SECURIC</t>
-  </si>
-[...37 lines deleted...]
-    <t>Вызывная видеопанель стандарта AHD (модель AC-317)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -738,56 +675,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-otklyucheniem-zvuka-rx-347-rexant-45-0347" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-regulyatorom-zvuka-rx-348-rexant-45-0348" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-otklyucheniem-zvuka-rx-346-rexant-premium-45-0346" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-rx-349-rexant-45-0349" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-regulirovkoy-zvuka-rx-320-chernaya-rexant-45-0320" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-regulirovkoy-zvuka-rx-321-seraya-rexant-45-0321" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-regulirovkoy-zvuka-rx-322-zheltaya-rexant-45-0322" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-braslet-125-khz-format-em-marin-individualnaya-upakovka-1-sht-46-0257-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-karta-s-prorezyu-125khz-format-em-marin-individualnaya-upakovka-1-sht-46-0227-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-13-56-mhz-format-mifare-individualnaya-upakovka-1-sht-46-0223-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-125khz-format-em-marin-individualnaya-upakovka-1-sht-46-0221-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-prozrachnyy-125-khz-format-em-marin-individualnaya-upakovka-1-sh-46-0229-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-karta-125khz-format-em-marin-individualnaya-upakovka-1-sht-46-0225-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-braslet-125-khz-format-em-marin-46-0257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-125khz-format-em-marin-46-0221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-13-56-mhz-format-mifare-46-0223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-karta-125khz-format-em-marin-46-0225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dublikator-elektronnyh-klyuchey-125khz-format-em-marin-46-0253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-karta-s-prorezyu-125khz-format-em-marin-46-0227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kompaktnyy-elektronnyy-klyuch-karta-125khz-format-em-marin-belyy-rexant-46-0220" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/videoglazok-dvernoy-rexant-dv-115-s-tsvetnym-lcd-displeem-4-3-s-funktsiey-zapisi-foto-video--45-1115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/montazhnyy-ugolok-dlya-sc-500-45-0925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/zamok-elektromagnitnyy-sc-280-montazhnyy-ugolok-securic-45-0927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/zamok-elektromehanicheskiy-nakladnoy-universalnyy-sc-10-45-0907" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/zamok-elektromehanicheskiy-nakladnoy-universalnyy-sc-20-s-vozmozhnostyu-blokirovki-knopki-ot-45-0909" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-vyhod-metallicheskaya-sb-30-45-0955" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dovodchik-dvernoy-dlya-ustanovki-na-dver-vesom-do-45-kg-46-0501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dovodchik-dvernoy-dlya-ustanovki-na-dver-vesom-do-65-kg-46-0503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-10-1-formata-ahd-1080p-s-sensornym-upravleniem-detektorom-dvi-45-0439" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-10-1-formata-ahd-1080p-s-sensornym-ekranom-detektorom-dvizhen-45-0440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-7-formata-ahd-1080p-s-sensornym-ekranom-detektorom-dvizheniya-45-0438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-7-formata-ahd-1080p-s-detektorom-dvizheniya-funktsiey-foto-i--45-0434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-7-formata-ahd-model-ac-438-v-komplekte-s-vyzyvnoy-videopane-45-0438-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-4-3-formata-ahd-model-ac-332-v-komplekte-s-vyzyvnoy-videopa-45-0332-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-7-formata-ahd-model-ac-435-v-komplekte-s-vyzyvnoy-videopane-45-0435-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyzyvnaya-videopanel-standarta-ahd-model-ac-313-45-0313" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyzyvnaya-videopanel-standarta-ahd-model-ac-312-45-0312" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyzyvnaya-videopanel-standarta-ahd-model-ac-316-45-0316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyzyvnaya-videopanel-standarta-ahd-model-ac-317-45-0317" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/montazhnyy-ugolok-dlya-sc-500-45-0925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/zamok-elektromehanicheskiy-nakladnoy-universalnyy-sc-10-45-0907" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/zamok-elektromehanicheskiy-nakladnoy-universalnyy-sc-20-s-vozmozhnostyu-blokirovki-knopki-ot-45-0909" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/knopka-vyhod-metallicheskaya-sb-30-45-0955" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dovodchik-dvernoy-dlya-ustanovki-na-dver-vesom-do-45-kg-46-0501" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/kompaktnyy-elektronnyy-klyuch-karta-125khz-format-em-marin-belyy-rexant-46-0220" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-125khz-format-em-marin-46-0221" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-13-56-mhz-format-mifare-46-0223" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-karta-125khz-format-em-marin-46-0225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-karta-s-prorezyu-125khz-format-em-marin-46-0227" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/dublikator-elektronnyh-klyuchey-125khz-format-em-marin-46-0253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-karta-125khz-format-em-marin-individualnaya-upakovka-1-sht-46-0225-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-karta-s-prorezyu-125khz-format-em-marin-individualnaya-upakovka-1-sht-46-0227-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-13-56-mhz-format-mifare-individualnaya-upakovka-1-sht-46-0223-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-125khz-format-em-marin-individualnaya-upakovka-1-sht-46-0221-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-braslet-125-khz-format-em-marin-46-0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-braslet-125-khz-format-em-marin-individualnaya-upakovka-1-sht-46-0257-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/elektronnyy-klyuch-brelok-prozrachnyy-125-khz-format-em-marin-individualnaya-upakovka-1-sh-46-0229-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-regulyatorom-zvuka-rx-348-rexant-45-0348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-rx-349-rexant-45-0349" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-otklyucheniem-zvuka-rx-346-rexant-premium-45-0346" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-regulirovkoy-zvuka-rx-320-chernaya-rexant-45-0320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-regulirovkoy-zvuka-rx-321-seraya-rexant-45-0321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-domofona-s-indikatorom-i-otklyucheniem-zvuka-rx-347-rexant-45-0347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/vyzyvnaya-videopanel-standarta-ahd-model-ac-317-45-0317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-7-formata-ahd-1080p-s-sensornym-ekranom-detektorom-dvizheniya-45-0438" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-7-formata-ahd-model-ac-435-v-komplekte-s-vyzyvnoy-videopane-45-0435-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-4-3-formata-ahd-model-ac-332-v-komplekte-s-vyzyvnoy-videopa-45-0332-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/tsvetnoy-monitor-videodomofona-7-formata-ahd-model-ac-438-v-komplekte-s-vyzyvnoy-videopane-45-0438-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I39"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -819,1330 +756,1016 @@
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="3">
-        <v>1017</v>
+        <v>738.1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>1455</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3">
-        <v>1080.56</v>
+        <v>1667.08</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3">
-        <v>1179.83</v>
+        <v>2412.24</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>1127</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="C8" s="3">
+        <v>1190.8</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="3">
+        <v>0</v>
+      </c>
+      <c r="G8" s="3">
+        <v>1</v>
+      </c>
+      <c r="H8" s="3">
+        <v>100</v>
+      </c>
+      <c r="I8" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="3">
-[...48 lines deleted...]
-      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C10" s="3">
-        <v>813.49</v>
+        <v>1333.65</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C12" s="3">
-        <v>258.54</v>
+        <v>77.92</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="H12" s="3">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C13" s="3">
-        <v>80.02</v>
+        <v>43.88</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="H13" s="3">
-        <v>250</v>
+        <v>3750</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C14" s="3">
-        <v>91.32</v>
+        <v>64.41</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="H14" s="3">
-        <v>250</v>
+        <v>3750</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C15" s="3">
-        <v>55.59</v>
+        <v>34.87</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="H15" s="3">
-        <v>250</v>
+        <v>5000</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C16" s="3">
-        <v>67.54</v>
+        <v>49.98</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="H16" s="3">
-        <v>250</v>
+        <v>2500</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C17" s="3">
-        <v>57.61</v>
+        <v>1639.4</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C18" s="3">
-        <v>149.33</v>
+        <v>61.07</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>1000</v>
+        <v>250</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C19" s="3">
-        <v>41.4</v>
+        <v>84.82</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>3750</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>3750</v>
+        <v>250</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C20" s="3">
-        <v>60.76</v>
+        <v>96.8</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>3750</v>
+        <v>250</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C21" s="3">
-        <v>32.9</v>
+        <v>58.93</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="H21" s="3">
-        <v>5000</v>
+        <v>250</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C22" s="3">
-        <v>1546.6</v>
+        <v>158.29</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="3">
-        <v>186</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="H22" s="3">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C23" s="3">
-        <v>47.15</v>
+        <v>274.05</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="3">
-        <v>27100</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="H23" s="3">
-        <v>2500</v>
+        <v>1000</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C24" s="3">
-        <v>73.51</v>
+        <v>71.59</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="H24" s="3">
-        <v>2500</v>
+        <v>250</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="3">
+        <v>1145.39</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="3">
+        <v>14786</v>
+      </c>
+      <c r="G26" s="3">
+        <v>1</v>
+      </c>
+      <c r="H26" s="3">
+        <v>32</v>
+      </c>
+      <c r="I26" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="B27" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="3">
-[...32 lines deleted...]
-      <c r="I27" s="2"/>
+      <c r="C27" s="3">
+        <v>1010.65</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="3">
+        <v>0</v>
+      </c>
+      <c r="G27" s="3">
+        <v>1</v>
+      </c>
+      <c r="H27" s="3">
+        <v>32</v>
+      </c>
+      <c r="I27" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="3">
-        <v>696.32</v>
+        <v>1250.62</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>1</v>
       </c>
       <c r="H28" s="3">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="I28" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="3">
-        <v>2636.25</v>
+        <v>1145.39</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="F29" s="3">
-        <v>0</v>
+        <v>7226</v>
       </c>
       <c r="G29" s="3">
         <v>1</v>
       </c>
       <c r="H29" s="3">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="I29" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C30" s="3">
-        <v>1572.72</v>
+        <v>1145.39</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="3">
-        <v>168</v>
+        <v>6276</v>
       </c>
       <c r="G30" s="3">
         <v>1</v>
       </c>
       <c r="H30" s="3">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C31" s="3">
-        <v>2275.7</v>
+        <v>1078.02</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="3">
-        <v>264</v>
+        <v>4999</v>
       </c>
       <c r="G31" s="3">
         <v>1</v>
       </c>
       <c r="H31" s="3">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="I31" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A33" s="3" t="s">
+      <c r="A33" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="C34" s="3">
+        <v>6580.63</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="3">
+        <v>0</v>
+      </c>
+      <c r="G34" s="3">
+        <v>1</v>
+      </c>
+      <c r="H34" s="3">
+        <v>20</v>
+      </c>
+      <c r="I34" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="C33" s="3">
-[...61 lines deleted...]
-      </c>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="3">
+        <v>17752.95</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="3">
+        <v>0</v>
+      </c>
+      <c r="G36" s="3">
+        <v>1</v>
+      </c>
+      <c r="H36" s="3">
+        <v>28</v>
+      </c>
+      <c r="I36" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B36" s="3" t="s">
+      <c r="C37" s="3">
+        <v>8659.61</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C36" s="3">
-[...22 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="F37" s="3">
+        <v>0</v>
+      </c>
+      <c r="G37" s="3">
+        <v>1</v>
+      </c>
+      <c r="H37" s="3">
+        <v>1</v>
+      </c>
+      <c r="I37" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B37" s="2"/>
-[...9 lines deleted...]
-      <c r="A38" s="2" t="s">
+      <c r="B38" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B38" s="2"/>
-[...6 lines deleted...]
-      <c r="I38" s="2"/>
+      <c r="C38" s="3">
+        <v>6886.66</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F38" s="3">
+        <v>57</v>
+      </c>
+      <c r="G38" s="3">
+        <v>1</v>
+      </c>
+      <c r="H38" s="3">
+        <v>1</v>
+      </c>
+      <c r="I38" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="3">
-        <v>20974.54</v>
+        <v>9518.77</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="F39" s="3">
         <v>0</v>
       </c>
       <c r="G39" s="3">
         <v>1</v>
       </c>
       <c r="H39" s="3">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="I39" s="3">
-        <v>1</v>
-[...302 lines deleted...]
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="9">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A9:I9"/>
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A25:I25"/>
-    <mergeCell ref="A27:I27"/>
     <mergeCell ref="A32:I32"/>
-    <mergeCell ref="A34:I34"/>
-[...2 lines deleted...]
-    <mergeCell ref="A46:I46"/>
+    <mergeCell ref="A33:I33"/>
+    <mergeCell ref="A35:I35"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D5" r:id="rId2"/>
     <hyperlink ref="D6" r:id="rId3"/>
-    <hyperlink ref="D7" r:id="rId4"/>
-[...23 lines deleted...]
-    <hyperlink ref="D36" r:id="rId28"/>
+    <hyperlink ref="D8" r:id="rId4"/>
+    <hyperlink ref="D10" r:id="rId5"/>
+    <hyperlink ref="D12" r:id="rId6"/>
+    <hyperlink ref="D13" r:id="rId7"/>
+    <hyperlink ref="D14" r:id="rId8"/>
+    <hyperlink ref="D15" r:id="rId9"/>
+    <hyperlink ref="D16" r:id="rId10"/>
+    <hyperlink ref="D17" r:id="rId11"/>
+    <hyperlink ref="D18" r:id="rId12"/>
+    <hyperlink ref="D19" r:id="rId13"/>
+    <hyperlink ref="D20" r:id="rId14"/>
+    <hyperlink ref="D21" r:id="rId15"/>
+    <hyperlink ref="D22" r:id="rId16"/>
+    <hyperlink ref="D23" r:id="rId17"/>
+    <hyperlink ref="D24" r:id="rId18"/>
+    <hyperlink ref="D26" r:id="rId19"/>
+    <hyperlink ref="D27" r:id="rId20"/>
+    <hyperlink ref="D28" r:id="rId21"/>
+    <hyperlink ref="D29" r:id="rId22"/>
+    <hyperlink ref="D30" r:id="rId23"/>
+    <hyperlink ref="D31" r:id="rId24"/>
+    <hyperlink ref="D34" r:id="rId25"/>
+    <hyperlink ref="D36" r:id="rId26"/>
+    <hyperlink ref="D37" r:id="rId27"/>
+    <hyperlink ref="D38" r:id="rId28"/>
     <hyperlink ref="D39" r:id="rId29"/>
-    <hyperlink ref="D40" r:id="rId30"/>
-[...8 lines deleted...]
-    <hyperlink ref="D50" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>