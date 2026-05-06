--- v2 (2026-02-05)
+++ v3 (2026-05-06)
@@ -8,175 +8,163 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="37">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Спецодежда</t>
   </si>
   <si>
+    <t>09-0211</t>
+  </si>
+  <si>
+    <t>Перчатки полушерстяные с покрытием ПВХ «Зима», 7 нитей, 75-77 г, черные</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>пар</t>
+  </si>
+  <si>
+    <t>09-0201</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с покрытием ПВХ «Волна», 5 нитей, 7,5 класс вязки, 54-56 г</t>
+  </si>
+  <si>
     <t>09-0202-2</t>
   </si>
   <si>
     <t>Перчатки х/б нейлоновые с покрытием ПВХ «Точка», белые REXANT</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...2 lines deleted...]
-    <t>пар</t>
+    <t>09-0209</t>
+  </si>
+  <si>
+    <t>Перчатки х/б стандарт с покрытием ПВХ, размер M, 10 класс вязки, 5 нитей, черные</t>
+  </si>
+  <si>
+    <t>09-0212</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с покрытием ПВХ «Точка», 7,5 класс вязки, 4 нити, 63-65 г</t>
+  </si>
+  <si>
+    <t>09-0214</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с покрытием ПВХ «Волна», 10 класс вязки, 5 нитей, 55-56 г</t>
   </si>
   <si>
     <t>09-0202-1</t>
   </si>
   <si>
     <t>Перчатки х/б с покрытием ПВХ «Точка», 5 нитей, 48-50 г, белые REXANT</t>
   </si>
   <si>
-    <t>09-0211</t>
-[...14 lines deleted...]
-    <t>Перчатки спилковые (спилок + х/б ткань), кожевенный спилок класса АВ, материал подкладки 100% х/б</t>
+    <t>09-0207</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с покрытием ПВХ «Актив», 3 нити, 32-34 г</t>
+  </si>
+  <si>
+    <t>09-0220</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с одинарным латексным покрытием, 10 класс вязки, 5 нитей, 36 г, красные</t>
+  </si>
+  <si>
+    <t>09-0262</t>
+  </si>
+  <si>
+    <t>Перчатки нейлоновые с частичным покрытием ладони и пальцев ПВХ «Точка», черные</t>
+  </si>
+  <si>
+    <t>09-0260</t>
+  </si>
+  <si>
+    <t>Перчатки нейлоновые с частичным покрытием ладони и пальцев ПВХ «Точка», белые</t>
   </si>
   <si>
     <t>09-0302</t>
   </si>
   <si>
     <t>Бахилы полиэтиленовые 2,3 г (100 шт., 50 пар)</t>
   </si>
   <si>
     <t>упак</t>
-  </si>
-[...46 lines deleted...]
-    <t>Перчатки х/б с покрытием ПВХ «Волна», 10 класс вязки, 5 нитей, 55-56 г</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -561,56 +549,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-neylonovye-s-pokrytiem-pvh-tochka-belye-rexant" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-tochka-5-nitey-48-50-g-belye-rexant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-polusherstyanye-s-pokrytiem-pvh-zima-7-nitey-75-77-g-chernye" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-standart-s-pokrytiem-pvh-razmer-m-10-klass-vyazki-5-nitey-chernye" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-spilkovye-spilok-h-b-tkan-kozhevennyy-spilok-klassa-av-material-podkladki-100-h-b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/bahily-polietilenovye-2-3-g-100-sht-50-par" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-nitrilovym-pokrytiem-podkladka-100-hlopok" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-aktiv-3-niti-32-34-g" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-odinarnym-lateksnym-pokrytiem-10-klass-vyazki-5-nitey-36-g-krasnye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-neylonovye-s-chastichnym-pokrytiem-ladoni-i-paltsev-pvh-tochka-belye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-neylonovye-s-chastichnym-pokrytiem-ladoni-i-paltsev-pvh-tochka-chernye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-tochka-7-5-klass-vyazki-4-niti-63-65-g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-volna-5-nitey-7-5-klass-vyazki-54-56-g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-volna-10-klass-vyazki-5-nitey-55-56-g" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-polusherstyanye-s-pokrytiem-pvh-zima-7-nitey-75-77-g-chernye09-0211" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-volna-5-nitey-7-5-klass-vyazki-54-56-g09-0201" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-neylonovye-s-pokrytiem-pvh-tochka-belye-rexant09-0202-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-standart-s-pokrytiem-pvh-razmer-m-10-klass-vyazki-5-nitey-chernye09-0209" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-tochka-7-5-klass-vyazki-4-niti-63-65-g09-0212" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-volna-10-klass-vyazki-5-nitey-55-56-g09-0214" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-tochka-5-nitey-48-50-g-belye-rexant09-0202-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-aktiv-3-niti-32-34-g09-0207" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-odinarnym-lateksnym-pokrytiem-10-klass-vyazki-5-nitey-36-g-krasnye09-0220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-neylonovye-s-chastichnym-pokrytiem-ladoni-i-paltsev-pvh-tochka-chernye09-0262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-neylonovye-s-chastichnym-pokrytiem-ladoni-i-paltsev-pvh-tochka-belye09-0260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/bahily-polietilenovye-2-3-g-100-sht-50-par09-0302" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I14"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -629,467 +617,407 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>127.58</v>
+        <v>84.14</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
         <v>200</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>71.04</v>
+        <v>43.39</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>98.99</v>
+        <v>108.44</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>10</v>
       </c>
       <c r="H5" s="3">
         <v>200</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>49.83</v>
+        <v>42.36</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>1190</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
         <v>250</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>469.65</v>
+        <v>54.23</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>131.03</v>
+        <v>64</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H8" s="3">
-        <v>40</v>
+        <v>250</v>
       </c>
       <c r="I8" s="3">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="3">
-        <v>310.83</v>
+        <v>60.38</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>120</v>
+        <v>200</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="3">
-        <v>48.2</v>
+        <v>40.97</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
         <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3">
-        <v>68.82</v>
+        <v>58.5</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>300</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="3">
-        <v>87.99</v>
+        <v>74.79</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="3">
-        <v>87.99</v>
+        <v>74.79</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="C14" s="3">
+        <v>111.38</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H14" s="3">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I14" s="3">
-        <v>1</v>
-[...57 lines deleted...]
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
-    <hyperlink ref="D15" r:id="rId13"/>
-    <hyperlink ref="D16" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>