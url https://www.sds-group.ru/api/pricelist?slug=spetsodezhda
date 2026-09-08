--- v3 (2026-05-06)
+++ v4 (2026-09-08)
@@ -8,163 +8,157 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="35">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Спецодежда</t>
   </si>
   <si>
+    <t>09-0202-2</t>
+  </si>
+  <si>
+    <t>Перчатки х/б нейлоновые с покрытием ПВХ «Точка», белые REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>пар</t>
+  </si>
+  <si>
+    <t>09-0201</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с покрытием ПВХ «Волна», 5 нитей, 7,5 класс вязки, 54-56 г</t>
+  </si>
+  <si>
+    <t>09-0262</t>
+  </si>
+  <si>
+    <t>Перчатки нейлоновые с частичным покрытием ладони и пальцев ПВХ «Точка», черные</t>
+  </si>
+  <si>
     <t>09-0211</t>
   </si>
   <si>
     <t>Перчатки полушерстяные с покрытием ПВХ «Зима», 7 нитей, 75-77 г, черные</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...14 lines deleted...]
-    <t>Перчатки х/б нейлоновые с покрытием ПВХ «Точка», белые REXANT</t>
+    <t>09-0260</t>
+  </si>
+  <si>
+    <t>Перчатки нейлоновые с частичным покрытием ладони и пальцев ПВХ «Точка», белые</t>
   </si>
   <si>
     <t>09-0209</t>
   </si>
   <si>
     <t>Перчатки х/б стандарт с покрытием ПВХ, размер M, 10 класс вязки, 5 нитей, черные</t>
   </si>
   <si>
+    <t>09-0207</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с покрытием ПВХ «Актив», 3 нити, 32-34 г</t>
+  </si>
+  <si>
+    <t>09-0302</t>
+  </si>
+  <si>
+    <t>Бахилы полиэтиленовые 2,3 г (100 шт., 50 пар)</t>
+  </si>
+  <si>
+    <t>упак</t>
+  </si>
+  <si>
+    <t>09-0202-1</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с покрытием ПВХ «Точка», 5 нитей, 48-50 г, белые REXANT</t>
+  </si>
+  <si>
+    <t>09-0214</t>
+  </si>
+  <si>
+    <t>Перчатки х/б с покрытием ПВХ «Волна», 10 класс вязки, 5 нитей, 55-56 г</t>
+  </si>
+  <si>
     <t>09-0212</t>
   </si>
   <si>
     <t>Перчатки х/б с покрытием ПВХ «Точка», 7,5 класс вязки, 4 нити, 63-65 г</t>
-  </si>
-[...43 lines deleted...]
-    <t>упак</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -549,56 +543,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-polusherstyanye-s-pokrytiem-pvh-zima-7-nitey-75-77-g-chernye09-0211" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-volna-5-nitey-7-5-klass-vyazki-54-56-g09-0201" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-neylonovye-s-pokrytiem-pvh-tochka-belye-rexant09-0202-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-standart-s-pokrytiem-pvh-razmer-m-10-klass-vyazki-5-nitey-chernye09-0209" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-tochka-7-5-klass-vyazki-4-niti-63-65-g09-0212" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-volna-10-klass-vyazki-5-nitey-55-56-g09-0214" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-tochka-5-nitey-48-50-g-belye-rexant09-0202-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-aktiv-3-niti-32-34-g09-0207" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-odinarnym-lateksnym-pokrytiem-10-klass-vyazki-5-nitey-36-g-krasnye09-0220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-neylonovye-s-chastichnym-pokrytiem-ladoni-i-paltsev-pvh-tochka-chernye09-0262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-neylonovye-s-chastichnym-pokrytiem-ladoni-i-paltsev-pvh-tochka-belye09-0260" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/bahily-polietilenovye-2-3-g-100-sht-50-par09-0302" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-neylonovye-s-pokrytiem-pvh-tochka-belye-rexant-09-0202-2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-volna-5-nitey-7-5-klass-vyazki-54-56-g-09-0201" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-neylonovye-s-chastichnym-pokrytiem-ladoni-i-paltsev-pvh-tochka-chernye-09-0262" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-polusherstyanye-s-pokrytiem-pvh-zima-7-nitey-75-77-g-chernye-09-0211" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-neylonovye-s-chastichnym-pokrytiem-ladoni-i-paltsev-pvh-tochka-belye-09-0260" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-standart-s-pokrytiem-pvh-razmer-m-10-klass-vyazki-5-nitey-chernye-09-0209" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-aktiv-3-niti-32-34-g-09-0207" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/bahily-polietilenovye-2-3-g-100-sht-50-par-09-0302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-tochka-5-nitey-48-50-g-belye-rexant-09-0202-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-volna-10-klass-vyazki-5-nitey-55-56-g-09-0214" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/perchatki-h-b-s-pokrytiem-pvh-tochka-7-5-klass-vyazki-4-niti-63-65-g-09-0212" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -617,407 +611,377 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>84.14</v>
+        <v>135.23</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
         <v>200</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>43.39</v>
+        <v>54.11</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>1644</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
         <v>250</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>108.44</v>
+        <v>93.27</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>42.36</v>
+        <v>104.93</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>250</v>
+        <v>200</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>54.23</v>
+        <v>93.27</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
         <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>64</v>
+        <v>52.82</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>3280</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
         <v>250</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>60.38</v>
+        <v>51.09</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>200</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>40.97</v>
+        <v>138.89</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>864</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I10" s="3">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="3">
-        <v>58.5</v>
+        <v>75.3</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>3362</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" s="3">
-        <v>74.79</v>
+        <v>79.81</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>1164</v>
       </c>
       <c r="G12" s="3">
         <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="3">
-        <v>74.79</v>
+        <v>67.63</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
         <v>200</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
-      </c>
-[...27 lines deleted...]
-        <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
-    <hyperlink ref="D14" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>