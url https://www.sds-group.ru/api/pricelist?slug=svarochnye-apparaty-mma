--- v6 (2026-08-12)
+++ v7 (2026-10-11)
@@ -566,147 +566,147 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>5961.54</v>
+        <v>6319.23</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>104</v>
+        <v>3</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>6755.76</v>
+        <v>7161.11</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>2</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>7590.38</v>
+        <v>8045.8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>2</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>8891.67</v>
+        <v>9425.17</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>2</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>