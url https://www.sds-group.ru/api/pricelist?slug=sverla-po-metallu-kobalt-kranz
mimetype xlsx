--- v3 (2026-03-10)
+++ v4 (2026-04-27)
@@ -42,171 +42,171 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Сверла по металлу кобальт Kranz</t>
   </si>
   <si>
+    <t>KR-91-0502</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 3х61х33мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>упак</t>
+  </si>
+  <si>
+    <t>KR-91-0503</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 3,2х65х36мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0504</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 3,5х70х39мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0505</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 4х75х43мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0507</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 5х86х52мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0508</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 6х93х57мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0512</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 2х49х24мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0509</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 7х109х69мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
     <t>KR-91-0501</t>
   </si>
   <si>
-    <t>Сверло по металлу 2,5х57х30мм «Кобальт» (сталь HSS-Co 5% M35 P6M5K5) DIN 338, 2 шт. в блистере KRANZ</t>
-[...41 lines deleted...]
-    <t>Сверло по металлу 6х93х57мм «Кобальт» (сталь HSS-Co 5% M35 P6M5K5) DIN 338, 1 шт. в блистере KRANZ</t>
+    <t>Сверло по металлу 2,5х57х30мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0543</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 3мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>KR-91-0544</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 4мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0545</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 5мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0546</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 6мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0547</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 7мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0548</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 8мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0510</t>
   </si>
   <si>
-    <t>Сверло по металлу 8х117х75мм «Кобальт» (сталь HSS-Co 5% M35 P6M5K5) DIN 338, 1 шт. в блистере KRANZ</t>
+    <t>Сверло по металлу 8х117х75мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0511</t>
   </si>
   <si>
-    <t>Сверло по металлу 10х133х87мм «Кобальт» (сталь HSS-Co 5% M35 P6M5K5) DIN 338, 1 шт. в блистере KRANZ</t>
-[...5 lines deleted...]
-    <t>Сверло по металлу 2х49х24мм «Кобальт» (сталь HSS-Co 5 % M35 P6M5K5) DIN 338, 2 шт. в блистере KRANZ</t>
+    <t>Сверло по металлу 10х133х87мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0513</t>
   </si>
   <si>
-    <t>Сверло по металлу 12х151х101мм «Кобальт» (сталь HSS-Co 5 % M35 P6M5K5) DIN 338, 1 шт. в блистере KRANZ</t>
-[...2 lines deleted...]
-    <t>шт</t>
+    <t>Сверло по металлу 12х151х101мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0506</t>
   </si>
   <si>
-    <t>Сверло по металлу 4,5х80х47мм «Кобальт» (сталь HSS-Co 5% M35 P6M5K5) DIN 338, 1 шт. в блистере KRANZ</t>
-[...41 lines deleted...]
-    <t>Сверло по металлу 8мм «Кобальт IMPACT» P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+    <t>Сверло по металлу 4,5х80х47мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -591,51 +591,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2-5h57h30mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3h61h33mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-2h65h36mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-5h70h39mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4h75h43mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5h86h52mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6h93h57mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8h117h75mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-10h133h87mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2h49h24mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-12h151h101mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4-5h80h47mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7h109h69mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3h61h33mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranzKR-91-0502" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-2h65h36mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kraKR-91-0503" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-5h70h39mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kraKR-91-0504" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4h75h43mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranzKR-91-0505" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5h86h52mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranzKR-91-0507" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6h93h57mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranzKR-91-0508" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2h49h24mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranzKR-91-0512" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7h109h69mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranKR-91-0509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2-5h57h30mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kraKR-91-0501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0544" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0547" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0548" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8h117h75mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranKR-91-0510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-10h133h87mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kraKR-91-0511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-12h151h101mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-krKR-91-0513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4-5h80h47mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kraKR-91-0506" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -659,591 +659,591 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>109.13</v>
+        <v>118.73</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>400</v>
       </c>
       <c r="I3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>118.73</v>
+        <v>135.13</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>400</v>
       </c>
       <c r="I4" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>135.13</v>
+        <v>156</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>400</v>
       </c>
       <c r="I5" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>156</v>
+        <v>123.68</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>400</v>
       </c>
       <c r="I6" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>123.68</v>
+        <v>181.89</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>400</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>181.89</v>
+        <v>218.26</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>400</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>218.26</v>
+        <v>96.39</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>400</v>
       </c>
       <c r="I9" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>427.43</v>
+        <v>273.98</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>700.26</v>
+        <v>109.13</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="I11" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>96.39</v>
+        <v>302.56</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="I12" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="3">
+        <v>311.2</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="I13" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="3">
-        <v>154.6</v>
+        <v>319.85</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="I14" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="3">
-        <v>273.98</v>
+        <v>328.49</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="I15" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="3">
-        <v>302.56</v>
+        <v>345.78</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="3">
-        <v>311.2</v>
+        <v>406.29</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="I17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="3">
-        <v>319.85</v>
+        <v>427.43</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="I18" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="3">
-        <v>328.49</v>
+        <v>700.26</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>150</v>
       </c>
       <c r="I19" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="3">
-        <v>345.78</v>
+        <v>910.97</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
         <v>100</v>
       </c>
       <c r="I20" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="3">
-        <v>406.29</v>
+        <v>154.6</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="I21" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>
     <hyperlink ref="D18" r:id="rId16"/>
     <hyperlink ref="D19" r:id="rId17"/>
     <hyperlink ref="D20" r:id="rId18"/>