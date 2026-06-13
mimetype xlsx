--- v4 (2026-04-27)
+++ v5 (2026-06-13)
@@ -42,165 +42,165 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Сверла по металлу кобальт Kranz</t>
   </si>
   <si>
+    <t>KR-91-0501</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 2,5х57х30мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>упак</t>
+  </si>
+  <si>
     <t>KR-91-0502</t>
   </si>
   <si>
     <t>Сверло по металлу 3х61х33мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...4 lines deleted...]
-  <si>
     <t>KR-91-0503</t>
   </si>
   <si>
     <t>Сверло по металлу 3,2х65х36мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0504</t>
   </si>
   <si>
     <t>Сверло по металлу 3,5х70х39мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0505</t>
   </si>
   <si>
     <t>Сверло по металлу 4х75х43мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0507</t>
   </si>
   <si>
     <t>Сверло по металлу 5х86х52мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0508</t>
   </si>
   <si>
     <t>Сверло по металлу 6х93х57мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
+    <t>KR-91-0510</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 8х117х75мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0511</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 10х133х87мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0513</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 12х151х101мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>KR-91-0512</t>
   </si>
   <si>
     <t>Сверло по металлу 2х49х24мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0509</t>
   </si>
   <si>
     <t>Сверло по металлу 7х109х69мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
-    <t>KR-91-0501</t>
-[...4 lines deleted...]
-  <si>
     <t>KR-91-0543</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 3мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
-    <t>шт</t>
-[...1 lines deleted...]
-  <si>
     <t>KR-91-0544</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 4мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0545</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 5мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0546</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 6мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0547</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 7мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0548</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 8мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
-  </si>
-[...16 lines deleted...]
-    <t>Сверло по металлу 12х151х101мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0506</t>
   </si>
   <si>
     <t>Сверло по металлу 4,5х80х47мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
@@ -591,51 +591,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3h61h33mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranzKR-91-0502" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-2h65h36mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kraKR-91-0503" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-5h70h39mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kraKR-91-0504" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4h75h43mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranzKR-91-0505" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5h86h52mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranzKR-91-0507" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6h93h57mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranzKR-91-0508" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2h49h24mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kranzKR-91-0512" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7h109h69mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranKR-91-0509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2-5h57h30mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-2-sht-v-blistere-kraKR-91-0501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0544" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0546" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0547" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8mm-kobalt-impact-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranzKR-91-0548" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8h117h75mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kranKR-91-0510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-10h133h87mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kraKR-91-0511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-12h151h101mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-krKR-91-0513" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4-5h80h47mm-kobalt-stal-hss-co-5-m35-p6m5k5-din-338-1-sht-v-blistere-kraKR-91-0506" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2-5h57h30mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0501" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3h61h33mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0502" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-2h65h36mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0503" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-5h70h39mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0504" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4h75h43mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0505" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5h86h52mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0507" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6h93h57mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0508" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8h117h75mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-10h133h87mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-12h151h101mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2h49h24mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0512" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7h109h69mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0509" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-3mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-4mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-5mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-6mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-7mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0547" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-8mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4-5h80h47mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0506" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -659,573 +659,573 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>118.73</v>
+        <v>114.59</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>400</v>
       </c>
       <c r="I3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>135.13</v>
+        <v>124.68</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>400</v>
       </c>
       <c r="I4" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>156</v>
+        <v>141.89</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>400</v>
       </c>
       <c r="I5" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>123.68</v>
+        <v>163.79</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
         <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>400</v>
       </c>
       <c r="I6" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>181.89</v>
+        <v>129.86</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>400</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>218.26</v>
+        <v>190.98</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
         <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>400</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>96.39</v>
+        <v>229.18</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>400</v>
       </c>
       <c r="I9" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>273.98</v>
+        <v>448.8</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>109.13</v>
+        <v>735.27</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="I11" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>302.56</v>
+        <v>956.52</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="I12" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="3">
-        <v>311.2</v>
+        <v>96.39</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="I13" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="3">
-        <v>319.85</v>
+        <v>287.68</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="I14" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="3">
-        <v>328.49</v>
+        <v>302.56</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
         <v>150</v>
       </c>
       <c r="I15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="3">
-        <v>345.78</v>
+        <v>311.2</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="3">
-        <v>406.29</v>
+        <v>319.85</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="I17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="3">
-        <v>427.43</v>
+        <v>328.49</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="I18" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="3">
-        <v>700.26</v>
+        <v>345.78</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="I19" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="3">
-        <v>910.97</v>
+        <v>406.29</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I20" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="3">
-        <v>154.6</v>
+        <v>162.32</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
         <v>400</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>