--- v5 (2026-06-13)
+++ v6 (2026-07-28)
@@ -54,153 +54,153 @@
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Сверла по металлу кобальт Kranz</t>
   </si>
   <si>
     <t>KR-91-0501</t>
   </si>
   <si>
     <t>Сверло по металлу 2,5х57х30мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>упак</t>
   </si>
   <si>
+    <t>KR-91-0504</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 3,5х70х39мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0507</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 5х86х52мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0508</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 6х93х57мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0510</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 8х117х75мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0511</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 10х133х87мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0512</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 2х49х24мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0513</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 12х151х101мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>KR-91-0543</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 3мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0544</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 4мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0545</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 5мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0546</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 6мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0547</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 7мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0548</t>
+  </si>
+  <si>
+    <t>Сверло по металлу ударное 8мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
+  </si>
+  <si>
     <t>KR-91-0502</t>
   </si>
   <si>
     <t>Сверло по металлу 3х61х33мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0503</t>
   </si>
   <si>
     <t>Сверло по металлу 3,2х65х36мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
-    <t>KR-91-0504</t>
-[...4 lines deleted...]
-  <si>
     <t>KR-91-0505</t>
   </si>
   <si>
     <t>Сверло по металлу 4х75х43мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
-    <t>KR-91-0507</t>
-[...37 lines deleted...]
-  <si>
     <t>KR-91-0509</t>
   </si>
   <si>
     <t>Сверло по металлу 7х109х69мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
-  </si>
-[...34 lines deleted...]
-    <t>Сверло по металлу ударное 8мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0506</t>
   </si>
   <si>
     <t>Сверло по металлу 4,5х80х47мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
@@ -591,51 +591,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2-5h57h30mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0501" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3h61h33mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0502" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-2h65h36mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0503" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-5h70h39mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0504" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4h75h43mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0505" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5h86h52mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0507" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6h93h57mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0508" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8h117h75mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-10h133h87mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-12h151h101mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0513" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2h49h24mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-KR-91-0512" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7h109h69mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0509" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-3mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-4mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0544" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-5mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-6mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-7mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0547" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-8mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-KR-91-0548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4-5h80h47mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-KR-91-0506" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2-5h57h30mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0501" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-5h70h39mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0504" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5h86h52mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0507" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6h93h57mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0508" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8h117h75mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0510" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-10h133h87mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0511" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2h49h24mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0512" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-12h151h101mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0513" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-3mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-4mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-5mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-6mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0546" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-7mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-8mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3h61h33mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0502" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-2h65h36mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4h75h43mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7h109h69mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0509" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4-5h80h47mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0506" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -659,573 +659,573 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>114.59</v>
+        <v>117</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>7791</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>400</v>
       </c>
       <c r="I3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>124.68</v>
+        <v>162</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>3234</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>400</v>
       </c>
       <c r="I4" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>141.89</v>
+        <v>150</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>2928</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>400</v>
       </c>
       <c r="I5" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>163.79</v>
+        <v>166</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>400</v>
       </c>
       <c r="I6" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>129.86</v>
+        <v>306</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>2731</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>190.98</v>
+        <v>790.61</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>739</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>229.18</v>
+        <v>103.65</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>3989</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>400</v>
       </c>
       <c r="I9" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>448.8</v>
+        <v>890</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>4637</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="3">
+        <v>355.95</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>751</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>150</v>
       </c>
       <c r="I11" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" s="3">
-        <v>956.52</v>
+        <v>366.12</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
+        <v>408</v>
+      </c>
+      <c r="G12" s="3">
+        <v>1</v>
+      </c>
+      <c r="H12" s="3">
+        <v>150</v>
+      </c>
+      <c r="I12" s="3">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="3">
-        <v>96.39</v>
+        <v>376.29</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
+        <v>796</v>
+      </c>
+      <c r="G13" s="3">
+        <v>1</v>
+      </c>
+      <c r="H13" s="3">
+        <v>150</v>
+      </c>
+      <c r="I13" s="3">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="3">
-        <v>287.68</v>
+        <v>386.46</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
+        <v>67</v>
+      </c>
+      <c r="G14" s="3">
+        <v>1</v>
+      </c>
+      <c r="H14" s="3">
+        <v>150</v>
+      </c>
+      <c r="I14" s="3">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="3">
-        <v>302.56</v>
+        <v>406.8</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>339</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="I15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="3">
-        <v>311.2</v>
+        <v>477.99</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>210</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="3">
-        <v>319.85</v>
+        <v>124</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>3365</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="I17" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="3">
-        <v>328.49</v>
+        <v>152.57</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="I18" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="3">
-        <v>345.78</v>
+        <v>123</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>3873</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="I19" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="3">
-        <v>406.29</v>
+        <v>248</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>0</v>
+        <v>1906</v>
       </c>
       <c r="G20" s="3">
         <v>1</v>
       </c>
       <c r="H20" s="3">
         <v>200</v>
       </c>
       <c r="I20" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="3">
-        <v>162.32</v>
+        <v>128</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>1</v>
       </c>
       <c r="H21" s="3">
         <v>400</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>