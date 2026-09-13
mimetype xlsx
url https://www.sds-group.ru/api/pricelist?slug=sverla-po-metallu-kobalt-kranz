--- v6 (2026-07-28)
+++ v7 (2026-09-13)
@@ -54,56 +54,74 @@
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Сверла по металлу кобальт Kranz</t>
   </si>
   <si>
     <t>KR-91-0501</t>
   </si>
   <si>
     <t>Сверло по металлу 2,5х57х30мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>упак</t>
   </si>
   <si>
+    <t>KR-91-0502</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 3х61х33мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
+    <t>KR-91-0503</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 3,2х65х36мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
+  </si>
+  <si>
     <t>KR-91-0504</t>
   </si>
   <si>
     <t>Сверло по металлу 3,5х70х39мм Кобальт 5% P6M5K5 (М35) DIN 338, 2 шт. KRANZ</t>
   </si>
   <si>
+    <t>KR-91-0505</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 4х75х43мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+  </si>
+  <si>
     <t>KR-91-0507</t>
   </si>
   <si>
     <t>Сверло по металлу 5х86х52мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0508</t>
   </si>
   <si>
     <t>Сверло по металлу 6х93х57мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0510</t>
   </si>
   <si>
     <t>Сверло по металлу 8х117х75мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0511</t>
   </si>
   <si>
     <t>Сверло по металлу 10х133х87мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0512</t>
@@ -135,78 +153,60 @@
   <si>
     <t>KR-91-0545</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 5мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0546</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 6мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0547</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 7мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0548</t>
   </si>
   <si>
     <t>Сверло по металлу ударное 8мм Кобальт P6M5K8 DIN 338, шестигранный хвостовик, 1 шт. KRANZ</t>
   </si>
   <si>
-    <t>KR-91-0502</t>
-[...14 lines deleted...]
-    <t>Сверло по металлу 4х75х43мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
+    <t>KR-91-0506</t>
+  </si>
+  <si>
+    <t>Сверло по металлу 4,5х80х47мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
   <si>
     <t>KR-91-0509</t>
   </si>
   <si>
     <t>Сверло по металлу 7х109х69мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Сверло по металлу 4,5х80х47мм Кобальт 5% P6M5K5 (М35) DIN 338, 1 шт. KRANZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -591,51 +591,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2-5h57h30mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0501" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-5h70h39mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0504" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5h86h52mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0507" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6h93h57mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0508" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8h117h75mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0510" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-10h133h87mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0511" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2h49h24mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0512" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-12h151h101mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0513" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-3mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-4mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-5mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-6mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0546" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-7mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-8mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3h61h33mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0502" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-2h65h36mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4h75h43mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7h109h69mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0509" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4-5h80h47mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0506" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2-5h57h30mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0501" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3h61h33mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0502" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-2h65h36mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0503" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-3-5h70h39mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0504" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4h75h43mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0505" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-5h86h52mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0507" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-6h93h57mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0508" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-8h117h75mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-10h133h87mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-2h49h24mm-kobalt-5-p6m5k5-m35-din-338-2-sht-kranz-kr-91-0512" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-12h151h101mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-3mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0543" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-4mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-5mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0545" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-6mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0546" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-7mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-udarnoe-8mm-kobalt-p6m5k8-din-338-shestigrannyy-hvostovik-1-sht-kranz-kr-91-0548" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-4-5h80h47mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0506" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/sverlo-po-metallu-7h109h69mm-kobalt-5-p6m5k5-m35-din-338-1-sht-kranz-kr-91-0509" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -659,588 +659,588 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>117</v>
+        <v>124.02</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>7791</v>
+        <v>9473</v>
       </c>
       <c r="G3" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H3" s="3">
         <v>400</v>
       </c>
       <c r="I3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>162</v>
+        <v>131.44</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>3234</v>
+        <v>5639</v>
       </c>
       <c r="G4" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H4" s="3">
         <v>400</v>
       </c>
       <c r="I4" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>150</v>
+        <v>161.72</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>2928</v>
+        <v>1025</v>
       </c>
       <c r="G5" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H5" s="3">
         <v>400</v>
       </c>
       <c r="I5" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>166</v>
+        <v>171.72</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>2</v>
+        <v>9921</v>
       </c>
       <c r="G6" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H6" s="3">
         <v>400</v>
       </c>
       <c r="I6" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>306</v>
+        <v>130.38</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>2731</v>
+        <v>4007</v>
       </c>
       <c r="G7" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>790.61</v>
+        <v>159</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>739</v>
+        <v>4103</v>
       </c>
       <c r="G8" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H8" s="3">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>103.65</v>
+        <v>175.96</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>3989</v>
+        <v>1015</v>
       </c>
       <c r="G9" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H9" s="3">
         <v>400</v>
       </c>
       <c r="I9" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>890</v>
+        <v>324.36</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>4637</v>
+        <v>4407</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3">
-        <v>355.95</v>
+        <v>838.05</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>751</v>
+        <v>5153</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>150</v>
       </c>
       <c r="I11" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="3">
-        <v>366.12</v>
+        <v>109.87</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>408</v>
+        <v>8336</v>
       </c>
       <c r="G12" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="I12" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="C13" s="3">
+        <v>943.4</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>796</v>
+        <v>7377</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="I13" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="3">
-        <v>386.46</v>
+        <v>377.31</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>67</v>
+        <v>714</v>
       </c>
       <c r="G14" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H14" s="3">
         <v>150</v>
       </c>
       <c r="I14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="3">
-        <v>406.8</v>
+        <v>388.09</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>339</v>
+        <v>469</v>
       </c>
       <c r="G15" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H15" s="3">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="I15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="3">
-        <v>477.99</v>
+        <v>398.87</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>210</v>
+        <v>574</v>
       </c>
       <c r="G16" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H16" s="3">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="3">
-        <v>124</v>
+        <v>409.65</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>3365</v>
+        <v>103</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="I17" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="3">
-        <v>152.57</v>
+        <v>431.21</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H18" s="3">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="I18" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="3">
-        <v>123</v>
+        <v>506.67</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>3873</v>
+        <v>208</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="I19" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="3">
-        <v>248</v>
+        <v>135.68</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>1906</v>
+        <v>231</v>
       </c>
       <c r="G20" s="3">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H20" s="3">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="3">
-        <v>128</v>
+        <v>262.88</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>425</v>
       </c>
       <c r="G21" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H21" s="3">
-        <v>400</v>
+        <v>200</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>