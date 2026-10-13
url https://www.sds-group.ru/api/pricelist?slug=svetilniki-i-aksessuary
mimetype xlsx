--- v6 (2026-08-29)
+++ v7 (2026-10-13)
@@ -8,721 +8,580 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Прайс лист" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="176">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Светильники и аксессуары</t>
   </si>
   <si>
     <t>1.1 Светильники настенно-потолочные</t>
   </si>
   <si>
     <t>1.1.1 Модули светодиодные</t>
   </si>
   <si>
+    <t>615-104</t>
+  </si>
+  <si>
+    <t>Модуль светодиодный с драйвером REXANT 48 Вт 2700-6500 К LED диммируемый с пультом дистанционного управления</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
     <t>615-102</t>
   </si>
   <si>
     <t>Модуль светодиодный с драйвером REXANT 36 Вт 2700-6500 К LED диммируемый через выключатель</t>
   </si>
   <si>
-    <t>Инфо</t>
-[...10 lines deleted...]
-  <si>
     <t>1.2 Серия Macrolight для использования внутри и вне зданий, для влажных помещений</t>
   </si>
   <si>
-    <t>610-005</t>
-[...4 lines deleted...]
-  <si>
     <t>610-001</t>
   </si>
   <si>
     <t>Светильник светодиодный универсальный Cassiopea 4 Вт х 2 LED черный REXANT</t>
   </si>
   <si>
-    <t>610-004</t>
-[...4 lines deleted...]
-  <si>
     <t>610-002</t>
   </si>
   <si>
     <t>Светильник светодиодный универсальный Cassiopea 4 Вт х 2 LED белый REXANT</t>
   </si>
   <si>
     <t>1.3 Аварийное освещение</t>
   </si>
   <si>
+    <t>74-0070</t>
+  </si>
+  <si>
+    <t>Светильник аварийный светодиодный "ПК" REXANT</t>
+  </si>
+  <si>
+    <t>74-0080-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наклейка для аварийного светильника  "ПГ" REXANT </t>
+  </si>
+  <si>
+    <t>74-0070-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наклейка для аварийного светильника  "ПК" REXANT </t>
+  </si>
+  <si>
+    <t>74-0030-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наклейка для аварийного светильника "ВЫХОД  ВПРАВО" REXANT </t>
+  </si>
+  <si>
+    <t>74-0040-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наклейка для аварийного светильника "ВЫХОД  ВЛЕВО"  REXANT </t>
+  </si>
+  <si>
+    <t>74-0100-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наклейка для аварийного светильника  "ВЫХОД" REXANT </t>
+  </si>
+  <si>
+    <t>74-0110-1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наклейка для аварийного светильника  "Направление к эвакуационному выходу налево вверх" REXANT </t>
+  </si>
+  <si>
+    <t>74-1314</t>
+  </si>
+  <si>
+    <t>Светильник аварийно-эвакуационный «ВЫХОД-EXIT» светодиодный односторонний 1.5 ч, 3 Вт</t>
+  </si>
+  <si>
+    <t>74-1313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Светильник аварийно-эвакуационный «ЗАПАСНЫЙ ВЫХОД» светодиодный односторонний 1.5 ч, 3 Вт </t>
+  </si>
+  <si>
+    <t>74-1312</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Светильник аварийно-эвакуационный «ВЫХОД-EXIT» – фигура-стрелка, светодиодный двухсторонний 1.5 ч, 3 Вт </t>
+  </si>
+  <si>
+    <t>74-1307</t>
+  </si>
+  <si>
+    <t>Светильник аварийно-эвакуационный «ВЫХОД-EXIT» – стрелка, светодиодный двухсторонний 1.5 ч, 3 Вт</t>
+  </si>
+  <si>
     <t>74-1310</t>
   </si>
   <si>
     <t xml:space="preserve">Светильник аварийно-эвакуационный светодиодный двухсторонний 1.5 ч, 3 Вт </t>
   </si>
   <si>
-    <t>74-0110-1</t>
-[...10 lines deleted...]
-  <si>
     <t>74-1305</t>
   </si>
   <si>
     <t xml:space="preserve">Светильник аккумуляторный непостоянного действия для подсветки путей эвакуации и рабочих зон при отключении питания, режимы: 30%/100% кнопка тест, 3 </t>
   </si>
   <si>
-    <t>74-1314</t>
-[...70 lines deleted...]
-  <si>
     <t>1.4 Светильники настольные</t>
   </si>
   <si>
     <t>1.4.1 Светильники настольные под лампу</t>
   </si>
   <si>
+    <t>603-1008</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Акцент на металлической стойке с винтовым зажимом, с цоколем Е27, 60 Вт, цвет антрацит</t>
+  </si>
+  <si>
+    <t>603-1001</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Смелый Летчик на основании, с цоколем Е27, 60 Вт, цвет синий</t>
+  </si>
+  <si>
+    <t>603-1010</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Рубикон на металлической стойке с основанием, с цоколем Е27, 60 Вт, цвет антрацит</t>
+  </si>
+  <si>
+    <t>603-1014</t>
+  </si>
+  <si>
+    <t>Светильник Пчеленок на основании, с цоколем Е27, 60 Вт, цвет подсолнух REXANT</t>
+  </si>
+  <si>
+    <t>603-1016</t>
+  </si>
+  <si>
+    <t>Светильник декоративный настольный МОБИ "Бульдог", с цоколем Е14, 40Вт, цвет черный REXANT</t>
+  </si>
+  <si>
+    <t>603-1017</t>
+  </si>
+  <si>
+    <t>Светильник декоративный настольный МОБИ "Бульдог", с цоколем Е14, 40Вт, цвет белый REXANT</t>
+  </si>
+  <si>
+    <t>603-1018</t>
+  </si>
+  <si>
+    <t>Светильник декоративный настольный МОБИ "Кот с зонтом" , с цоколем Е14, 40 Вт, цвет черный REXANT</t>
+  </si>
+  <si>
+    <t>603-1019</t>
+  </si>
+  <si>
+    <t>Светильник декоративный настольный МОБИ "Кот с зонтом" , с цоколем Е14, 40 Вт, цвет белый REXANT</t>
+  </si>
+  <si>
+    <t>603-1033</t>
+  </si>
+  <si>
+    <t>Светильник декоративный "Кот в очках", цоколь Е14, 40Вт, белый REXANT</t>
+  </si>
+  <si>
+    <t>603-1034</t>
+  </si>
+  <si>
+    <t>Светильник декоративный "Кот в очках", цоколь Е14, 40Вт, черный REXANT</t>
+  </si>
+  <si>
+    <t>603-1037</t>
+  </si>
+  <si>
+    <t>Светильник декоративный Человечек, белый с белым абажуром, Е27 REXANT</t>
+  </si>
+  <si>
+    <t>603-1038</t>
+  </si>
+  <si>
+    <t>Светильник декоративный Человечек, черный с черным абажуром, Е27 REXANT</t>
+  </si>
+  <si>
+    <t>603-1035</t>
+  </si>
+  <si>
+    <t>Светильник декоративный Человечек, золотой с черным абажуром, Е27 REXANT</t>
+  </si>
+  <si>
     <t>603-1036</t>
   </si>
   <si>
     <t>Светильник декоративный Человечек, серебряный с пудровым абажуром, Е27 REXANT</t>
   </si>
   <si>
-    <t>603-1035</t>
-[...98 lines deleted...]
-    <t>Светильник настольный REXANT Смелый Летчик на основании, с цоколем Е27, 60 Вт, цвет синий</t>
+    <t>603-1024</t>
+  </si>
+  <si>
+    <t>Светильник декоративный настольный Форте, основание дуга под золотой мрамор, бежевый абажур, цоколь Е27, 60Вт REXANT</t>
+  </si>
+  <si>
+    <t>603-1027</t>
+  </si>
+  <si>
+    <t>Светильник декоративный настольный Форте, основание кольцо под черный мрамор, белый абажур, цоколь Е27, 60Вт REXANT</t>
+  </si>
+  <si>
+    <t>603-1029</t>
+  </si>
+  <si>
+    <t>Светильник декоративный МОБИ Заяц золото REXANT</t>
   </si>
   <si>
     <t>603-1030</t>
   </si>
   <si>
     <t>Светильник декоративный МОБИ Заяц хром REXANT</t>
   </si>
   <si>
-    <t>603-1037</t>
-[...28 lines deleted...]
-  <si>
     <t>1.4.2 Светильники настольные LED</t>
   </si>
   <si>
-    <t>609-002</t>
-[...2 lines deleted...]
-    <t>Светильник настольный Click 4Вт, LED, 4000К, диммируемый 3 ступени, заряжаемый, на основании, белый REXANT</t>
+    <t>609-031</t>
+  </si>
+  <si>
+    <t>Светильник декоративный Spiral Uno, LED, 2Вт, 3000К, 5В, серебряный REXANT</t>
+  </si>
+  <si>
+    <t>609-005</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Click Skin на основании, LED, 7 Вт 2700-6500 К, диммируемый 3 ступени, заряжаемый (автономный режим 3 часа), корпус с эф</t>
   </si>
   <si>
     <t>75-0215</t>
   </si>
   <si>
     <t>Светильник настольный заряжаемый PROconnect CH-017</t>
   </si>
   <si>
+    <t>609-006</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Click Shift с ночником, на основании, LED, 6 Вт, 4000 К, диммируемый 3 ступени, заряжаемый (автономный режим 3 часа)</t>
+  </si>
+  <si>
+    <t>609-007</t>
+  </si>
+  <si>
+    <t>Светильник настольный Click Pro на основании, LED, диммируемый 3 ступени, заряжаемый (автономный режим 3 часа) REXANT</t>
+  </si>
+  <si>
+    <t>75-0216</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Сиквел с ночником, 220 В LED, 5 Вт, 4000 К, бесступенчатое диммирование, заряжаемый, 2 ч автономной работы</t>
+  </si>
+  <si>
+    <t>75-0217</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Сиквел Про c солнечной панелью и с ночником, 220 В, LED, 5 Вт, 4000 К, бесступенчатое диммирование, заряжаемый, 2 ч авто</t>
+  </si>
+  <si>
+    <t>75-0219</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Status LED, USB-зарядка устройств, 2700-6500 К, диммирование, 220 В, эффект тиснения под кожу</t>
+  </si>
+  <si>
+    <t>609-042</t>
+  </si>
+  <si>
+    <t>Светильник магнитный переносной с 3 креплениями, круглый, черный REXANT</t>
+  </si>
+  <si>
+    <t>75-0222</t>
+  </si>
+  <si>
+    <t>Светильник настольный REXANT Baoli, USB-зарядка устройств, вращение 360°</t>
+  </si>
+  <si>
+    <t>609-040</t>
+  </si>
+  <si>
+    <t>Светильник настольный Crystal, сенсорный, RGB REXANT</t>
+  </si>
+  <si>
+    <t>609-033</t>
+  </si>
+  <si>
+    <t>Светильник настольный Click 4Вт, LED, 4000К, диммируемый 3 ступени, заряжаемый, на прищепке, черный REXANT</t>
+  </si>
+  <si>
     <t>609-001</t>
   </si>
   <si>
     <t>Светильник настольный Click 4Вт, LED, 4000К, диммируемый 3 ступени, заряжаемый, на прищепке, белый REXANT</t>
   </si>
   <si>
-    <t>609-038</t>
-[...8 lines deleted...]
-    <t>Светильник настольный REXANT Baoli, USB-зарядка устройств, вращение 360°</t>
+    <t>75-0224</t>
+  </si>
+  <si>
+    <t>Светильник настольный с органайзером, LED, 12Вт, белый REXANT</t>
+  </si>
+  <si>
+    <t>75-0225</t>
+  </si>
+  <si>
+    <t>Светильник настольный с 2 креплениями (подставка и струбцина) LED, 10Вт, черный REXANT</t>
   </si>
   <si>
     <t>75-0226</t>
   </si>
   <si>
     <t>Светильник настольный с RGB-ночником, LED, 12Вт, белый REXANT</t>
   </si>
   <si>
-    <t>75-0225</t>
-[...34 lines deleted...]
-  <si>
     <t>609-032</t>
   </si>
   <si>
     <t>Светильник декоративный Spiral Uno, LED, 2Вт, 3000К, 5В, золотой REXANT</t>
   </si>
   <si>
-    <t>609-034</t>
-[...28 lines deleted...]
-  <si>
     <t>609-041</t>
   </si>
   <si>
     <t>Светильник магнитный переносной с 3 креплениями, колокольчик, белый REXANT</t>
   </si>
   <si>
-    <t>609-042</t>
-[...52 lines deleted...]
-  <si>
     <t>1.5 Светильники трековые и шинопровод</t>
   </si>
   <si>
+    <t>611-009</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный трековый Star Track 30Вт 4000К LED черный REXANT</t>
+  </si>
+  <si>
+    <t>611-001</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный трековый Star Track 12Вт 4000К LED белый REXANT</t>
+  </si>
+  <si>
+    <t>611-002</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный трековый Star Track 12Вт 3000К LED белый REXANT</t>
+  </si>
+  <si>
+    <t>611-003</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный трековый Star Track 12Вт 4000К LED черный REXANT</t>
+  </si>
+  <si>
+    <t>611-005</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный трековый Star Track 20Вт 4000К LED белый REXANT</t>
+  </si>
+  <si>
+    <t>611-006</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный трековый Star Track 20Вт 4000К LED черный REXANT</t>
+  </si>
+  <si>
     <t>612-001</t>
   </si>
   <si>
     <t>Шинопровод однофазный с кабельным вводом и заглушкой для трековых светильников 1м белый REXANT</t>
   </si>
   <si>
+    <t>612-002</t>
+  </si>
+  <si>
+    <t>Шинопровод однофазный с кабельным вводом и заглушкой для трековых светильников 1м черный REXANT</t>
+  </si>
+  <si>
+    <t>612-022</t>
+  </si>
+  <si>
+    <t>Комплект тросовых подвесов для шинопровода с регулировкой высоты, 2м (2 шт.) REXANT</t>
+  </si>
+  <si>
     <t>612-012</t>
   </si>
   <si>
     <t>Коннектор для однофазного шинопровода T-образный черный REXANT</t>
   </si>
   <si>
+    <t>612-006</t>
+  </si>
+  <si>
+    <t>Коннектор для однофазного шинопровода T-образный белый REXANT</t>
+  </si>
+  <si>
+    <t>612-007</t>
+  </si>
+  <si>
+    <t>Коннектор для однофазного шинопровода X-образный белый REXANT</t>
+  </si>
+  <si>
+    <t>612-004</t>
+  </si>
+  <si>
+    <t>Коннектор для однофазного шинопровода I-образный белый REXANT</t>
+  </si>
+  <si>
+    <t>612-005</t>
+  </si>
+  <si>
+    <t>Коннектор для однофазного шинопровода L-образный белый REXANT</t>
+  </si>
+  <si>
     <t>612-013</t>
   </si>
   <si>
     <t>Коннектор для однофазного шинопровода X-образный черный REXANT</t>
   </si>
   <si>
-    <t>612-007</t>
-[...80 lines deleted...]
-    <t>1.6.1 Светильники Green line для растений</t>
+    <t>1.6 Даунлайты и точечные светильники</t>
+  </si>
+  <si>
+    <t>1.6.1 Даунлтайты накладные Sirius</t>
+  </si>
+  <si>
+    <t>615-001</t>
+  </si>
+  <si>
+    <t>Светильник универсальный REXANT Sirius 15 Вт 4000 К LED белый</t>
+  </si>
+  <si>
+    <t>615-002</t>
+  </si>
+  <si>
+    <t>Светильник универсальный REXANT Sirius 15 Вт 4000 К LED черный</t>
+  </si>
+  <si>
+    <t>1.6.2 Даунлайты Aurora</t>
+  </si>
+  <si>
+    <t>615-1300</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный накладной REXANT AuroraSunset Wave с изменяемой цветовой температурой и регулируемой мощностью 4W+4W 2700-6500 К LED</t>
+  </si>
+  <si>
+    <t>623-001</t>
+  </si>
+  <si>
+    <t>Светильник светодиодный встраиваемый REXANT Aurora&amp;Sunset Sparta с изменяемой цветовой температурой и регулируемой мощностью 4х2W 2700-6500 К LED</t>
+  </si>
+  <si>
+    <t>1.6.3 Даунлайты поворотные Dark Light</t>
+  </si>
+  <si>
+    <t>615-1004</t>
+  </si>
+  <si>
+    <t>Светильник встраиваемый поворотный REXANT Horeca Dark Light с антиослепляющим эффектом 12 Вт 4000 К Oval LED WHITE</t>
+  </si>
+  <si>
+    <t>615-1005</t>
+  </si>
+  <si>
+    <t>Светильник встраиваемый поворотный REXANT Horeca Dark Light с антиослепляющим эффектом 12 Вт 4000 К Ring LED WHITE</t>
+  </si>
+  <si>
+    <t>1.7 Светильники для растений</t>
+  </si>
+  <si>
+    <t>1.7.1 Светильники Green line для растений</t>
   </si>
   <si>
     <t>616-001</t>
   </si>
   <si>
     <t>Светильник светодиодный для растений REXANT Green line 14 Вт LED с комплектом креплений</t>
-  </si>
-[...55 lines deleted...]
-    <t>Светильник встраиваемый поворотный REXANT Horeca Dark Light с антиослепляющим эффектом 12 Вт 4000 К Oval LED WHITE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1107,56 +966,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/modul-svetodiodnyy-s-drayverom-rexant-36-vt-2700-6500-k-led-dimmiruemyy-cherez-vyklyuchatel-615-102" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/modul-svetodiodnyy-s-drayverom-rexant-48-vt-2700-6500-k-led-dimmiruemyy-s-pultom-distantsion-615-104" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-universalnyy-cassiopea-6-vt-led-belyy-rexant-610-005" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-universalnyy-cassiopea-4-vt-h-2-led-chernyy-rexant-610-001" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-universalnyy-kassiopeya-6-vt-led-seryy-rexant-610-004" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-universalnyy-cassiopea-4-vt-h-2-led-belyy-rexant-610-002" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-svetodiodnyy-dvuhstoronniy-1-5-ch-3-vt-74-1310" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-napravlenie-k-evakuatsionnomu-vyhodu-nalevo-vverh-rexa-74-0110-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-vyhod-exit-strelka-svetodiodnyy-dvuhstoronniy-1-5-ch-3-vt-74-1307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-akkumulyatornyy-nepostoyannogo-deystviya-dlya-podsvetki-putey-evakuatsii-i-rabochi-74-1305" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-vyhod-exit-svetodiodnyy-odnostoronniy-1-5-ch-3-vt-74-1314" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-vyhod-exit-figura-strelka-svetodiodnyy-dvuhstoronniy-1-5-c-74-1312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariynyy-svetodiodnyy-pk-rexant-74-0070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-napravlenie-k-evakuatsionnomu-vyhodu-nalevo-vniz-rexan-74-0120-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-napravlenie-k-evakuatsionnomu-vyhodu-napravo-vverh-rex-74-0140-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-napravlenie-k-evakuatsionnomu-vyhodu-napravo-vniz-rexa-74-0130-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-pg-rexant-74-0080-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-pk-rexant-74-0070-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-vyhod-vpravo-rexant-74-0030-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-zapasnyy-vyhod-svetodiodnyy-odnostoronniy-1-5-ch-3-vt-74-1313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-vyhod-vlevo-rexant-74-0040-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-vyhod-rexant-74-0100-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-chelovechek-serebryanyy-s-pudrovym-abazhurom-e27-rexant-603-1036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-chelovechek-zolotoy-s-chernym-abazhurom-e27-rexant-603-1035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-kot-v-ochkah-tsokol-e14-40vt-chernyy-rexant-603-1034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-mobi-buldog-s-tsokolem-e14-40vt-tsvet-chernyy-rexant-603-1016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-mobi-buldog-s-tsokolem-e14-40vt-tsvet-belyy-rexant-603-1017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-mobi-kot-s-zontom-s-tsokolem-e14-40-vt-tsvet-chernyy-rexan-603-1018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-aktsent-leopard-chernyy-s-chernym-abazhurom-s-tsokolem-e27-603-1021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-rubikon-na-metallicheskoy-stoyke-s-osnovaniem-s-tsokolem-e27-60--603-1010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-rubikon-na-metallicheskoy-stoyke-s-osnovaniem-s-tsokolem-e27-60--603-1011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-aktsent-na-metallicheskoy-stoyke-s-vintovym-zazhimom-s-tsokolem--603-1008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-chelovechek-chernyy-s-chernym-abazhurom-e27-rexant-603-1038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-kot-v-ochkah-tsokol-e14-40vt-belyy-rexant-603-1033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-forte-osnovanie-belogo-tsveta-belyy-abazhur-tsokol-e27-60v-603-1025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-mobi-kot-s-zontom-s-tsokolem-e14-40-vt-tsvet-belyy-rexant-603-1019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-forte-s-osnovaniem-tsveta-mramor-s-belym-abazhurom-s-tsoko-603-1022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-forte-osnovanie-duga-pod-belyy-mramor-chernyy-abazhur-tsok-603-1023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-mobi-rexant-na-metallicheskoy-stoyke-s-zazhimom-prischepkoy-s-tsokolem--603-1013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-smelyy-letchik-na-osnovanii-s-tsokolem-e27-60-vt-tsvet-siniy-603-1001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-mobi-zayats-hrom-rexant-603-1030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-chelovechek-belyy-s-belym-abazhurom-e27-rexant-603-1037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-forte-osnovanie-koltso-pod-chernyy-mramor-belyy-abazhur-ts-603-1027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-mobi-zayats-zoloto-rexant-603-1029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-forte-osnovanie-duga-pod-zolotoy-mramor-bezhevyy-abazhur-t-603-1024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-pchelenok-na-osnovanii-s-tsokolem-e27-60-vt-tsvet-podsolnuh-rexant-603-1014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-4vt-led-4000k-dimmiruemyy-3-stupeni-zaryazhaemyy-na-osnovanii-bely-609-002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-zaryazhaemyy-proconnect-ch-017-75-0215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-4vt-led-4000k-dimmiruemyy-3-stupeni-zaryazhaemyy-na-prischepke-bel-609-001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-na-prischepke-klik-2vt-6000k-rexant-609-038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-baoli-usb-zaryadka-ustroystv-vraschenie-360-75-0222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-s-rgb-nochnikom-led-12vt-belyy-rexant-75-0226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-s-2-krepleniyami-podstavka-i-strubtsina-led-10vt-chernyy-rexant-75-0225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-4vt-led-4000k-dimmiruemyy-3-stupeni-zaryazhaemyy-na-prischepke-che-609-033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-spiral-trio-led-2vt-3000k-5v-belyy-rexant-609-028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-spiral-duo-led-2vt-3000k-5v-chernyy-rexant-609-029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-spiral-uno-led-2vt-3000k-5v-chernyy-rexant-609-030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-spiral-uno-led-2vt-3000k-5v-serebryanyy-rexant-609-031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-spiral-uno-led-2vt-3000k-5v-zolotoy-rexant-609-032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-4vt-led-4000k-dimmiruemyy-3-stupeni-zaryazhaemyy-na-prischepke-sin-609-034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-4vt-led-4000k-dimmiruemyy-3-stupeni-zaryazhaemyy-na-prischepke-kra-609-035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-4vt-led-4000k-dimmiruemyy-3-stupeni-zaryazhaemyy-na-prischepke-kre-609-037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-click-shift-s-nochnikom-na-osnovanii-led-6-vt-4000-k-dimmiruemyy--609-006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-click-skin-na-osnovanii-led-7-vt-2700-6500-k-dimmiruemyy-3-stupen-609-005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-magnitnyy-perenosnoy-s-3-krepleniyami-kolokolchik-belyy-rexant-609-041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-magnitnyy-perenosnoy-s-3-krepleniyami-kruglyy-chernyy-rexant-609-042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-s-organayzerom-led-12vt-belyy-rexant-75-0224" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-crystal-sensornyy-rgb-rexant-609-040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-sikvel-s-nochnikom-220-v-led-5-vt-4000-k-besstupenchatoe-dimmirov-75-0216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-cloud-led-2700-6500k-vstroennaya-besprovodnaya-i-provodnaya-usb-zaryadka-75-0223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-status-led-usb-zaryadka-ustroystv-2700-6500-k-dimmirovanie-220-v--75-0219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-nastolnyy-klik-2vt-6000k-rexant-609-039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-sikvel-pro-c-solnechnoy-panelyu-i-s-nochnikom-220-v-led-5-vt-4000-75-0217" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-pro-na-osnovanii-led-dimmiruemyy-3-stupeni-zaryazhaemyy-avtonomnyy-609-007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shinoprovod-odnofaznyy-s-kabelnym-vvodom-i-zaglushkoy-dlya-trekovyh-svetilnikov-1m-belyy-rex-612-001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-t-obraznyy-chernyy-rexant-612-012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-x-obraznyy-chernyy-rexant-612-013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-x-obraznyy-belyy-rexant-612-007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/komplekt-trosovyh-podvesov-dlya-shinoprovoda-s-regulirovkoy-vysoty-2m-2-sht-rexant-612-022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-i-obraznyy-belyy-rexant-612-004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-12vt-4000k-led-belyy-rexant-611-001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-12vt-3000k-led-belyy-rexant-611-002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-20vt-4000k-led-chernyy-rexant-611-006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-t-obraznyy-belyy-rexant-612-006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-30vt-4000k-led-belyy-rexant-611-008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-30vt-4000k-led-chernyy-rexant-611-009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-20vt-4000k-led-belyy-rexant-611-005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-12vt-4000k-led-chernyy-rexant-611-003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-l-obraznyy-belyy-rexant-612-005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shinoprovod-odnofaznyy-s-kabelnym-vvodom-i-zaglushkoy-dlya-trekovyh-svetilnikov-1m-chernyy-r-612-002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-dlya-rasteniy-rexant-green-line-14-vt-led-s-komplektom-krepleniy-616-001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-vstraivaemyy-povorotnyy-rexant-bagel-5-vt-4000-k-led-613-001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-nakladnoy-rexant-aurorasunset-wave-s-izmenyaemoy-tsvetovoy-temperatu-615-1300" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-vstraivaemyy-rexant-aurora-sunset-sparta-s-izmenyaemoy-tsvetovoy-temp-623-001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-universalnyy-rexant-sirius-15-vt-4000-k-led-chernyy-615-002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-universalnyy-rexant-sirius-15-vt-4000-k-led-belyy-615-001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-vstraivaemyy-povorotnyy-rexant-horeca-dark-light-s-antiosleplyayuschim-effektom-1-615-1005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-vstraivaemyy-povorotnyy-rexant-horeca-dark-light-s-antiosleplyayuschim-effektom-1-615-1004" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/modul-svetodiodnyy-s-drayverom-rexant-48-vt-2700-6500-k-led-dimmiruemyy-s-pultom-distantsion-615-104" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/modul-svetodiodnyy-s-drayverom-rexant-36-vt-2700-6500-k-led-dimmiruemyy-cherez-vyklyuchatel-615-102" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-universalnyy-cassiopea-4-vt-h-2-led-chernyy-rexant-610-001" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-universalnyy-cassiopea-4-vt-h-2-led-belyy-rexant-610-002" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariynyy-svetodiodnyy-pk-rexant-74-0070" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-pg-rexant-74-0080-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-pk-rexant-74-0070-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-vyhod-vpravo-rexant-74-0030-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-vyhod-vlevo-rexant-74-0040-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-vyhod-rexant-74-0100-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/nakleyka-dlya-avariynogo-svetilnika-napravlenie-k-evakuatsionnomu-vyhodu-nalevo-vverh-rexa-74-0110-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-vyhod-exit-svetodiodnyy-odnostoronniy-1-5-ch-3-vt-74-1314" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-zapasnyy-vyhod-svetodiodnyy-odnostoronniy-1-5-ch-3-vt-74-1313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-vyhod-exit-figura-strelka-svetodiodnyy-dvuhstoronniy-1-5-c-74-1312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-vyhod-exit-strelka-svetodiodnyy-dvuhstoronniy-1-5-ch-3-vt-74-1307" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-avariyno-evakuatsionnyy-svetodiodnyy-dvuhstoronniy-1-5-ch-3-vt-74-1310" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-akkumulyatornyy-nepostoyannogo-deystviya-dlya-podsvetki-putey-evakuatsii-i-rabochi-74-1305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-aktsent-na-metallicheskoy-stoyke-s-vintovym-zazhimom-s-tsokolem--603-1008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-smelyy-letchik-na-osnovanii-s-tsokolem-e27-60-vt-tsvet-siniy-603-1001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-rubikon-na-metallicheskoy-stoyke-s-osnovaniem-s-tsokolem-e27-60--603-1010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-pchelenok-na-osnovanii-s-tsokolem-e27-60-vt-tsvet-podsolnuh-rexant-603-1014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-mobi-buldog-s-tsokolem-e14-40vt-tsvet-chernyy-rexant-603-1016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-mobi-buldog-s-tsokolem-e14-40vt-tsvet-belyy-rexant-603-1017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-mobi-kot-s-zontom-s-tsokolem-e14-40-vt-tsvet-chernyy-rexan-603-1018" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-mobi-kot-s-zontom-s-tsokolem-e14-40-vt-tsvet-belyy-rexant-603-1019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-kot-v-ochkah-tsokol-e14-40vt-belyy-rexant-603-1033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-kot-v-ochkah-tsokol-e14-40vt-chernyy-rexant-603-1034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-chelovechek-belyy-s-belym-abazhurom-e27-rexant-603-1037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-chelovechek-chernyy-s-chernym-abazhurom-e27-rexant-603-1038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-chelovechek-zolotoy-s-chernym-abazhurom-e27-rexant-603-1035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-chelovechek-serebryanyy-s-pudrovym-abazhurom-e27-rexant-603-1036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-forte-osnovanie-duga-pod-zolotoy-mramor-bezhevyy-abazhur-t-603-1024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-nastolnyy-forte-osnovanie-koltso-pod-chernyy-mramor-belyy-abazhur-ts-603-1027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-mobi-zayats-zoloto-rexant-603-1029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-mobi-zayats-hrom-rexant-603-1030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-spiral-uno-led-2vt-3000k-5v-serebryanyy-rexant-609-031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-click-skin-na-osnovanii-led-7-vt-2700-6500-k-dimmiruemyy-3-stupen-609-005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-zaryazhaemyy-proconnect-ch-017-75-0215" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-click-shift-s-nochnikom-na-osnovanii-led-6-vt-4000-k-dimmiruemyy--609-006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-pro-na-osnovanii-led-dimmiruemyy-3-stupeni-zaryazhaemyy-avtonomnyy-609-007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-sikvel-s-nochnikom-220-v-led-5-vt-4000-k-besstupenchatoe-dimmirov-75-0216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-sikvel-pro-c-solnechnoy-panelyu-i-s-nochnikom-220-v-led-5-vt-4000-75-0217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-status-led-usb-zaryadka-ustroystv-2700-6500-k-dimmirovanie-220-v--75-0219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-magnitnyy-perenosnoy-s-3-krepleniyami-kruglyy-chernyy-rexant-609-042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-rexant-baoli-usb-zaryadka-ustroystv-vraschenie-360-75-0222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-crystal-sensornyy-rgb-rexant-609-040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-4vt-led-4000k-dimmiruemyy-3-stupeni-zaryazhaemyy-na-prischepke-che-609-033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-click-4vt-led-4000k-dimmiruemyy-3-stupeni-zaryazhaemyy-na-prischepke-bel-609-001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-s-organayzerom-led-12vt-belyy-rexant-75-0224" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-s-2-krepleniyami-podstavka-i-strubtsina-led-10vt-chernyy-rexant-75-0225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-nastolnyy-s-rgb-nochnikom-led-12vt-belyy-rexant-75-0226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-dekorativnyy-spiral-uno-led-2vt-3000k-5v-zolotoy-rexant-609-032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-magnitnyy-perenosnoy-s-3-krepleniyami-kolokolchik-belyy-rexant-609-041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-30vt-4000k-led-chernyy-rexant-611-009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-12vt-4000k-led-belyy-rexant-611-001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-12vt-3000k-led-belyy-rexant-611-002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-12vt-4000k-led-chernyy-rexant-611-003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-20vt-4000k-led-belyy-rexant-611-005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-trekovyy-star-track-20vt-4000k-led-chernyy-rexant-611-006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shinoprovod-odnofaznyy-s-kabelnym-vvodom-i-zaglushkoy-dlya-trekovyh-svetilnikov-1m-belyy-rex-612-001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/shinoprovod-odnofaznyy-s-kabelnym-vvodom-i-zaglushkoy-dlya-trekovyh-svetilnikov-1m-chernyy-r-612-002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/komplekt-trosovyh-podvesov-dlya-shinoprovoda-s-regulirovkoy-vysoty-2m-2-sht-rexant-612-022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-t-obraznyy-chernyy-rexant-612-012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-t-obraznyy-belyy-rexant-612-006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-x-obraznyy-belyy-rexant-612-007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-i-obraznyy-belyy-rexant-612-004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-l-obraznyy-belyy-rexant-612-005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/konnektor-dlya-odnofaznogo-shinoprovoda-x-obraznyy-chernyy-rexant-612-013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-universalnyy-rexant-sirius-15-vt-4000-k-led-belyy-615-001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-universalnyy-rexant-sirius-15-vt-4000-k-led-chernyy-615-002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-nakladnoy-rexant-aurorasunset-wave-s-izmenyaemoy-tsvetovoy-temperatu-615-1300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-vstraivaemyy-rexant-aurora-sunset-sparta-s-izmenyaemoy-tsvetovoy-temp-623-001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-vstraivaemyy-povorotnyy-rexant-horeca-dark-light-s-antiosleplyayuschim-effektom-1-615-1004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-vstraivaemyy-povorotnyy-rexant-horeca-dark-light-s-antiosleplyayuschim-effektom-1-615-1005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/svetilnik-svetodiodnyy-dlya-rasteniy-rexant-green-line-14-vt-led-s-komplektom-krepleniy-616-001" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I115"/>
+  <dimension ref="A1:I91"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
@@ -1201,3171 +1060,2467 @@
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3">
-        <v>436.68</v>
+        <v>816.97</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="I5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3">
-        <v>770.73</v>
+        <v>462.88</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>259</v>
+        <v>35</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="I6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3">
-        <v>914.84</v>
+        <v>1386.82</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>124</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>20</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="3">
-        <v>1308.32</v>
+        <v>660.69</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>136</v>
+        <v>284</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>20</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3">
-        <v>660.69</v>
+        <v>1034.99</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>294</v>
+        <v>3603</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>20</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A12" s="2" t="s">
+      <c r="A12" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="2"/>
-[...6 lines deleted...]
-      <c r="I12" s="2"/>
+      <c r="C12" s="3">
+        <v>101.29</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="3">
+        <v>2010</v>
+      </c>
+      <c r="G12" s="3">
+        <v>5</v>
+      </c>
+      <c r="H12" s="3">
+        <v>500</v>
+      </c>
+      <c r="I12" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="3">
-        <v>956.44</v>
+        <v>101.29</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>1</v>
+        <v>167</v>
       </c>
       <c r="G13" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H13" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="3">
-        <v>62.69</v>
+        <v>101.29</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>5</v>
       </c>
       <c r="H14" s="3">
         <v>500</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="3">
-        <v>976.41</v>
+        <v>101.29</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>823</v>
+        <v>25</v>
       </c>
       <c r="G15" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H15" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="3">
-        <v>793.49</v>
+        <v>101.29</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>3187</v>
+        <v>102</v>
       </c>
       <c r="G16" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H16" s="3">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="3">
-        <v>976.41</v>
+        <v>66.45</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>1928</v>
+        <v>5</v>
       </c>
       <c r="G17" s="3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H17" s="3">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="3">
-        <v>976.41</v>
+        <v>1034.99</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>18</v>
+        <v>2422</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
         <v>20</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="3">
-        <v>976.41</v>
+        <v>1034.99</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>3147</v>
+        <v>158</v>
       </c>
       <c r="G19" s="3">
         <v>1</v>
       </c>
       <c r="H19" s="3">
         <v>20</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="3">
-        <v>62.69</v>
+        <v>1034.99</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>0</v>
+        <v>632</v>
       </c>
       <c r="G20" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H20" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="3">
-        <v>95.56</v>
+        <v>1034.99</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>0</v>
+        <v>795</v>
       </c>
       <c r="G21" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H21" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="3">
-        <v>81.7</v>
+        <v>1013.83</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>537</v>
       </c>
       <c r="G22" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H22" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="3">
-        <v>95.56</v>
+        <v>841.1</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="3">
-        <v>2035</v>
+        <v>2985</v>
       </c>
       <c r="G23" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H23" s="3">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A24" s="3" t="s">
+      <c r="A24" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C24" s="3">
-[...48 lines deleted...]
-      </c>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C26" s="3">
-        <v>976.41</v>
+        <v>1805.93</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="3">
-        <v>209</v>
+        <v>0</v>
       </c>
       <c r="G26" s="3">
         <v>1</v>
       </c>
       <c r="H26" s="3">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I26" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C27" s="3">
-        <v>95.56</v>
+        <v>869.54</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H27" s="3">
-        <v>500</v>
+        <v>20</v>
       </c>
       <c r="I27" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="3">
+        <v>2021.43</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="3">
+        <v>0</v>
+      </c>
+      <c r="G28" s="3">
+        <v>1</v>
+      </c>
+      <c r="H28" s="3">
+        <v>12</v>
+      </c>
+      <c r="I28" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="B29" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="C28" s="3">
-[...22 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="C29" s="3">
+        <v>1044.33</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="3">
+        <v>49</v>
+      </c>
+      <c r="G29" s="3">
+        <v>1</v>
+      </c>
+      <c r="H29" s="3">
+        <v>20</v>
+      </c>
+      <c r="I29" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="2"/>
-[...9 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="B30" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B30" s="2"/>
-[...6 lines deleted...]
-      <c r="I30" s="2"/>
+      <c r="C30" s="3">
+        <v>2624.76</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="3">
+        <v>621</v>
+      </c>
+      <c r="G30" s="3">
+        <v>1</v>
+      </c>
+      <c r="H30" s="3">
+        <v>12</v>
+      </c>
+      <c r="I30" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="3">
-        <v>3508.65</v>
+        <v>2624.76</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="3">
-        <v>382</v>
+        <v>585</v>
       </c>
       <c r="G31" s="3">
         <v>1</v>
       </c>
       <c r="H31" s="3">
         <v>12</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="3">
-        <v>3508.65</v>
+        <v>4169.64</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="3">
-        <v>613</v>
+        <v>295</v>
       </c>
       <c r="G32" s="3">
         <v>1</v>
       </c>
       <c r="H32" s="3">
         <v>12</v>
       </c>
       <c r="I32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="3">
-        <v>2582.31</v>
+        <v>4169.64</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="3">
-        <v>432</v>
+        <v>833</v>
       </c>
       <c r="G33" s="3">
         <v>1</v>
       </c>
       <c r="H33" s="3">
         <v>12</v>
       </c>
       <c r="I33" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="3">
-        <v>2476.19</v>
+        <v>2324.08</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="3">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="G34" s="3">
         <v>1</v>
       </c>
       <c r="H34" s="3">
         <v>12</v>
       </c>
       <c r="I34" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="3">
-        <v>2476.19</v>
+        <v>2737.25</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="3">
-        <v>622</v>
+        <v>431</v>
       </c>
       <c r="G35" s="3">
         <v>1</v>
       </c>
       <c r="H35" s="3">
         <v>12</v>
       </c>
       <c r="I35" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="3">
-        <v>3933.62</v>
+        <v>3719.17</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="3">
-        <v>178</v>
+        <v>0</v>
       </c>
       <c r="G36" s="3">
         <v>1</v>
       </c>
       <c r="H36" s="3">
         <v>12</v>
       </c>
       <c r="I36" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="3">
-        <v>5946.04</v>
+        <v>3719.17</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G37" s="3">
         <v>1</v>
       </c>
       <c r="H37" s="3">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="I37" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="3">
-        <v>1907.01</v>
+        <v>3719.17</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="3">
-        <v>0</v>
+        <v>590</v>
       </c>
       <c r="G38" s="3">
         <v>1</v>
       </c>
       <c r="H38" s="3">
         <v>12</v>
       </c>
       <c r="I38" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="3">
-        <v>1543.23</v>
+        <v>3719.17</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="3">
-        <v>0</v>
+        <v>347</v>
       </c>
       <c r="G39" s="3">
         <v>1</v>
       </c>
       <c r="H39" s="3">
         <v>12</v>
       </c>
       <c r="I39" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="3">
-        <v>1703.71</v>
+        <v>1633.28</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="3">
-        <v>0</v>
+        <v>370</v>
       </c>
       <c r="G40" s="3">
         <v>1</v>
       </c>
       <c r="H40" s="3">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I40" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="3">
-        <v>3508.65</v>
+        <v>2244.25</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="3">
-        <v>555</v>
+        <v>74</v>
       </c>
       <c r="G41" s="3">
         <v>1</v>
       </c>
       <c r="H41" s="3">
         <v>12</v>
       </c>
       <c r="I41" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="3">
-        <v>2324.08</v>
+        <v>4317.35</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="3">
-        <v>697</v>
+        <v>482</v>
       </c>
       <c r="G42" s="3">
         <v>1</v>
       </c>
       <c r="H42" s="3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I42" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="3">
-        <v>1171.99</v>
+        <v>5330.05</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="3">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="G43" s="3">
         <v>1</v>
       </c>
       <c r="H43" s="3">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I43" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A44" s="3" t="s">
+      <c r="A44" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B44" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="3">
-        <v>1105.57</v>
+        <v>1203.15</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="3">
-        <v>0</v>
+        <v>163</v>
       </c>
       <c r="G45" s="3">
         <v>1</v>
       </c>
       <c r="H45" s="3">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I45" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="3">
-        <v>2358.35</v>
+        <v>1160.94</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="3">
         <v>0</v>
       </c>
       <c r="G46" s="3">
         <v>1</v>
       </c>
       <c r="H46" s="3">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I46" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="3">
-        <v>1476.45</v>
+        <v>497.55</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="3">
         <v>0</v>
       </c>
       <c r="G47" s="3">
         <v>1</v>
       </c>
       <c r="H47" s="3">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="I47" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="B48" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="3">
-        <v>820.32</v>
+        <v>1188</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="3">
         <v>0</v>
       </c>
       <c r="G48" s="3">
         <v>1</v>
       </c>
       <c r="H48" s="3">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="I48" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="3">
-        <v>5330.05</v>
+        <v>1630.04</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="3">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="G49" s="3">
         <v>1</v>
       </c>
       <c r="H49" s="3">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="I49" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="B50" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="3">
-        <v>3508.65</v>
+        <v>647.12</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="3">
-        <v>503</v>
+        <v>0</v>
       </c>
       <c r="G50" s="3">
         <v>1</v>
       </c>
       <c r="H50" s="3">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="I50" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B51" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B51" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="3">
-        <v>2117.22</v>
+        <v>970.21</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="3">
-        <v>167</v>
+        <v>0</v>
       </c>
       <c r="G51" s="3">
         <v>1</v>
       </c>
       <c r="H51" s="3">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="I51" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B52" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="B52" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="3">
-        <v>4317.35</v>
+        <v>2071.28</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="3">
-        <v>403</v>
+        <v>4</v>
       </c>
       <c r="G52" s="3">
         <v>1</v>
       </c>
       <c r="H52" s="3">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="I52" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="B53" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="3">
-        <v>1633.28</v>
+        <v>1940.43</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="3">
-        <v>374</v>
+        <v>1</v>
       </c>
       <c r="G53" s="3">
         <v>1</v>
       </c>
       <c r="H53" s="3">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="I53" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B54" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B54" s="3" t="s">
+      <c r="C54" s="3">
+        <v>1573.6</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="3">
+        <v>2</v>
+      </c>
+      <c r="G54" s="3">
+        <v>1</v>
+      </c>
+      <c r="H54" s="3">
+        <v>24</v>
+      </c>
+      <c r="I54" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="C54" s="3">
-[...22 lines deleted...]
-      <c r="A55" s="2" t="s">
+      <c r="B55" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B55" s="2"/>
-[...6 lines deleted...]
-      <c r="I55" s="2"/>
+      <c r="C55" s="3">
+        <v>671.35</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" s="3">
+        <v>232</v>
+      </c>
+      <c r="G55" s="3">
+        <v>1</v>
+      </c>
+      <c r="H55" s="3">
+        <v>50</v>
+      </c>
+      <c r="I55" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>111</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="3">
-        <v>982.04</v>
+        <v>1034.74</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="3">
-        <v>0</v>
+        <v>5357</v>
       </c>
       <c r="G56" s="3">
         <v>1</v>
       </c>
       <c r="H56" s="3">
         <v>80</v>
       </c>
       <c r="I56" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="3">
-        <v>469.39</v>
+        <v>1034.74</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="3">
-        <v>0</v>
+        <v>20342</v>
       </c>
       <c r="G57" s="3">
         <v>1</v>
       </c>
       <c r="H57" s="3">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="I57" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>115</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C58" s="3">
-        <v>976.17</v>
+        <v>2150.85</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="3">
-        <v>1896</v>
+        <v>45</v>
       </c>
       <c r="G58" s="3">
         <v>1</v>
       </c>
       <c r="H58" s="3">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="I58" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>117</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C59" s="3">
-        <v>440.05</v>
+        <v>2462.62</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="3">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="G59" s="3">
         <v>1</v>
       </c>
       <c r="H59" s="3">
-        <v>120</v>
+        <v>16</v>
       </c>
       <c r="I59" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C60" s="3">
-        <v>1484.53</v>
+        <v>2414.47</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="3">
-        <v>0</v>
+        <v>566</v>
       </c>
       <c r="G60" s="3">
         <v>1</v>
       </c>
       <c r="H60" s="3">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I60" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C61" s="3">
-        <v>2277.8</v>
+        <v>1482.55</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="3">
-        <v>213</v>
+        <v>63</v>
       </c>
       <c r="G61" s="3">
         <v>1</v>
       </c>
       <c r="H61" s="3">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="I61" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C62" s="3">
-        <v>2323.23</v>
+        <v>1228.85</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="3">
-        <v>232</v>
+        <v>837</v>
       </c>
       <c r="G62" s="3">
         <v>1</v>
       </c>
       <c r="H62" s="3">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="I62" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A63" s="3" t="s">
+      <c r="A63" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="B63" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B64" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="B64" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="3">
-        <v>1438.17</v>
+        <v>792.16</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G64" s="3">
         <v>1</v>
       </c>
       <c r="H64" s="3">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I64" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B65" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="B65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="3">
-        <v>957.84</v>
+        <v>337.29</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="3">
-        <v>0</v>
+        <v>208</v>
       </c>
       <c r="G65" s="3">
         <v>1</v>
       </c>
       <c r="H65" s="3">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I65" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B66" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B66" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="3">
-        <v>1135.05</v>
+        <v>337.29</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="3">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="G66" s="3">
         <v>1</v>
       </c>
       <c r="H66" s="3">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="I66" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B67" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B67" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="3">
-        <v>1135.05</v>
+        <v>357.53</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="3">
-        <v>180</v>
+        <v>1476</v>
       </c>
       <c r="G67" s="3">
         <v>1</v>
       </c>
       <c r="H67" s="3">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="I67" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B68" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="3">
-        <v>1398.63</v>
+        <v>405.08</v>
       </c>
       <c r="D68" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="3">
-        <v>79</v>
+        <v>209</v>
       </c>
       <c r="G68" s="3">
         <v>1</v>
       </c>
       <c r="H68" s="3">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="I68" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B69" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B69" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="3">
-        <v>979.85</v>
+        <v>405.08</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="3">
-        <v>0</v>
+        <v>1576</v>
       </c>
       <c r="G69" s="3">
         <v>1</v>
       </c>
       <c r="H69" s="3">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="I69" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B70" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B70" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="3">
-        <v>934.36</v>
+        <v>269.49</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="3">
-        <v>0</v>
+        <v>1288</v>
       </c>
       <c r="G70" s="3">
         <v>1</v>
       </c>
       <c r="H70" s="3">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="I70" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B71" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B71" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="3">
-        <v>979.85</v>
+        <v>285.66</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F71" s="3">
-        <v>0</v>
+        <v>563</v>
       </c>
       <c r="G71" s="3">
         <v>1</v>
       </c>
       <c r="H71" s="3">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="I71" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B72" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B72" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="3">
-        <v>1120.75</v>
+        <v>213.79</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="3">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="G72" s="3">
         <v>1</v>
       </c>
       <c r="H72" s="3">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="I72" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B73" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="3">
-        <v>1095.23</v>
+        <v>123.97</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="3">
-        <v>0</v>
+        <v>1267</v>
       </c>
       <c r="G73" s="3">
         <v>1</v>
       </c>
       <c r="H73" s="3">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I73" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B74" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B74" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="3">
-        <v>1159.29</v>
+        <v>123.97</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="3">
-        <v>1048</v>
+        <v>944</v>
       </c>
       <c r="G74" s="3">
         <v>1</v>
       </c>
       <c r="H74" s="3">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="I74" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B75" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="B75" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="3">
-        <v>1830.59</v>
+        <v>159.9</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="3">
-        <v>1</v>
+        <v>1090</v>
       </c>
       <c r="G75" s="3">
         <v>1</v>
       </c>
       <c r="H75" s="3">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="I75" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B76" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B76" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="3">
-        <v>2029.1</v>
+        <v>49.15</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="3">
-        <v>672</v>
+        <v>1236</v>
       </c>
       <c r="G76" s="3">
         <v>1</v>
       </c>
       <c r="H76" s="3">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I76" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B77" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="B77" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="3">
-        <v>671.35</v>
+        <v>59.32</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="3">
-        <v>188</v>
+        <v>997</v>
       </c>
       <c r="G77" s="3">
         <v>1</v>
       </c>
       <c r="H77" s="3">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="I77" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B78" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="B78" s="3" t="s">
+      <c r="C78" s="3">
+        <v>159.9</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="3">
+        <v>1092</v>
+      </c>
+      <c r="G78" s="3">
+        <v>1</v>
+      </c>
+      <c r="H78" s="3">
+        <v>200</v>
+      </c>
+      <c r="I78" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="C78" s="3">
-[...22 lines deleted...]
-      <c r="A79" s="3" t="s">
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B79" s="3" t="s">
-[...51 lines deleted...]
-      </c>
+      <c r="B80" s="2"/>
+      <c r="C80" s="2"/>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+      <c r="F80" s="2"/>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C81" s="3">
-        <v>295.13</v>
+        <v>337.28</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="3">
-        <v>0</v>
+        <v>643</v>
       </c>
       <c r="G81" s="3">
         <v>1</v>
       </c>
       <c r="H81" s="3">
         <v>120</v>
       </c>
       <c r="I81" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C82" s="3">
+        <v>337.28</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" s="3">
+        <v>1260</v>
+      </c>
+      <c r="G82" s="3">
+        <v>1</v>
+      </c>
+      <c r="H82" s="3">
+        <v>120</v>
+      </c>
+      <c r="I82" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B83" s="2"/>
+      <c r="C83" s="2"/>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+      <c r="F83" s="2"/>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2"/>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="B82" s="3" t="s">
+      <c r="B84" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="C82" s="3">
-[...61 lines deleted...]
-      <c r="I84" s="2"/>
+      <c r="C84" s="3">
+        <v>100</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F84" s="3">
+        <v>2294</v>
+      </c>
+      <c r="G84" s="3">
+        <v>1</v>
+      </c>
+      <c r="H84" s="3">
+        <v>100</v>
+      </c>
+      <c r="I84" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C85" s="3">
-        <v>269.49</v>
+        <v>100</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="3">
-        <v>1289</v>
+        <v>2999</v>
       </c>
       <c r="G85" s="3">
         <v>1</v>
       </c>
       <c r="H85" s="3">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="I85" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A86" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A86" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="2"/>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="3" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C87" s="3">
-        <v>150.85</v>
+        <v>336.36</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="3">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="G87" s="3">
         <v>1</v>
       </c>
       <c r="H87" s="3">
-        <v>200</v>
+        <v>45</v>
       </c>
       <c r="I87" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C88" s="3">
-        <v>150.85</v>
+        <v>354.43</v>
       </c>
       <c r="D88" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="3">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="G88" s="3">
         <v>1</v>
       </c>
       <c r="H88" s="3">
-        <v>200</v>
+        <v>45</v>
       </c>
       <c r="I88" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A89" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A89" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2"/>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A90" s="3" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="A90" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+      <c r="F90" s="2"/>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C91" s="3">
-        <v>337.29</v>
+        <v>357.53</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="3">
-        <v>4789</v>
+        <v>0</v>
       </c>
       <c r="G91" s="3">
         <v>1</v>
       </c>
       <c r="H91" s="3">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="I91" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
-[...582 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="15">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
-    <mergeCell ref="A12:I12"/>
-[...10 lines deleted...]
-    <mergeCell ref="A113:I113"/>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A44:I44"/>
+    <mergeCell ref="A63:I63"/>
+    <mergeCell ref="A79:I79"/>
+    <mergeCell ref="A80:I80"/>
+    <mergeCell ref="A83:I83"/>
+    <mergeCell ref="A86:I86"/>
+    <mergeCell ref="A89:I89"/>
+    <mergeCell ref="A90:I90"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D5" r:id="rId1"/>
     <hyperlink ref="D6" r:id="rId2"/>
     <hyperlink ref="D8" r:id="rId3"/>
     <hyperlink ref="D9" r:id="rId4"/>
-    <hyperlink ref="D10" r:id="rId5"/>
-    <hyperlink ref="D11" r:id="rId6"/>
+    <hyperlink ref="D11" r:id="rId5"/>
+    <hyperlink ref="D12" r:id="rId6"/>
     <hyperlink ref="D13" r:id="rId7"/>
     <hyperlink ref="D14" r:id="rId8"/>
     <hyperlink ref="D15" r:id="rId9"/>
     <hyperlink ref="D16" r:id="rId10"/>
     <hyperlink ref="D17" r:id="rId11"/>
     <hyperlink ref="D18" r:id="rId12"/>
     <hyperlink ref="D19" r:id="rId13"/>
     <hyperlink ref="D20" r:id="rId14"/>
     <hyperlink ref="D21" r:id="rId15"/>
     <hyperlink ref="D22" r:id="rId16"/>
     <hyperlink ref="D23" r:id="rId17"/>
-    <hyperlink ref="D24" r:id="rId18"/>
-[...3 lines deleted...]
-    <hyperlink ref="D28" r:id="rId22"/>
+    <hyperlink ref="D26" r:id="rId18"/>
+    <hyperlink ref="D27" r:id="rId19"/>
+    <hyperlink ref="D28" r:id="rId20"/>
+    <hyperlink ref="D29" r:id="rId21"/>
+    <hyperlink ref="D30" r:id="rId22"/>
     <hyperlink ref="D31" r:id="rId23"/>
     <hyperlink ref="D32" r:id="rId24"/>
     <hyperlink ref="D33" r:id="rId25"/>
     <hyperlink ref="D34" r:id="rId26"/>
     <hyperlink ref="D35" r:id="rId27"/>
     <hyperlink ref="D36" r:id="rId28"/>
     <hyperlink ref="D37" r:id="rId29"/>
     <hyperlink ref="D38" r:id="rId30"/>
     <hyperlink ref="D39" r:id="rId31"/>
     <hyperlink ref="D40" r:id="rId32"/>
     <hyperlink ref="D41" r:id="rId33"/>
     <hyperlink ref="D42" r:id="rId34"/>
     <hyperlink ref="D43" r:id="rId35"/>
-    <hyperlink ref="D44" r:id="rId36"/>
-[...9 lines deleted...]
-    <hyperlink ref="D54" r:id="rId46"/>
+    <hyperlink ref="D45" r:id="rId36"/>
+    <hyperlink ref="D46" r:id="rId37"/>
+    <hyperlink ref="D47" r:id="rId38"/>
+    <hyperlink ref="D48" r:id="rId39"/>
+    <hyperlink ref="D49" r:id="rId40"/>
+    <hyperlink ref="D50" r:id="rId41"/>
+    <hyperlink ref="D51" r:id="rId42"/>
+    <hyperlink ref="D52" r:id="rId43"/>
+    <hyperlink ref="D53" r:id="rId44"/>
+    <hyperlink ref="D54" r:id="rId45"/>
+    <hyperlink ref="D55" r:id="rId46"/>
     <hyperlink ref="D56" r:id="rId47"/>
     <hyperlink ref="D57" r:id="rId48"/>
     <hyperlink ref="D58" r:id="rId49"/>
     <hyperlink ref="D59" r:id="rId50"/>
     <hyperlink ref="D60" r:id="rId51"/>
     <hyperlink ref="D61" r:id="rId52"/>
     <hyperlink ref="D62" r:id="rId53"/>
-    <hyperlink ref="D63" r:id="rId54"/>
-[...43 lines deleted...]
-    <hyperlink ref="D115" r:id="rId98"/>
+    <hyperlink ref="D64" r:id="rId54"/>
+    <hyperlink ref="D65" r:id="rId55"/>
+    <hyperlink ref="D66" r:id="rId56"/>
+    <hyperlink ref="D67" r:id="rId57"/>
+    <hyperlink ref="D68" r:id="rId58"/>
+    <hyperlink ref="D69" r:id="rId59"/>
+    <hyperlink ref="D70" r:id="rId60"/>
+    <hyperlink ref="D71" r:id="rId61"/>
+    <hyperlink ref="D72" r:id="rId62"/>
+    <hyperlink ref="D73" r:id="rId63"/>
+    <hyperlink ref="D74" r:id="rId64"/>
+    <hyperlink ref="D75" r:id="rId65"/>
+    <hyperlink ref="D76" r:id="rId66"/>
+    <hyperlink ref="D77" r:id="rId67"/>
+    <hyperlink ref="D78" r:id="rId68"/>
+    <hyperlink ref="D81" r:id="rId69"/>
+    <hyperlink ref="D82" r:id="rId70"/>
+    <hyperlink ref="D84" r:id="rId71"/>
+    <hyperlink ref="D85" r:id="rId72"/>
+    <hyperlink ref="D87" r:id="rId73"/>
+    <hyperlink ref="D88" r:id="rId74"/>
+    <hyperlink ref="D91" r:id="rId75"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс лист</vt:lpstr>
     </vt:vector>