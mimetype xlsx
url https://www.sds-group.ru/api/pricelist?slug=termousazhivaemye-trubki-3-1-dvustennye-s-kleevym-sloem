--- v2 (2026-02-28)
+++ v3 (2026-04-17)
@@ -66,207 +66,207 @@
   <si>
     <t>26-0003</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 черная REXANT</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>26-0009</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-9/3 черная REXANT</t>
   </si>
   <si>
     <t>26-0024</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-24/8 черная REXANT</t>
   </si>
   <si>
+    <t>20-4808</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-4,8/1,6 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-4809</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-4,8/1,6 прозрачная REXANT</t>
+  </si>
+  <si>
     <t>26-1209</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-6004</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 красная REXANT</t>
   </si>
   <si>
+    <t>26-3009</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 прозрачная REXANT</t>
+  </si>
+  <si>
     <t>26-3004</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 красная REXANT</t>
   </si>
   <si>
-    <t>20-4808</t>
-[...8 lines deleted...]
-    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-4,8/1,6 прозрачная REXANT</t>
+    <t>26-0025-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-25/8 черная REXANT</t>
+  </si>
+  <si>
+    <t>м</t>
   </si>
   <si>
     <t>21-2008</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 черная REXANT</t>
   </si>
   <si>
     <t>20-6008</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 черная REXANT</t>
   </si>
   <si>
+    <t>21-9008</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-0009-1</t>
+  </si>
+  <si>
+    <t>26-0012-1</t>
+  </si>
+  <si>
     <t>26-6009</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-9009</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-9/3 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-1809</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-2409</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-24/8 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-4804</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-4,8/1,6 красная REXANT</t>
   </si>
   <si>
     <t>26-9004</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-9/3 красная REXANT</t>
   </si>
   <si>
     <t>26-1204</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 красная REXANT</t>
   </si>
   <si>
+    <t>26-1804</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 красная REXANT</t>
+  </si>
+  <si>
     <t>26-2404</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-24/8 красная REXANT</t>
   </si>
   <si>
-    <t>26-1804</t>
-[...2 lines deleted...]
-    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 красная REXANT</t>
+    <t>26-0018-1</t>
+  </si>
+  <si>
+    <t>26-0020-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-20/6 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-0003-1</t>
+  </si>
+  <si>
+    <t>26-0004-1</t>
+  </si>
+  <si>
+    <t>26-0006-1</t>
+  </si>
+  <si>
+    <t>26-0030-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-30/10 черная REXANT</t>
   </si>
   <si>
     <t>26-0040-1</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-40/13 черная REXANT</t>
   </si>
   <si>
-    <t>м</t>
-[...19 lines deleted...]
-  <si>
     <t>26-0050-1</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-50/17 черная REXANT</t>
-  </si>
-[...28 lines deleted...]
-    <t>26-0012-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -651,51 +651,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-31-chernaya-rexant" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-93-chernaya-rexant" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-248-chernaya-rexant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-124-prozrachnaya-rexant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-62-krasnaya-rexant" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-31-krasnaya-rexant" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-81-6-chernaya-rexant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-81-6-prozrachnaya-rexant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-124-chernaya-rexant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-62-chernaya-rexant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-62-prozrachnaya-rexant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-93-prozrachnaya-rexant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-186-prozrachnaya-rexant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-248-prozrachnaya-rexant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-81-6-krasnaya-rexant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-93-krasnaya-rexant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-124-krasnaya-rexant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-248-krasnaya-rexant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-186-krasnaya-rexant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4013-chernaya-rexant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-186-chernaya-rexant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-31-prozrachnaya-rexant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-31-chernaya-rexant-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-81-6-chernaya-rexant-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-5017-chernaya-rexant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-62-chernaya-rexant-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-93-chernaya-rexant-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-186-chernaya-rexant-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-206-chernaya-rexant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-258-chernaya-rexant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3010-chernaya-rexant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-124-chernaya-rexant-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant26-0003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant26-0009" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-chernaya-rexant26-0024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant20-4808" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-prozrachnaya-rexant26-4809" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-prozrachnaya-rexant26-1209" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-krasnaya-rexant26-6004" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-prozrachnaya-rexant26-3009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-krasnaya-rexant26-3004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-25-8-chernaya-rexant26-0025-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant21-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant20-6008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant21-9008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant26-0009-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant26-0012-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-prozrachnaya-rexant26-6009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-prozrachnaya-rexant26-9009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-prozrachnaya-rexant26-1809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-prozrachnaya-rexant26-2409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-krasnaya-rexant26-4804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-krasnaya-rexant26-9004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-krasnaya-rexant26-1204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-krasnaya-rexant26-1804" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-krasnaya-rexant26-2404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant26-0018-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-20-6-chernaya-rexant26-0020-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant26-0003-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant26-0004-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant26-0006-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-30-10-chernaya-rexant26-0030-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-40-13-chernaya-rexant26-0040-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-50-17-chernaya-rexant26-0050-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I34"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -719,965 +719,965 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>33.95</v>
+        <v>30.89</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>74150</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
         <v>720</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>84.48</v>
+        <v>76.88</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>39550</v>
+        <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
         <v>200</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>383.27</v>
+        <v>329.61</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>16335</v>
+        <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>5</v>
       </c>
       <c r="H5" s="3">
         <v>100</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>155.14</v>
+        <v>42.29</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>1630</v>
+        <v>0</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>67.19</v>
+        <v>47.57</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>7020</v>
+        <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
-        <v>300</v>
+        <v>400</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>40.26</v>
+        <v>141.18</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>14140</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>10</v>
       </c>
       <c r="H8" s="3">
-        <v>720</v>
+        <v>150</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>46.47</v>
+        <v>61.14</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>67210</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>10</v>
       </c>
       <c r="H9" s="3">
-        <v>400</v>
+        <v>300</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>52.27</v>
+        <v>36.64</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>9730</v>
+        <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>10</v>
       </c>
       <c r="H10" s="3">
-        <v>400</v>
+        <v>720</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>134.74</v>
+        <v>36.64</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>23270</v>
+        <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
-        <v>150</v>
+        <v>720</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>61.61</v>
+        <v>282.38</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>51180</v>
+        <v>0</v>
       </c>
       <c r="G12" s="3">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H12" s="3">
-        <v>300</v>
+        <v>175</v>
       </c>
       <c r="I12" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="3">
-        <v>67.19</v>
+        <v>122.61</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>8210</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>300</v>
+        <v>150</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="3">
-        <v>101.06</v>
+        <v>56.07</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>8480</v>
+        <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" s="3">
-        <v>298.34</v>
+        <v>225.75</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>4510</v>
+        <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
         <v>100</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C16" s="3">
-        <v>430.96</v>
+        <v>66.14</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>2975</v>
+        <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="H16" s="3">
-        <v>100</v>
+        <v>350</v>
       </c>
       <c r="I16" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C17" s="3">
-        <v>52.28</v>
+        <v>102.69</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>8450</v>
+        <v>0</v>
       </c>
       <c r="G17" s="3">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H17" s="3">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="I17" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="3">
-        <v>101.06</v>
+        <v>61.14</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>3700</v>
+        <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="3">
-        <v>155.14</v>
+        <v>91.96</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>3580</v>
+        <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="3">
-        <v>412.69</v>
+        <v>271.49</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>370</v>
+        <v>0</v>
       </c>
       <c r="G20" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H20" s="3">
         <v>100</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="3">
-        <v>272.16</v>
+        <v>370.63</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>1090</v>
+        <v>0</v>
       </c>
       <c r="G21" s="3">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H21" s="3">
         <v>100</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="3">
-        <v>508.06</v>
+        <v>47.57</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="F22" s="3">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="G22" s="3">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="I22" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C23" s="3">
-        <v>248.08</v>
+        <v>91.96</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
-        <v>6540</v>
+        <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C24" s="3">
-        <v>40.26</v>
+        <v>141.18</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>15920</v>
+        <v>0</v>
       </c>
       <c r="G24" s="3">
         <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>720</v>
+        <v>150</v>
       </c>
       <c r="I24" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C25" s="3">
-        <v>31.29</v>
+        <v>247.67</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="F25" s="3">
-        <v>28200</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>2600</v>
+        <v>100</v>
       </c>
       <c r="I25" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="3">
-        <v>42.84</v>
+        <v>354.91</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="F26" s="3">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="G26" s="3">
+        <v>5</v>
+      </c>
+      <c r="H26" s="3">
         <v>100</v>
       </c>
-      <c r="H26" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="I26" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="C27" s="3">
-        <v>706.85</v>
+        <v>185.91</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F27" s="3">
-        <v>775</v>
+        <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>25</v>
       </c>
       <c r="H27" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="3">
-        <v>52.1</v>
+        <v>200.32</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F28" s="3">
-        <v>7300</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="H28" s="3">
-        <v>1000</v>
+        <v>200</v>
       </c>
       <c r="I28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C29" s="3">
-        <v>77.81</v>
+        <v>26.6</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F29" s="3">
-        <v>2400</v>
+        <v>0</v>
       </c>
       <c r="G29" s="3">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="H29" s="3">
-        <v>350</v>
+        <v>2600</v>
       </c>
       <c r="I29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="C30" s="3">
-        <v>218.72</v>
+        <v>36.41</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F30" s="3">
-        <v>575</v>
+        <v>0</v>
       </c>
       <c r="G30" s="3">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="H30" s="3">
-        <v>200</v>
+        <v>1300</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="C31" s="3">
-        <v>235.67</v>
+        <v>44.29</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F31" s="3">
-        <v>775</v>
+        <v>0</v>
       </c>
       <c r="G31" s="3">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="H31" s="3">
-        <v>200</v>
+        <v>1000</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="3">
-        <v>352.98</v>
+        <v>338.34</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F32" s="3">
-        <v>2250</v>
+        <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>25</v>
       </c>
       <c r="H32" s="3">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="I32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="3">
-        <v>422.92</v>
+        <v>406.45</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F33" s="3">
-        <v>1475</v>
+        <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>25</v>
       </c>
       <c r="H33" s="3">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="I33" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="3">
-        <v>120.81</v>
+        <v>565.48</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F34" s="3">
-        <v>6725</v>
+        <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>25</v>
       </c>
       <c r="H34" s="3">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="I34" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>