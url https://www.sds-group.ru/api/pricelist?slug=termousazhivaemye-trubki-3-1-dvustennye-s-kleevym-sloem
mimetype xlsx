--- v3 (2026-04-17)
+++ v4 (2026-06-04)
@@ -102,153 +102,153 @@
   <si>
     <t>26-1209</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-6004</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 красная REXANT</t>
   </si>
   <si>
     <t>26-3009</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-3004</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 красная REXANT</t>
   </si>
   <si>
+    <t>21-9008</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-6009</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 прозрачная REXANT</t>
+  </si>
+  <si>
+    <t>26-9009</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-9/3 прозрачная REXANT</t>
+  </si>
+  <si>
+    <t>26-1809</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 прозрачная REXANT</t>
+  </si>
+  <si>
+    <t>26-2409</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-24/8 прозрачная REXANT</t>
+  </si>
+  <si>
+    <t>26-4804</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-4,8/1,6 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-9004</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-9/3 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-1204</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-1804</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-2404</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-24/8 красная REXANT</t>
+  </si>
+  <si>
+    <t>21-2008</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 черная REXANT</t>
+  </si>
+  <si>
+    <t>20-6008</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-0003-1</t>
+  </si>
+  <si>
+    <t>м</t>
+  </si>
+  <si>
+    <t>26-0004-1</t>
+  </si>
+  <si>
+    <t>26-0006-1</t>
+  </si>
+  <si>
+    <t>26-0009-1</t>
+  </si>
+  <si>
+    <t>26-0012-1</t>
+  </si>
+  <si>
+    <t>26-0018-1</t>
+  </si>
+  <si>
+    <t>26-0020-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-20/6 черная REXANT</t>
+  </si>
+  <si>
     <t>26-0025-1</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-25/8 черная REXANT</t>
-  </si>
-[...97 lines deleted...]
-    <t>26-0006-1</t>
   </si>
   <si>
     <t>26-0030-1</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-30/10 черная REXANT</t>
   </si>
   <si>
     <t>26-0040-1</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-40/13 черная REXANT</t>
   </si>
   <si>
     <t>26-0050-1</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-50/17 черная REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
@@ -651,51 +651,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant26-0003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant26-0009" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-chernaya-rexant26-0024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant20-4808" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-prozrachnaya-rexant26-4809" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-prozrachnaya-rexant26-1209" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-krasnaya-rexant26-6004" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-prozrachnaya-rexant26-3009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-krasnaya-rexant26-3004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-25-8-chernaya-rexant26-0025-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant21-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant20-6008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant21-9008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant26-0009-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant26-0012-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-prozrachnaya-rexant26-6009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-prozrachnaya-rexant26-9009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-prozrachnaya-rexant26-1809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-prozrachnaya-rexant26-2409" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-krasnaya-rexant26-4804" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-krasnaya-rexant26-9004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-krasnaya-rexant26-1204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-krasnaya-rexant26-1804" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-krasnaya-rexant26-2404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant26-0018-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-20-6-chernaya-rexant26-0020-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant26-0003-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant26-0004-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant26-0006-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-30-10-chernaya-rexant26-0030-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-40-13-chernaya-rexant26-0040-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-50-17-chernaya-rexant26-0050-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant-26-0003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant-26-0009" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-chernaya-rexant-26-0024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant-20-4808" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-prozrachnaya-rexant-26-4809" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-prozrachnaya-rexant-26-1209" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-krasnaya-rexant-26-6004" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-prozrachnaya-rexant-26-3009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-krasnaya-rexant-26-3004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant-21-9008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-prozrachnaya-rexant-26-6009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-prozrachnaya-rexant-26-9009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-prozrachnaya-rexant-26-1809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-prozrachnaya-rexant-26-2409" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-krasnaya-rexant-26-4804" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-krasnaya-rexant-26-9004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-krasnaya-rexant-26-1204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-krasnaya-rexant-26-1804" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-krasnaya-rexant-26-2404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant-21-2008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant-20-6008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant-26-0003-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant-26-0004-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant-26-0006-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant-26-0009-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant-26-0012-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant-26-0018-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-20-6-chernaya-rexant-26-0020-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-25-8-chernaya-rexant-26-0025-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-30-10-chernaya-rexant-26-0030-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-40-13-chernaya-rexant-26-0040-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-50-17-chernaya-rexant-26-0050-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I34"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -980,695 +980,695 @@
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
         <v>0</v>
       </c>
       <c r="G11" s="3">
         <v>10</v>
       </c>
       <c r="H11" s="3">
         <v>720</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>282.38</v>
+        <v>225.75</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3">
         <v>0</v>
       </c>
       <c r="G12" s="3">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H12" s="3">
-        <v>175</v>
+        <v>100</v>
       </c>
       <c r="I12" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="3">
-        <v>122.61</v>
+        <v>61.14</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
         <v>0</v>
       </c>
       <c r="G13" s="3">
         <v>10</v>
       </c>
       <c r="H13" s="3">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="3">
-        <v>56.07</v>
+        <v>91.96</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
         <v>0</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="3">
-        <v>225.75</v>
+        <v>271.49</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
         <v>0</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
         <v>100</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="3">
-        <v>66.14</v>
+        <v>370.63</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3">
         <v>0</v>
       </c>
       <c r="G16" s="3">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="H16" s="3">
-        <v>350</v>
+        <v>100</v>
       </c>
       <c r="I16" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="C17" s="3">
-        <v>102.69</v>
+        <v>47.57</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3">
         <v>0</v>
       </c>
       <c r="G17" s="3">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H17" s="3">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="I17" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>61.14</v>
+        <v>91.96</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
         <v>0</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" s="3">
-        <v>91.96</v>
+        <v>141.18</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
         <v>0</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20" s="3">
-        <v>271.49</v>
+        <v>247.67</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="3">
         <v>0</v>
       </c>
       <c r="G20" s="3">
         <v>10</v>
       </c>
       <c r="H20" s="3">
         <v>100</v>
       </c>
       <c r="I20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C21" s="3">
-        <v>370.63</v>
+        <v>354.91</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
         <v>5</v>
       </c>
       <c r="H21" s="3">
         <v>100</v>
       </c>
       <c r="I21" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22" s="3">
-        <v>47.57</v>
+        <v>122.61</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C23" s="3">
-        <v>91.96</v>
+        <v>56.07</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="C24" s="3">
-        <v>141.18</v>
+        <v>26.6</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="F24" s="3">
         <v>0</v>
       </c>
       <c r="G24" s="3">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="H24" s="3">
-        <v>150</v>
+        <v>2600</v>
       </c>
       <c r="I24" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="3">
+        <v>36.41</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="H25" s="3">
-        <v>100</v>
+        <v>1300</v>
       </c>
       <c r="I25" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C26" s="3">
-        <v>354.91</v>
+        <v>44.29</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="F26" s="3">
         <v>0</v>
       </c>
       <c r="G26" s="3">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="H26" s="3">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="I26" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="C27" s="3">
-        <v>185.91</v>
+        <v>66.14</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H27" s="3">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="I27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C28" s="3">
-        <v>200.32</v>
+        <v>102.69</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F28" s="3">
         <v>0</v>
       </c>
       <c r="G28" s="3">
         <v>25</v>
       </c>
       <c r="H28" s="3">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="I28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="C29" s="3">
-        <v>26.6</v>
+        <v>185.91</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F29" s="3">
         <v>0</v>
       </c>
       <c r="G29" s="3">
+        <v>25</v>
+      </c>
+      <c r="H29" s="3">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600</v>
       </c>
       <c r="I29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="C30" s="3">
-        <v>36.41</v>
+        <v>200.32</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="H30" s="3">
-        <v>1300</v>
+        <v>200</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="3">
-        <v>44.29</v>
+        <v>282.38</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="H31" s="3">
-        <v>1000</v>
+        <v>175</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="3">
         <v>338.34</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F32" s="3">
         <v>0</v>
       </c>
       <c r="G32" s="3">
         <v>25</v>
       </c>
       <c r="H32" s="3">
         <v>150</v>
       </c>
       <c r="I32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="3">
         <v>406.45</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F33" s="3">
         <v>0</v>
       </c>
       <c r="G33" s="3">
         <v>25</v>
       </c>
       <c r="H33" s="3">
         <v>100</v>
       </c>
       <c r="I33" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="3">
         <v>565.48</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F34" s="3">
         <v>0</v>
       </c>
       <c r="G34" s="3">
         <v>25</v>
       </c>
       <c r="H34" s="3">
         <v>100</v>
       </c>
       <c r="I34" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>