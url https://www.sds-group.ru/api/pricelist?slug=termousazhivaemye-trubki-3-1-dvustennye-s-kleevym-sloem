--- v4 (2026-06-04)
+++ v5 (2026-07-23)
@@ -42,231 +42,231 @@
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Термоусаживаемые трубки 3:1 двустенные с клеевым слоем</t>
   </si>
   <si>
+    <t>26-3009</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 прозрачная REXANT</t>
+  </si>
+  <si>
+    <t>Инфо</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>26-3004</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 красная REXANT</t>
+  </si>
+  <si>
+    <t>21-2008</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 черная REXANT</t>
+  </si>
+  <si>
+    <t>21-9008</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-4809</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-4,8/1,6 прозрачная REXANT</t>
+  </si>
+  <si>
+    <t>26-0003-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 черная REXANT</t>
+  </si>
+  <si>
+    <t>метр</t>
+  </si>
+  <si>
+    <t>26-0006-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-0018-1</t>
+  </si>
+  <si>
+    <t>26-0020-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-20/6 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-0025-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-25/8 черная REXANT</t>
+  </si>
+  <si>
+    <t>26-0050-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-50/17 черная REXANT</t>
+  </si>
+  <si>
     <t>26-0003</t>
   </si>
   <si>
-    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-3/1 черная REXANT</t>
-[...7 lines deleted...]
-  <si>
     <t>26-0009</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-9/3 черная REXANT</t>
   </si>
   <si>
     <t>26-0024</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-24/8 черная REXANT</t>
   </si>
   <si>
     <t>20-4808</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-4,8/1,6 черная REXANT</t>
   </si>
   <si>
-    <t>26-4809</t>
-[...4 lines deleted...]
-  <si>
     <t>26-1209</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-6004</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 красная REXANT</t>
   </si>
   <si>
-    <t>26-3009</t>
-[...14 lines deleted...]
-    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 черная REXANT</t>
+    <t>26-0004-1</t>
+  </si>
+  <si>
+    <t>26-0040-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-40/13 черная REXANT</t>
   </si>
   <si>
     <t>26-6009</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-6/2 прозрачная REXANT</t>
   </si>
   <si>
     <t>26-9009</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-9/3 прозрачная REXANT</t>
   </si>
   <si>
+    <t>26-4804</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-4,8/1,6 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-9004</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-9/3 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-2404</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-24/8 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-2409</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-24/8 прозрачная REXANT</t>
+  </si>
+  <si>
+    <t>26-1204</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-12/4 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-1804</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 красная REXANT</t>
+  </si>
+  <si>
+    <t>26-0009-1</t>
+  </si>
+  <si>
+    <t>26-0012-1</t>
+  </si>
+  <si>
+    <t>26-0030-1</t>
+  </si>
+  <si>
+    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-30/10 черная REXANT</t>
+  </si>
+  <si>
     <t>26-1809</t>
   </si>
   <si>
     <t>Трубка термоусаживаемая клеевая ТТК (3:1)-18/6 прозрачная REXANT</t>
   </si>
   <si>
-    <t>26-2409</t>
-[...40 lines deleted...]
-  <si>
     <t>20-6008</t>
-  </si>
-[...52 lines deleted...]
-    <t>Трубка термоусаживаемая клеевая ТТК (3:1)-50/17 черная REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -651,51 +651,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant-26-0003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant-26-0009" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-chernaya-rexant-26-0024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant-20-4808" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-prozrachnaya-rexant-26-4809" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-prozrachnaya-rexant-26-1209" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-krasnaya-rexant-26-6004" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-prozrachnaya-rexant-26-3009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-krasnaya-rexant-26-3004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant-21-9008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-prozrachnaya-rexant-26-6009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-prozrachnaya-rexant-26-9009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-prozrachnaya-rexant-26-1809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-prozrachnaya-rexant-26-2409" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-krasnaya-rexant-26-4804" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-krasnaya-rexant-26-9004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-krasnaya-rexant-26-1204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-krasnaya-rexant-26-1804" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-krasnaya-rexant-26-2404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant-21-2008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant-20-6008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant-26-0003-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant-26-0004-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant-26-0006-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant-26-0009-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant-26-0012-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant-26-0018-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-20-6-chernaya-rexant-26-0020-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-25-8-chernaya-rexant-26-0025-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-30-10-chernaya-rexant-26-0030-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-40-13-chernaya-rexant-26-0040-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-50-17-chernaya-rexant-26-0050-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-prozrachnaya-rexant-26-3009" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-krasnaya-rexant-26-3004" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant-21-2008" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant-21-9008" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-prozrachnaya-rexant-26-4809" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant-26-0003-1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant-26-0006-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-chernaya-rexant-26-0018-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-20-6-chernaya-rexant-26-0020-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-25-8-chernaya-rexant-26-0025-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-50-17-chernaya-rexant-26-0050-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-3-1-chernaya-rexant-26-0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant-26-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-chernaya-rexant-26-0024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant-20-4808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-prozrachnaya-rexant-26-1209" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-krasnaya-rexant-26-6004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-chernaya-rexant-26-0004-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-40-13-chernaya-rexant-26-0040-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-prozrachnaya-rexant-26-6009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-prozrachnaya-rexant-26-9009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-4-8-1-6-krasnaya-rexant-26-4804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-krasnaya-rexant-26-9004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-krasnaya-rexant-26-2404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-24-8-prozrachnaya-rexant-26-2409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-krasnaya-rexant-26-1204" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-krasnaya-rexant-26-1804" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-9-3-chernaya-rexant-26-0009-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-12-4-chernaya-rexant-26-0012-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-30-10-chernaya-rexant-26-0030-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-18-6-prozrachnaya-rexant-26-1809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sds-group.ru/product/trubka-termousazhivaemaya-kleevaya-ttk-3-1-6-2-chernaya-rexant-20-6008" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I34"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="90" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -719,968 +719,968 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>30.89</v>
+        <v>40.26</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
         <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>10</v>
       </c>
       <c r="H3" s="3">
         <v>720</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>76.88</v>
+        <v>40.26</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>10</v>
       </c>
       <c r="H4" s="3">
-        <v>200</v>
+        <v>720</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>329.61</v>
+        <v>134.74</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>0</v>
+        <v>3970</v>
       </c>
       <c r="G5" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H5" s="3">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>42.29</v>
+        <v>248.08</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>14360</v>
       </c>
       <c r="G6" s="3">
         <v>10</v>
       </c>
       <c r="H6" s="3">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>47.57</v>
+        <v>52.27</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="G7" s="3">
         <v>10</v>
       </c>
       <c r="H7" s="3">
         <v>400</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>141.18</v>
+        <v>31.29</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>3200</v>
       </c>
       <c r="G8" s="3">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="H8" s="3">
-        <v>150</v>
+        <v>2600</v>
       </c>
       <c r="I8" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="3">
+        <v>52.1</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="G9" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="H9" s="3">
-        <v>300</v>
+        <v>1000</v>
       </c>
       <c r="I9" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C10" s="3">
-        <v>36.64</v>
+        <v>218.72</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="G10" s="3">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H10" s="3">
-        <v>720</v>
+        <v>200</v>
       </c>
       <c r="I10" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
-        <v>36.64</v>
+        <v>235.67</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>0</v>
+        <v>425</v>
       </c>
       <c r="G11" s="3">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H11" s="3">
-        <v>720</v>
+        <v>200</v>
       </c>
       <c r="I11" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
-        <v>225.75</v>
+        <v>352.98</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>1275</v>
       </c>
       <c r="G12" s="3">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H12" s="3">
-        <v>100</v>
+        <v>175</v>
       </c>
       <c r="I12" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
-        <v>61.14</v>
+        <v>706.85</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>0</v>
+        <v>350</v>
       </c>
       <c r="G13" s="3">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="H13" s="3">
-        <v>300</v>
+        <v>100</v>
       </c>
       <c r="I13" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="C14" s="3">
-        <v>91.96</v>
+        <v>33.95</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>0</v>
+        <v>79700</v>
       </c>
       <c r="G14" s="3">
         <v>10</v>
       </c>
       <c r="H14" s="3">
-        <v>200</v>
+        <v>720</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="3">
-        <v>271.49</v>
+        <v>84.48</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>0</v>
+        <v>40500</v>
       </c>
       <c r="G15" s="3">
         <v>10</v>
       </c>
       <c r="H15" s="3">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="3">
-        <v>370.63</v>
+        <v>383.27</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>0</v>
+        <v>5835</v>
       </c>
       <c r="G16" s="3">
         <v>5</v>
       </c>
       <c r="H16" s="3">
         <v>100</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="3">
-        <v>47.57</v>
+        <v>46.47</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>0</v>
+        <v>31790</v>
       </c>
       <c r="G17" s="3">
         <v>10</v>
       </c>
       <c r="H17" s="3">
         <v>400</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="3">
-        <v>91.96</v>
+        <v>155.14</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G18" s="3">
         <v>10</v>
       </c>
       <c r="H18" s="3">
-        <v>200</v>
+        <v>150</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="3">
-        <v>141.18</v>
+        <v>67.19</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>0</v>
+        <v>1690</v>
       </c>
       <c r="G19" s="3">
         <v>10</v>
       </c>
       <c r="H19" s="3">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="I19" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C20" s="3">
-        <v>247.67</v>
+        <v>42.84</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="G20" s="3">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="H20" s="3">
-        <v>100</v>
+        <v>1300</v>
       </c>
       <c r="I20" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C21" s="3">
-        <v>354.91</v>
+        <v>508.06</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
         <v>0</v>
       </c>
       <c r="G21" s="3">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="H21" s="3">
         <v>100</v>
       </c>
       <c r="I21" s="3">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="3" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C22" s="3">
-        <v>122.61</v>
+        <v>67.19</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>10</v>
       </c>
       <c r="H22" s="3">
-        <v>150</v>
+        <v>300</v>
       </c>
       <c r="I22" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C23" s="3">
-        <v>56.07</v>
+        <v>101.06</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="3">
         <v>0</v>
       </c>
       <c r="G23" s="3">
         <v>10</v>
       </c>
       <c r="H23" s="3">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="I23" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C24" s="3">
-        <v>26.6</v>
+        <v>52.28</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F24" s="3">
-        <v>0</v>
+        <v>3120</v>
       </c>
       <c r="G24" s="3">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="H24" s="3">
-        <v>2600</v>
+        <v>400</v>
       </c>
       <c r="I24" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="C25" s="3">
-        <v>36.41</v>
+        <v>101.06</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F25" s="3">
         <v>0</v>
       </c>
       <c r="G25" s="3">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="H25" s="3">
-        <v>1300</v>
+        <v>200</v>
       </c>
       <c r="I25" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="3">
-        <v>44.29</v>
+        <v>412.69</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F26" s="3">
-        <v>0</v>
+        <v>310</v>
       </c>
       <c r="G26" s="3">
+        <v>5</v>
+      </c>
+      <c r="H26" s="3">
         <v>100</v>
       </c>
-      <c r="H26" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="I26" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="C27" s="3">
-        <v>66.14</v>
+        <v>412.69</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F27" s="3">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="G27" s="3">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="H27" s="3">
-        <v>350</v>
+        <v>100</v>
       </c>
       <c r="I27" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="C28" s="3">
-        <v>102.69</v>
+        <v>155.14</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F28" s="3">
-        <v>0</v>
+        <v>2030</v>
       </c>
       <c r="G28" s="3">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H28" s="3">
         <v>150</v>
       </c>
       <c r="I28" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="C29" s="3">
-        <v>185.91</v>
+        <v>301.69</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F29" s="3">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="G29" s="3">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H29" s="3">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="I29" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="C30" s="3">
-        <v>200.32</v>
+        <v>77.81</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="3">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H30" s="3">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="C31" s="3">
-        <v>282.38</v>
+        <v>120.81</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F31" s="3">
         <v>0</v>
       </c>
       <c r="G31" s="3">
         <v>25</v>
       </c>
       <c r="H31" s="3">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="I31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C32" s="3">
-        <v>338.34</v>
+        <v>422.92</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F32" s="3">
-        <v>0</v>
+        <v>850</v>
       </c>
       <c r="G32" s="3">
         <v>25</v>
       </c>
       <c r="H32" s="3">
         <v>150</v>
       </c>
       <c r="I32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C33" s="3">
-        <v>406.45</v>
+        <v>298.34</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F33" s="3">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="G33" s="3">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H33" s="3">
         <v>100</v>
       </c>
       <c r="I33" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="C34" s="3">
-        <v>565.48</v>
+        <v>61.61</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F34" s="3">
-        <v>0</v>
+        <v>3980</v>
       </c>
       <c r="G34" s="3">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="H34" s="3">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="I34" s="3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>
     <hyperlink ref="D12" r:id="rId10"/>
     <hyperlink ref="D13" r:id="rId11"/>
     <hyperlink ref="D14" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
     <hyperlink ref="D17" r:id="rId15"/>
     <hyperlink ref="D18" r:id="rId16"/>
     <hyperlink ref="D19" r:id="rId17"/>
     <hyperlink ref="D20" r:id="rId18"/>