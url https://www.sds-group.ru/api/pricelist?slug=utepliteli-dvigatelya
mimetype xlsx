--- v4 (2026-07-14)
+++ v5 (2026-09-21)
@@ -45,63 +45,63 @@
   </si>
   <si>
     <t>Ед.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В упак</t>
   </si>
   <si>
     <t xml:space="preserve">Упк 
  трансп</t>
   </si>
   <si>
     <t xml:space="preserve">Мин 
  отгрузка</t>
   </si>
   <si>
     <t>1 Утеплители двигателя</t>
   </si>
   <si>
     <t>80-0330</t>
   </si>
   <si>
-    <t>Утеплитель двигателя Black Premium, двойной слой, размер M, 140х90см REXANT</t>
+    <t>Утеплитель двигателя Премиум, двойной слой, размер M, 140х90см REXANT</t>
   </si>
   <si>
     <t>Инфо</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>80-0331</t>
   </si>
   <si>
-    <t>Утеплитель двигателя Вlack Premium, двойной слой, размер L, 160х90см REXANT</t>
+    <t>Утеплитель двигателя Премиум, двойной слой, размер L, 160х90см REXANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <sz val="11"/>
@@ -554,80 +554,80 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>3456.78</v>
+        <v>3664.19</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>5</v>
       </c>
       <c r="I3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>3875.79</v>
+        <v>4108.34</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
         <v>0</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>5</v>
       </c>
       <c r="I4" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>