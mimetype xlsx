--- v5 (2026-09-21)
+++ v6 (2026-11-08)
@@ -563,51 +563,51 @@
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
         <v>3664.19</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>5</v>
       </c>
       <c r="I3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
         <v>4108.34</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">