--- v7 (2026-08-31)
+++ v8 (2026-10-15)
@@ -560,118 +560,118 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>104.75</v>
+        <v>111.04</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>314</v>
+        <v>0</v>
       </c>
       <c r="G3" s="3">
         <v>5</v>
       </c>
       <c r="H3" s="3">
         <v>240</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>210.52</v>
+        <v>223.15</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>1129</v>
+        <v>1181</v>
       </c>
       <c r="G4" s="3">
         <v>5</v>
       </c>
       <c r="H4" s="3">
         <v>120</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>166.79</v>
+        <v>176.8</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>995</v>
+        <v>1074</v>
       </c>
       <c r="G5" s="3">
         <v>5</v>
       </c>
       <c r="H5" s="3">
         <v>200</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 