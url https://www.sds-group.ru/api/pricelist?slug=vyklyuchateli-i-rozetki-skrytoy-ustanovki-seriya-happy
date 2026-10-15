--- v6 (2026-08-31)
+++ v7 (2026-10-15)
@@ -647,486 +647,486 @@
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
         <v>134.67</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>1006</v>
+        <v>1065</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>168</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
         <v>184.87</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>168</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
         <v>190.74</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>190</v>
+        <v>2005</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>168</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
         <v>129.95</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>2856</v>
+        <v>2864</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>168</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
         <v>194.58</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>832</v>
+        <v>961</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>168</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
         <v>191.39</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>6048</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>168</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>130.46</v>
+        <v>138.29</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>168</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
         <v>188.82</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>151</v>
+        <v>454</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>168</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="3">
         <v>191.7</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>2669</v>
+        <v>3204</v>
       </c>
       <c r="G11" s="3">
         <v>1</v>
       </c>
       <c r="H11" s="3">
         <v>168</v>
       </c>
       <c r="I11" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="3">
         <v>166.44</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>1678</v>
+        <v>1810</v>
       </c>
       <c r="G12" s="3">
         <v>1</v>
       </c>
       <c r="H12" s="3">
         <v>168</v>
       </c>
       <c r="I12" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="3">
         <v>188.03</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="G13" s="3">
         <v>1</v>
       </c>
       <c r="H13" s="3">
         <v>168</v>
       </c>
       <c r="I13" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="3">
         <v>191.65</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>4871</v>
+        <v>1818</v>
       </c>
       <c r="G14" s="3">
         <v>1</v>
       </c>
       <c r="H14" s="3">
         <v>168</v>
       </c>
       <c r="I14" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="3">
         <v>129.89</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>2857</v>
+        <v>3020</v>
       </c>
       <c r="G15" s="3">
         <v>1</v>
       </c>
       <c r="H15" s="3">
         <v>168</v>
       </c>
       <c r="I15" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="3">
         <v>193.09</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>63</v>
+        <v>1015</v>
       </c>
       <c r="G16" s="3">
         <v>1</v>
       </c>
       <c r="H16" s="3">
         <v>168</v>
       </c>
       <c r="I16" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="3">
         <v>191.57</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>7560</v>
+        <v>1674</v>
       </c>
       <c r="G17" s="3">
         <v>1</v>
       </c>
       <c r="H17" s="3">
         <v>168</v>
       </c>
       <c r="I17" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="3">
-        <v>253.3</v>
+        <v>268.5</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>249</v>
+        <v>223</v>
       </c>
       <c r="G18" s="3">
         <v>1</v>
       </c>
       <c r="H18" s="3">
         <v>168</v>
       </c>
       <c r="I18" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
     <hyperlink ref="D8" r:id="rId6"/>
     <hyperlink ref="D9" r:id="rId7"/>
     <hyperlink ref="D10" r:id="rId8"/>
     <hyperlink ref="D11" r:id="rId9"/>