--- v5 (2026-07-14)
+++ v6 (2026-09-22)
@@ -590,254 +590,254 @@
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3">
-        <v>193.23</v>
+        <v>204.82</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>0</v>
+        <v>1103</v>
       </c>
       <c r="G3" s="3">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>144</v>
       </c>
       <c r="I3" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="3">
-        <v>152.17</v>
+        <v>161.3</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>0</v>
+        <v>220</v>
       </c>
       <c r="G4" s="3">
         <v>1</v>
       </c>
       <c r="H4" s="3">
         <v>144</v>
       </c>
       <c r="I4" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
-        <v>183.06</v>
+        <v>194.04</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="3">
         <v>0</v>
       </c>
       <c r="G5" s="3">
         <v>1</v>
       </c>
       <c r="H5" s="3">
         <v>144</v>
       </c>
       <c r="I5" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="3">
-        <v>138.31</v>
+        <v>146.61</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>0</v>
+        <v>207</v>
       </c>
       <c r="G6" s="3">
         <v>1</v>
       </c>
       <c r="H6" s="3">
         <v>144</v>
       </c>
       <c r="I6" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="3">
-        <v>135.26</v>
+        <v>143.38</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="3">
         <v>0</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>144</v>
       </c>
       <c r="I7" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="3">
-        <v>151.03</v>
+        <v>160.09</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="G8" s="3">
         <v>1</v>
       </c>
       <c r="H8" s="3">
         <v>144</v>
       </c>
       <c r="I8" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="3">
-        <v>152.55</v>
+        <v>161.7</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="3">
         <v>0</v>
       </c>
       <c r="G9" s="3">
         <v>1</v>
       </c>
       <c r="H9" s="3">
         <v>144</v>
       </c>
       <c r="I9" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="3">
-        <v>128.14</v>
+        <v>135.83</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
         <v>1</v>
       </c>
       <c r="H10" s="3">
         <v>144</v>
       </c>
       <c r="I10" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <hyperlinks>